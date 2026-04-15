--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -465,261 +465,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abolir les passeports ? Les gouvernements contre l’opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.113-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.22699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ethics of immigration: How biased is the field?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 11 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/migration/mnac042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’abolition des passeports : une revendication de gauche ou de droite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Revisiter les migrations européennes, 1341, pp.168-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.15476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148346v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-03921550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Rawls' Theory of Justice Biased by Methodological Nationalism?</w:t>
               </w:r>
@@ -1309,50 +1309,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une féminisation de la migration internationale? Féminisation de la migration qualifiée et invisibilité des diplômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marfouk Abdeslam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1311, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pourquoi penser l’ouverture des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1361,1541 +1452,1450 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Penser l'ouverture des frontières, 17 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences sociales sont-elles nationalistes?</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que le nationalisme méthodologique? Essai de typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les sciences sociales sont-elles nationalistes?, 54 (2), pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.054.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales sont-elles nationalistes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les sciences sociales sont-elles nationalistes?, 2 (54), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rai.054.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From “brain drain” to “care drain” : Women's labor migration and methodological sexism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women's Studies International Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Gender, Mobility and Social Change, 47 (November-december), pp.203-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wsif.2014.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Birthright Citizenship to Open Borders? Some Doubts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethical perspectives / Catholic University of Leuven ; European Centre for Christian Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (4), pp.608-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des visas, pas de l’aide ! De la migration comme substitut à l’aide au développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Enjeux éthiques de l'aide publique au développement, 15 (2), pp.77-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethiquepublique.1231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skilled Migration: Who Should Pay for What? A Critique of the Bhagwati Tax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Diversities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Skilled Migration and the Brain Drain, 14 (1), pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58002/rk36-f075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration and Equality: Should Citizenship Levy Be a Tax or a Fine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ateliers de l'éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.34-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1012995ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration qualifiée, développement et égalité des chances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (2), pp.63-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpec.132.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONSENTEMENT PRÉSUMÉ, FAMILLE ET ÉQUITÉ DANS LE DON D'ORGANES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, L’éthique dans le dialogue institutionnel 67 (3), pp.341-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.103.0341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEUX FAÇONS DE MESURER LA LIBERTÉ DE PROCRÉATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.153-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éthique du débat sur la fuite des cerveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (1), pp.119-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.4886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sans-papiers et leur droit d'avoir des droits: Une approche par l'éthique de la discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insa Breyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les sciences sociales sont-elles nationalistes?, 54 (2), pp.9-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rai.054.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2007, Choisir ses immigrés?, 26 (2), pp.125-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.026.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des visas, pas de l’aide ! De la migration comme substitut à l’aide au développement</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01348368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertarisme de gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ethiquepublique.1231⟩</w:t>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Libertarisme de gauche, 3 (23), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.023.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Migration and Equality: Should Citizenship Levy Be a Tax or a Fine?</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steiner et la propriété des ressources génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ateliers de l'éthique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1012995ar⟩</w:t>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Libératrisme de gauche, 3 (23), pp.145-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.023.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Skilled Migration: Who Should Pay for What? A Critique of the Bhagwati Tax</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La raison publique : une conception politique et non épistémologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Diversities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°49 (n°49), pp. 233-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Migration qualifiée, développement et égalité des chances</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de procréation et manipulation génétique. Pour une critique d’Habermas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (12), pp.31-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.012.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savamment juste. Notes sur l'épistémologie de la position originelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13 (2), pp.63-91. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 5 (1), pp.67-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...639 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History Teaching in Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 149 (2), pp.40-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/039219210204919407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/039219210204919407⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01876968v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04162372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3899,288 +3899,288 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peut-on être contre l’immigration et pour l’héritage chrétien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mougombili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Politiquement correct », le nouveau nom de la politesse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gilet jaune » ? La majorité des Français fait partie des 10 % les plus riches au monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un mouvement social populiste ? Comprendre les « gilets jaunes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280514v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03358917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France sur le point d'abolir les passeports ? Un espoir perdu</w:t>
               </w:r>
@@ -4769,51 +4769,51 @@
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libertarisme de gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3 (23), 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rai.023.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511060v1</w:t>
@@ -5015,51 +5015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A3D7A52"/>
+    <w:nsid w:val="7248DAF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5246,51 +5246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/speranta-dumitru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4560-8576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109166051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta Dumitru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.421.0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.22699" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921550v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/migration/mnac042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53148/1118" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2017.1397279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448192v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Atak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.567" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marfouk Abdeslam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3244" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wsif.2014.06.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012995ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58002/rk36-f075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.132.0063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.103.0341" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Breyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.026.0125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.023.0145" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.023.0005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.012.0031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039219210204919407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F57887DCE749307C8013AC3281DC515C2DC2892/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/theorie-politique-9782802775867.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.theconversation.com/static_files/files/308/3-ans-de-conversation-2015-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357544v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caplan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/migrants-migrations-50-questions-pour-vous-faire-votre-opinion-9782200616199" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collane.unito.it/oa/items/show/4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-0-230-58239-2_3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.hirsc.2010.01.0665" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942948v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mougombili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280514v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.153.0401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.043.0005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.033.0005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.034.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#252;egger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.026.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/speranta-dumitru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4560-8576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109166051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta Dumitru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.421.0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.22699" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/migration/mnac042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53148/1118" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2017.1397279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448192v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Atak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.567" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marfouk Abdeslam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wsif.2014.06.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58002/rk36-f075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012995ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.132.0063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.103.0341" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4886" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Breyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.026.0125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.023.0005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.023.0145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.012.0031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039219210204919407" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F57887DCE749307C8013AC3281DC515C2DC2892/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/theorie-politique-9782802775867.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.theconversation.com/static_files/files/308/3-ans-de-conversation-2015-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357544v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caplan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/migrants-migrations-50-questions-pour-vous-faire-votre-opinion-9782200616199" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collane.unito.it/oa/items/show/4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-0-230-58239-2_3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.hirsc.2010.01.0665" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983919v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mougombili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.153.0401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.043.0005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.033.0005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.034.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#252;egger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.026.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>