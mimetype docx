--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -180,3708 +180,3786 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The ethics of migration in the long run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Political Theory </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17550882261438047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit des étrangers : il faut abolir l’autorisation de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 421 (3), pp.60-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ffo.421.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exception française sur la scène migratoire européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2044⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04593758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Exception on the European Migration Scene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metropolitics.eu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolir les passeports ? Les gouvernements contre l’opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158, pp.113-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chrhc.22699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ethics of immigration: How biased is the field?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration Studies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 11 (1), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/migration/mnac042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abolition des passeports : une revendication de gauche ou de droite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Revisiter les migrations européennes, 1341, pp.168-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.15476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Rawls' Theory of Justice Biased by Methodological Nationalism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dianoia. Rivista di Filosofia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (2), pp.245-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53148/1118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailleuses domestiques et autres stéréotypes sur les femmes migrantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/leco.084.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How neo-Marxism creates bias in gender and migration research: evidence from the Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (15), pp.2790-2808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01419870.2017.1397279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de l’immigration irrégulière en France : une question d’insécurité humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 171 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.171.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisation de la migration qualifiée : les raisons d’une invisibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1317-18, pp.146-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Care drain”. Explaining bias in theorizing women’s migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Journal of Society and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'ouverture des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idil Atak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Penser l'ouverture des frontières, 17 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelle origine êtes-vous ? Banalisation du nationalisme méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains/Théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Identités et catégorisations sociales, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/teth.567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une féminisation de la migration internationale? Féminisation de la migration qualifiée et invisibilité des diplômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marfouk Abdeslam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1311, pp.31-41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3244⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01378446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi penser l’ouverture des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idil Atak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Penser l'ouverture des frontières, 17 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que le nationalisme méthodologique? Essai de typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les sciences sociales sont-elles nationalistes?, 54 (2), pp.9-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rai.054.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences sociales sont-elles nationalistes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les sciences sociales sont-elles nationalistes?, 2 (54), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rai.054.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From “brain drain” to “care drain” : Women's labor migration and methodological sexism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women's Studies International Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Gender, Mobility and Social Change, 47 (November-december), pp.203-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wsif.2014.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Birthright Citizenship to Open Borders? Some Doubts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethical perspectives / Catholic University of Leuven ; European Centre for Christian Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (4), pp.608-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des visas, pas de l’aide ! De la migration comme substitut à l’aide au développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Enjeux éthiques de l'aide publique au développement, 15 (2), pp.77-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ethiquepublique.1231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skilled Migration: Who Should Pay for What? A Critique of the Bhagwati Tax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Diversities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Skilled Migration and the Brain Drain, 14 (1), pp.9-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58002/rk36-f075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration and Equality: Should Citizenship Levy Be a Tax or a Fine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ateliers de l'éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.34-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1012995ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration qualifiée, développement et égalité des chances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (2), pp.63-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpec.132.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSENTEMENT PRÉSUMÉ, FAMILLE ET ÉQUITÉ DANS LE DON D'ORGANES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, L’éthique dans le dialogue institutionnel 67 (3), pp.341-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rmm.103.0341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEUX FAÇONS DE MESURER LA LIBERTÉ DE PROCRÉATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, pp.153-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique du débat sur la fuite des cerveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (1), pp.119-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.4886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sans-papiers et leur droit d'avoir des droits: Une approche par l'éthique de la discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insa Breyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Choisir ses immigrés?, 26 (2), pp.125-147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.026.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rai.026.0125⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01348368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Libertarisme de gauche</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steiner et la propriété des ressources génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Libertarisme de gauche, 3 (23), pp.5-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rai.023.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Libératrisme de gauche, 3 (23), pp.145-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.023.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Steiner et la propriété des ressources génétiques</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertarisme de gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Libératrisme de gauche, 3 (23), pp.145-162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rai.023.0145⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Libertarisme de gauche, 3 (23), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.023.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La raison publique : une conception politique et non épistémologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, n°49 (n°49), pp. 233-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté de procréation et manipulation génétique. Pour une critique d’Habermas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (12), pp.31-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rai.012.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">History Teaching in Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 149 (2), pp.40-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/039219210204919407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savamment juste. Notes sur l'épistémologie de la position originelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5 (1), pp.67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162372v1</w:t>
-              </w:r>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-01876968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélia Bardon; Benjamin Boudou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant; Larcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.519-543, 2025, 9782802775867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandémies: le nationalisme est mauvais pour la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hirsch, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandémie 2020 - Éthique, société, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, pp.727-732, 2020, 978-2204141901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalisme méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Savidan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des inégalités et de la justice sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.1143-1150, 2018, 978-2-13-062425-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que le libéralisme égalitaire? Comprendre la philosophie de Macron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trois ans de Conversation: l'actu vue par les chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conversation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-54, 2017, Trois ans de Conversation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Czy świat bez paszportów to utopia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migranci, migracje. O czym warto wiedzieć, by wyrobić sobie własne zdanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLITIQUES D'IRREGULARISATION PAR LE TRAVAIL : LE CAS DE LA FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coherence and Incoherence in Migration Management and Integration - Cohérence et incohérence dans la gestion des migrations et de l'intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Editions Thémis, pp.265-289, 2017, 978-2-89400-389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357544v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monde sans passeports serait-il utopique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Thiollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants, migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-61, 2016, 9782200616199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care drain : le piège sexiste du nationalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caponio et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Wide Women: Globalizzazione, Generi, Linguaggi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIRSDe Università degli Studi di Torino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51, 2011, 978-88-905556-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01348371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Rawlsians Entitled to Monopoly Rights?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axel Gosseries, Alain Marciano, Alain Strowel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectual Property and Theories of Justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.57-72, 2008, Intellectual Property and Theories of Justice, 978-0-230-58239-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/978-0-230-58239-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La course aux brevets dans la médecine personnalisée : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leplège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Hirsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Bioéthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eres, pp.665 - 679, 2007, Traité de bioéthique, 9782749213057. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.hirsc.2010.01.0665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.hirsc.2010.01.0665⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01562402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le certificat de magyar et l’émergence du consensus par recoupement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ionescu, Alexandra; Tomescu-Hatto, Odette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et société dans la Roumanie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2004, Politiques et société dans la Roumanie contemporaine, 2-7475-5808-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fragmentation du peuple et le nationalisme post-communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desbrousses, Hélène; Peloile, Bernard; Raulet, Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le peuple, figures et concepts : entre identité et souveraineté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François-Xavier de Guibert, 2003, Le peuple, figures et concepts : entre identité et souveraineté, 2868398464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3891,541 +3969,541 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on être contre l’immigration et pour l’héritage chrétien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mougombili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Politiquement correct », le nouveau nom de la politesse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gilet jaune » ? La majorité des Français fait partie des 10 % les plus riches au monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un mouvement social populiste ? Comprendre les « gilets jaunes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France sur le point d'abolir les passeports ? Un espoir perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When world leaders thought you shouldn’t need passports or visas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, https://theconversation.com/when-world-leaders-thought-you-shouldnt-need-passports-or-visas-64847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2013-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouhassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.401-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.153.0401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4435,404 +4513,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libres... plus ou moins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (43), pp.5, 2011, Libres.. plus ou moins. Mesures et concepts de la liberté, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rai.043.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'après Rawls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1 (33), pp.178, 2009, D'après Rawls, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rai.033.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After Rawls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2 (34), pp.196, 2009, D'après Rawls 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rai.034.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir ses immigrés?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rüegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2 (26), 2007, Choisir ses immigrés?, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.026.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rai.026.0005⟩</w:t>
+                <w:t xml:space="preserve">hal-01511653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertarisme de gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3 (23), 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.023.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4842,112 +4920,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionaire du corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5015,51 +5093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7248DAF9"/>
+    <w:nsid w:val="D288E57A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5246,51 +5324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/speranta-dumitru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4560-8576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109166051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta Dumitru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.421.0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.22699" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/migration/mnac042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53148/1118" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2017.1397279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448192v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Atak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.567" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marfouk Abdeslam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wsif.2014.06.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58002/rk36-f075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012995ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.132.0063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.103.0341" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4886" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Breyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.026.0125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.023.0005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.023.0145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.012.0031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039219210204919407" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F57887DCE749307C8013AC3281DC515C2DC2892/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/theorie-politique-9782802775867.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.theconversation.com/static_files/files/308/3-ans-de-conversation-2015-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357544v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caplan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/migrants-migrations-50-questions-pour-vous-faire-votre-opinion-9782200616199" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collane.unito.it/oa/items/show/4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-0-230-58239-2_3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.hirsc.2010.01.0665" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983919v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mougombili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.153.0401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.043.0005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.033.0005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.034.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#252;egger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.026.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/speranta-dumitru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4560-8576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109166051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta Dumitru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17550882261438047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.421.0060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.22699" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921550v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/migration/mnac042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15476" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53148/1118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2017.1397279" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448192v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Atak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.567" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marfouk Abdeslam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wsif.2014.06.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58002/rk36-f075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012995ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.132.0063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.103.0341" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4886" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Breyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.026.0125" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.023.0145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.023.0005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562411v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.012.0031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039219210204919407" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F57887DCE749307C8013AC3281DC515C2DC2892/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162372v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/theorie-politique-9782802775867.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.theconversation.com/static_files/files/308/3-ans-de-conversation-2015-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357544v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caplan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371150v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/migrants-migrations-50-questions-pour-vous-faire-votre-opinion-9782200616199" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collane.unito.it/oa/items/show/4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-0-230-58239-2_3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.hirsc.2010.01.0665" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mougombili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.153.0401" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.043.0005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.033.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.034.0005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#252;egger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.026.0005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655875v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>