--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,5038 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4986 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Speranta Dumitru </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en Science politique, Université Paris Cité, Fellow Institut Convergence Migrations, membre du CEPED (IRD) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">speranta-dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4560-8576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109166051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=dQpH-IYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethics of migration in the long run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Political Theory </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17550882261438047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Attract Immigrants? Pull Factors in Past Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Migration and Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12134-026-01392-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des étrangers : il faut abolir l’autorisation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 421 (3), pp.60-62. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ffo.421.0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exception française sur la scène migratoire européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Recchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Exception on the European Migration Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Recchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metropolitics.eu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abolition des passeports : une revendication de gauche ou de droite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Revisiter les migrations européennes, 1341, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.15476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolir les passeports ? Les gouvernements contre l’opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158, pp.113-129. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.22699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethics of immigration: How biased is the field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/migration/mnac042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Rawls' Theory of Justice Biased by Methodological Nationalism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dianoia. Rivista di Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.245-259. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53148/1118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleuses domestiques et autres stéréotypes sur les femmes migrantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leco.084.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How neo-Marxism creates bias in gender and migration research: evidence from the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Racial Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (15), pp.2790-2808. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01419870.2017.1397279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de l’immigration irrégulière en France : une question d’insécurité humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.171.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminisation de la migration qualifiée : les raisons d’une invisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1317-18, pp.146-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Care drain”. Explaining bias in theorizing women’s migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Society and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'ouverture des frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idil Atak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Penser l'ouverture des frontières, 17 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelle origine êtes-vous ? Banalisation du nationalisme méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Identités et catégorisations sociales, 3, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » (2013-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 2015/3 No 87, pp.401-446. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.153.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi penser l’ouverture des frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idil Atak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Penser l'ouverture des frontières, 17 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une féminisation de la migration internationale? Féminisation de la migration qualifiée et invisibilité des diplômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marfouk Abdeslam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1311, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.3244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences sociales sont-elles nationalistes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les sciences sociales sont-elles nationalistes?, 2 (54), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.054.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From “brain drain” to “care drain” : Women's labor migration and methodological sexism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Studies International Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gender, Mobility and Social Change, 47 (November-december), pp.203-212. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wsif.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Birthright Citizenship to Open Borders? Some Doubts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethical perspectives / Catholic University of Leuven ; European Centre for Christian Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.608-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le nationalisme méthodologique? Essai de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les sciences sociales sont-elles nationalistes?, 54 (2), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.054.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des visas, pas de l’aide ! De la migration comme substitut à l’aide au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Enjeux éthiques de l'aide publique au développement, 15 (2), pp.77-98. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.1231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skilled Migration: Who Should Pay for What? A Critique of the Bhagwati Tax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Diversities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skilled Migration and the Brain Drain, 14 (1), pp.9-23. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58002/rk36-f075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and Equality: Should Citizenship Levy Be a Tax or a Fine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers de l'éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.34-49. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1012995ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration qualifiée, développement et égalité des chances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.63-91. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpec.132.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSENTEMENT PRÉSUMÉ, FAMILLE ET ÉQUITÉ DANS LE DON D'ORGANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L’éthique dans le dialogue institutionnel 67 (3), pp.341-353. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.103.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du débat sur la fuite des cerveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.4886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEUX FAÇONS DE MESURER LA LIBERTÉ DE PROCRÉATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.153-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sans-papiers et leur droit d'avoir des droits: Une approche par l'éthique de la discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insa Breyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Choisir ses immigrés?, 26 (2), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.026.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steiner et la propriété des ressources génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Libératrisme de gauche, 3 (23), pp.145-162. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.023.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertarisme de gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Libertarisme de gauche, 3 (23), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.023.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La raison publique : une conception politique et non épistémologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de philosophie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°49 (n°49), pp. 233-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté de procréation et manipulation génétique. Pour une critique d’Habermas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (12), pp.31-54. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.012.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History Teaching in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 149 (2), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/039219210204919407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savamment juste. Notes sur l'épistémologie de la position originelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (1), pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélia Bardon; Benjamin Boudou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant; Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.519-543, 2025, 9782802775867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémies: le nationalisme est mauvais pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hirsch, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandémie 2020 - Éthique, société, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.727-732, 2020, 978-2204141901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationalisme méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Savidan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des inégalités et de la justice sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1143-1150, 2018, 978-2-13-062425-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le libéralisme égalitaire? Comprendre la philosophie de Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois ans de Conversation: l'actu vue par les chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-54, 2017, Trois ans de Conversation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Czy świat bez paszportów to utopia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migranci, migracje. O czym warto wiedzieć, by wyrobić sobie własne zdanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLITIQUES D'IRREGULARISATION PAR LE TRAVAIL : LE CAS DE LA FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherence and Incoherence in Migration Management and Integration - Cohérence et incohérence dans la gestion des migrations et de l'intégration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Editions Thémis, pp.265-289, 2017, 978-2-89400-389-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357544v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde sans passeports serait-il utopique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Thiollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants, migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-61, 2016, 9782200616199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care drain : le piège sexiste du nationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caponio et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Women: Globalizzazione, Generi, Linguaggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRSDe Università degli Studi di Torino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51, 2011, 978-88-905556-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Rawlsians Entitled to Monopoly Rights?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Gosseries, Alain Marciano, Alain Strowel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual Property and Theories of Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.57-72, 2008, Intellectual Property and Theories of Justice, 978-0-230-58239-2. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-0-230-58239-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La course aux brevets dans la médecine personnalisée : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leplège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Hirsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de Bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eres, pp.665 - 679, 2007, Traité de bioéthique, 9782749213057. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.hirsc.2010.01.0665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le certificat de magyar et l’émergence du consensus par recoupement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ionescu, Alexandra; Tomescu-Hatto, Odette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et société dans la Roumanie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2004, Politiques et société dans la Roumanie contemporaine, 2-7475-5808-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragmentation du peuple et le nationalisme post-communiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desbrousses, Hélène; Peloile, Bernard; Raulet, Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple, figures et concepts : entre identité et souveraineté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier de Guibert, 2003, Le peuple, figures et concepts : entre identité et souveraineté, 2868398464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Politiquement correct », le nouveau nom de la politesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Chakraverty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ts7dshpva⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on être contre l’immigration et pour l’héritage chrétien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mougombili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gilet jaune » ? La majorité des Français fait partie des 10 % les plus riches au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un mouvement social populiste ? Comprendre les « gilets jaunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France sur le point d'abolir les passeports ? Un espoir perdu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When world leaders thought you shouldn’t need passports or visas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://theconversation.com/when-world-leaders-thought-you-shouldnt-need-passports-or-visas-64847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libres... plus ou moins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (43), pp.5, 2011, Libres.. plus ou moins. Mesures et concepts de la liberté, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.043.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'après Rawls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (33), pp.178, 2009, D'après Rawls, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.033.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After Rawls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 (34), pp.196, 2009, D'après Rawls 2, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.034.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir ses immigrés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rüegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 (26), 2007, Choisir ses immigrés?, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.026.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertarisme de gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 (23), 2006, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.023.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5093,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D288E57A"/>
+    <w:nsid w:val="25F58E99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5324,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/speranta-dumitru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4560-8576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109166051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta Dumitru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17550882261438047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.421.0060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.22699" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921550v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/migration/mnac042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15476" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53148/1118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673055v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2017.1397279" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448192v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Atak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.567" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marfouk Abdeslam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wsif.2014.06.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58002/rk36-f075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012995ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.132.0063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.103.0341" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4886" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Breyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.026.0125" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.023.0145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.023.0005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562411v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.012.0031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039219210204919407" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F57887DCE749307C8013AC3281DC515C2DC2892/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162372v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/theorie-politique-9782802775867.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.theconversation.com/static_files/files/308/3-ans-de-conversation-2015-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357544v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caplan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371150v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/migrants-migrations-50-questions-pour-vous-faire-votre-opinion-9782200616199" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collane.unito.it/oa/items/show/4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-0-230-58239-2_3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.hirsc.2010.01.0665" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mougombili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.153.0401" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.043.0005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.033.0005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.034.0005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#252;egger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.026.0005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655875v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/speranta-dumitru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4560-8576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109166051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dQpH-IYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta Dumitru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17550882261438047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12134-026-01392-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.421.0060" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2044" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15476" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.22699" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/migration/mnac042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53148/1118" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.084.0059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2017.1397279" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448192v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idil Atak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934954v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.153.0401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marfouk Abdeslam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wsif.2014.06.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58002/rk36-f075" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012995ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.132.0063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.103.0341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4886" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Breyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.026.0125" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.023.0145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.023.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.012.0031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/039219210204919407" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F57887DCE749307C8013AC3281DC515C2DC2892/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/theorie-politique-9782802775867.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.theconversation.com/static_files/files/308/3-ans-de-conversation-2015-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357544v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Caplan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/migrants-migrations-50-questions-pour-vous-faire-votre-opinion-9782200616199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collane.unito.it/oa/items/show/4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562396v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-0-230-58239-2_3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.hirsc.2010.01.0665" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Chakraverty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ts7dshpva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mougombili" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280514v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.043.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.033.0005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511110v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.034.0005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#252;egger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.026.0005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>