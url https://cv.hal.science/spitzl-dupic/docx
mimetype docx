--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Friederike Spitzl-Dupic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spitzl-dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139044736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV Friederike SPITZL-DUPIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres et diplômes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Etudes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X – Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1997 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat d’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Etudes germaniques, Université Blaise Pascal–Clermont-Ferrand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">externe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’allemand (avec option Linguistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Université Blaise Pascal – Clermont-Ferrand 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  1991 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatsexamen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> « Erweiterungsfach »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – « Examen d’Etat pour l’enseignement » de l’allemand (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAC + 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">collèges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lycées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Université d’Osnabrück</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·    1989 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatsexamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Philosophie et Romanistique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examen d'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) : Studienseminar Osnabrück / Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1987 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magister Artium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Philosophie et Linguistique française, Université d’Hanovre / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1987 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Staatsexamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Examen d'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAC+5) en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Romanistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Hanovre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis octobre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur émérite. Université Clermont Auvergne. Laboratoire de Recherche sur le Langage (LRL, EA 999)· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis septembre 2008 : PU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Départment d’Etudes germaniques à l’U.F.R. LLSH de l’Université Blaise Pascal - Clermont-Ferrand II et au Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2001 – Août 2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Etudes germaniques à l’UFR LLSH de l’Université Blaise Pascal - Clermont-Ferrand II et au Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- 2001</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Professeur agrégé (PRAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Etudes germaniques à l’U.F.R. Lettres et Sciences Humaines de l’Université Blaise Pascal/Clermont-Fer­rand II, avec un tiers du service à l’U.F.R. LACC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Agrégée-stagiaire en situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur un poste de PRAG au Département d’Etudes germaniques à l’UFR LLSH de l’Université Blaise Pascal - Clermont-Ferrand II avec un tiers du service à l’U.F.R. LACC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Lectrice du DAAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Office Allemand d’Echanges Universitaires) au Département d’Etudes germaniques à l’U.F.R. LLSH de l’Université Blaise Pascal - Clermont-Ferrand II.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 - avril 1989</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Professeur-stagiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (français, philosophie) au Lycée Käthe-Kollwitz à Osnabrück/RFA et au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studienseminar Osnabrück</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques, scientifiques, administratives (depuis 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2009 responsable du M LLCER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (spécialité, puis parcours, puis option allemand, + MEEF 2009+2013, mise en place de ces formations au CEAD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2013 Responsable de l’axe Sémantique, Pragmatique, Discours du Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014 Directrice adjointe du Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2020 Directrice du LRL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2021 élue à la Commission Recherche et au CAC (Université Blaise Pascal, puis Université Clermont Auvergne )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 élue au Conseil de gestion de l’UFR LCC / UCA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Brevitas &amp; Prolixitas (31.1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolixité dans la pensée linguistique au 18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Beiträge zur Geschichte der Sprachwissenschaft - Hrsg. von Friederike Spitzl &amp; Gerda Haßler, Brevitas &amp; Prolixitas (31.1), pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INCIDENTES COMMENTATIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Le commentaire, du manuscrit à la toile, pp.173-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ouïe dans la grammaticographie allemande (2e moitié du 18e siècle - début du 19e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’ouïe dans la pensée européenne au XVIIIe siècle, 27, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence et l’évolution d’une visée discursive, énonciative et pragmatique sur l’adjectif dans la grammaticographie allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur les traces de l'adjectif, 6, pp.273-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur les traces de l'adjectif, 6, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations sur des traductions et adaptations françaises de la pièce Menschenhaß und Reue d’August von Kotzebue dans les années 1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte et l'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.119-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung von parenthetischen Einschüben in Lehrwerken des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurzrezension : Penser l’histoire des savoirs linguistiques. Hommage à Sylvain Auroux. Textes réunis par Sylvie Archaimbauld, Jean-Marie Fournier, Valérie Raby. Lyon: ENS Editions, 2014 (710 Seiten)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de 'Nachdruck' dans la réflexion linguistique des XVIIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22.1., pp.67-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‚Connected history' in der Historiographie des Sprachdenkens : ein grundlegender Beitrag im Rahmen der begriffsgeschichtlichen Bewegung.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22.2 (22.2), pp.309-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretische Annäherungen an die Linearität der Sprache - Einleitung in: Beiträge zur Geschichte der Sprachwissenschaft 22.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception et le rôle du langage idéal (&amp;quot;idealische Sprache&amp;quot;) dans la Sprachlehre [...] (1801-1803) et dans les Anfangsgründe der Sprachwissenschaft (1805) d'A.F. Bernhardi (1769-1820)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, No 9, pp.377-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connexivité extra- et intratextuelle dans la grammaticographie allemande (début XVIIIe siècle - 1ère moitié du XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.127-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomojis - A global symbology for communicating geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Shires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International EGU 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Munich, Germany. pp.EGU21-9945, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité au 18e siècle à travers le prisme de la brièveté et de la prolixité (Conférence plénière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020 - Simplicité et complexité des langues dans l’histoire des théories linguistiques (Paris, 23-25 janvier 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kürze und Weitschweif(f)igkeit im deutschen Sprachdenken (17.-18. Jh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque international du " Studienkreis 'Geschichte der Sprachwissenschaft' " (SGdS) 'BRIÈVETÉ' ET 'PROLIXITÉ' DANS L'HISTOIRE DE LA PENSÉE LINGUISTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff der Relation und des Relativen im Rahmen allgemeingrammatischer Sprachanalysen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII. Internationales Kolloquium des “Studienkreis ‘Geschichte der Sprachwissenschaft’” (SGdS) SPRACHKONZEPTE UND SPRACHKATEGORIEN in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vérone / Italie, May 2017, Vérone / Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de l’ouïe pour la grammaticographie allemande (2e moitié du 18e siècle – début du 19e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouïe dans la pensée européenne au 18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der parenthetische Einschub in Kommentarfunktion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die kommentative Funktion - La fonction commentative. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille III, Laboratoire Savoirs, Textes, Langage, UMR 8163 et le Centre de Linguistique en Sorbonne ( EA 7332), Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kategorien und Kategorisierung in der Tradition der allgemeinen Grammatiken in einigen allgemeingrammatischen Texten direkt vor und nach Kant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachliche Kategorien </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 4223 CEREG Université Sorbonne Nouvelle – Paris 3, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der sprachtheoretische Diskurs zur Innovation in der Literatursprache und in literarischen Übersetzungen im 18. Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation-Revolution : literarische und künstlerische Erneuerung im Diskurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Germanosphère (UBP, MSH Clermont-Ferrand), Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégationskolloquium 2015 &amp;quot;Deiktische Ausdrücke im Deutschen — Auffälligkeiten, Probleme, Analysen&amp;quot;, 27.-28. März 2015 in Paris & Villetaneuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégationskolloquium 2015 "Deiktische Ausdrücke im Deutschen — Auffälligkeiten, Probleme, Analysen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LDI ("Lexique, Dictionnaires, Informatique", UMR 7187, CNRS, Université Paris 13, Université Cergy), Université Paris 13 (Sorbonne Paris Cité), CLILLAC-ARP ("Centre de Linguistique Interlangues, Linguistique anglaise et corpus, Atelier de recherche sur la parole", EA 3967), Université Paris Diderot - Paris 7 (Sorbonne Paris Cité), Mar 2015, Paris &amp; Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incise parenthétique « commentative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire Le commentaire : du manuscrit à la toile. Modes d’interventions et dispositifs techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Mar 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung der Parenthesen in der deutschsprachigen Grammatikographie des 18. und 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Learning The history of linguistics in the context of education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung von Parenthesen in der Geschichte der Sprachtheorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARENTHETISCHE EINSCHÜBE / PARENTHÈSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur sprachtheoretischen Behandlung der Ausdrucksseite der Sprachzeichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Internationales Kolloquium des "Studienkreis 'Geschichte der Sprachwissenschaft'" (SGdS), Potsdam, August 2013 METASPRACHLICHE EFLEXION UND DISKONTINUITÄT WENDEPUNKTE RISENZEITEN UMBRÜCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Problem der Mehrheit der Sprachen&amp;quot; -- die Behandlung der Sprachenvielfalt in philosophisch-grammatischen Ansätzen des 18. und 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIVERSITAS LINGUARUM Sprach(en)vielfalt und sprachliche Diversität von der Antike bis zur Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction des Principes de grammaire générale mis à la portée des enfans [...] (18032) de A. I. Silvestre de Sacy par J. S. Vater (1804)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le français et les Français en pays germanophones aux XVIII-XIXe siècles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Sprüngen und Lücken sowie von grammatischer und logischer, kommunikativer Vollständigkeit: Zur Entwicklung des Ellipsenbegriffs in der deutschen Sprachtheorie (Mitte 18. Jh. -Anf. 20. Jh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentarische Äußerungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la diathèse dans les grammaires générales en Allemagne entre 1715 et 1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la diathèse dans les grammaires générales en Allemagne entre 1715 et 1803</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique. pp.383-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction - densification - élision. Formes réduites et leurs fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gruet-Skrabalova, Hana; Spitzl-Dupic, Friederike. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 195 p., 2021, Réduction - densification - élision. Formes réduites et leurs fonctions, 979-3-89323-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stauffenburg. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2018, Eurogermanistik - Europäische Studien zur deutschen Sprache, I. Behr, M. Kauffer, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en Europe (XVIIIe-XXe siècles). Acteurs, pratiques, modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.228, 2013, 978-3-0343-1277-6 br. (Softcover) 978-3-0352-0176-5 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches théoriques de la linéarité du langage. (Themenheft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nodus Publikationen, pp.210, 2012, 978-3-89323-608-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situationsdeixis‘ in der Geschichte der Grammatikographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deixis und Deiktika im Deutschen. Auffälligkeiten, Entwicklungen, Analysen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogermanistik (38), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-35, 2021, Deixis und Deiktika im Deutschen. Auffälligkeiten, Entwicklungen, Analysen, 978-3-95809-124-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gruet-Skrabalova, Hana; Spitzl-Dupic, Friederike. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduction - Densification - élision. Formes réduites et leurs fonctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2021, Réduction - Densification - élision. Formes réduites et leurs fonctions, 979-3-89323-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe: Kommentar vs. Quaestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Françoise Ehrhard-Macris / Gilbert Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text und Kommentieren im Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogermanistik (40), Stauffenburg, pp.157-178, 2021, Text und Kommentieren im Deutschen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kürze‘ und kurze Formen in der Geschichte der deutschen Grammatikographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Larrory-Wunder, Anne-Laure Daux-Cambodon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kurze Formen in der Sprache. Syntaktische, semantische und textuelle Aspekte / Formes brèves de la langue : aspects syntaxiques, sémantiques et textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Francke Attempto, pp.23-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITUATIONSDEIXIS IN DER GRAMMATIKOGRAPHIE DES 18.-19. JHS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stauffenburg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deixis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deixis, , pp.12-36, In press, Eurogermanistik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung der Parenthesen in der Sprachtheorie des 17. – 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-243, 2018, Eurogermanistik, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der sprachtheoretische Diskurs zur Innovation in der Literatursprache und in literarischen Übersetzungen im 18. Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Platelle, Fanny; Viet, Nora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation - Révolution. Discours sur la nouveauté littéraire et artistique dans les pays germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUBP, 2018, 978-2-84516-792-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redensarten in der Geschichte der deutschen Sprachphilosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Günter Schmale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexematische und polylexematische Einheiten des Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-78, 2018, Eurogermanistik, 978-3-95809-121-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans le contexte de la grammaire générale au tournant du 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire, Michael ; Mathios, Bénédicte </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions et contextes, contextes de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.125-157, 2018, Collection traductologie, 978-2-343-13838-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorwort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.VII-XXI, 2018, Eurogermanistik, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridbildung und Entlehnung in der Geschichte der Sprachtheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Helga Meise, Thomas Nicklas &amp; Christian E. Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridisierungen, Hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2017, 978-2-37496-036-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Analyse der Ellipse: eine historiographische Untersuchung (18.-19. Jahrhundert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Vargas, Jean-Francois Marillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentarische Äußerungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Stauffenberg, pp.57-78, 2016, Eurogermanistik, 978-3-86057-508-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diskontinuitäten in der sprachtheoretischen Behandlung der 'articuli(-e)n Laute in allgemeingrammatischen Texten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metasprachliche Reflexion und Diskontinuität. Wendepunkte - Krisenzeiten - Umbrüche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-121, 2015, 978-3-89323-017-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Nutzen der Metaphern, Gleichnissen, Modellen [sic], und des Gegentheils im Erfinden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische Aspekte des Vergleichs, der Metapher und der Metonymie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.153-168, 2014, Eurogermanistik 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linéarité du langage chez Johann Heinrich Lambert (1728-1777)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Große, S.; Hennemann, A.; Plötner, K. ; Wagner, St. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Linguistik - Linguistique appliquée. Zwischen Theorien, Konzepten und der Beschreibung sprachlicher Äußerungen. [..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-86, 2013, 978-3-631-63476-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transnationalisation du concept de génie de la langue et ses traits en pays germanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landry Charrier, Karine Rance, Friederike Spitzl-Dupic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en Europe (XVIIIe-XXe siècles). Acteurs, pratiques, modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.25, 2013, Convergences, 978-3-0343-1277-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Analyse der Satzanfänge: eine historiographische Untersuchung (18. - Ende 19. Jahrhundert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortes, Colette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satzeröffnung. Formen, Funktionen, Strategien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.195-208, 2012, Eurogermanistik 31, 978-3-86057-507-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff des Sprachgeists in den sprachkritischen und sprachpuristischen Schriften Karl Wilhelm Kolbes (1757-1835)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationale und transnationale Perspektiven der Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus, pp.233-240, 2011, 978-3-89323-298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Adjektiv in der Geschichte der deutschen Sprachtheorie 1764-1841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Günter Schmale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Adjektiv im heutigen Deutsch. Syntax, Semantik, Pragmatik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.1-14, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approches de la Linearité et de la linéarisation par des auteurs germanophones (XVIIe--XIXe s.). » .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE LANGAGE : ETUDES HISTORIOGRAPHIQUES DES APPROCHES LINGUISTIQUES, PHILOSOPHIQUES ET ESTHETIQUES AU XVIIIème SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris X - Nanterre, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00594885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l'adjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’adjectif : approches sémantico-pragmatiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Clermont-Ferrand, France. 6, , 302 pp., 2017, Cahiers du LRL, SBN (LIVRE) : 978-2-84516-743-8 ISBN (PDF) : 978-2-84516-744-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevitas & Prolixitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Hassler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Spitzl-Dupic &amp; Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brevitas &amp; Prolixitas (31.1), 2021, Beiträge zur Geschichte der Sprachwissenschaft, ISSN 0930-2815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Friederike Spitzl-Dupic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spitzl-dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139044736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV Friederike SPITZL-DUPIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres et diplômes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Etudes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X – Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1997 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat d’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Etudes germaniques, Université Blaise Pascal–Clermont-Ferrand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">externe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’allemand (avec option Linguistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Université Blaise Pascal – Clermont-Ferrand 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  1991 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatsexamen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> « Erweiterungsfach »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – « Examen d’Etat pour l’enseignement » de l’allemand (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAC + 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">collèges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lycées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Université d’Osnabrück</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·    1989 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatsexamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Philosophie et Romanistique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examen d'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) : Studienseminar Osnabrück / Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1987 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magister Artium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Philosophie et Linguistique française, Université d’Hanovre / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1987 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Staatsexamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Examen d'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAC+5) en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Romanistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Hanovre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis octobre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur émérite. Université Clermont Auvergne. Laboratoire de Recherche sur le Langage (LRL, EA 999)· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis septembre 2008 : PU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Départment d’Etudes germaniques à l’U.F.R. LLSH de l’Université Blaise Pascal - Clermont-Ferrand II et au Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2001 – Août 2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Etudes germaniques à l’UFR LLSH de l’Université Blaise Pascal - Clermont-Ferrand II et au Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- 2001</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Professeur agrégé (PRAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Etudes germaniques à l’U.F.R. Lettres et Sciences Humaines de l’Université Blaise Pascal/Clermont-Fer­rand II, avec un tiers du service à l’U.F.R. LACC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Agrégée-stagiaire en situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur un poste de PRAG au Département d’Etudes germaniques à l’UFR LLSH de l’Université Blaise Pascal - Clermont-Ferrand II avec un tiers du service à l’U.F.R. LACC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Lectrice du DAAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Office Allemand d’Echanges Universitaires) au Département d’Etudes germaniques à l’U.F.R. LLSH de l’Université Blaise Pascal - Clermont-Ferrand II.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 - avril 1989</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Professeur-stagiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (français, philosophie) au Lycée Käthe-Kollwitz à Osnabrück/RFA et au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studienseminar Osnabrück</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques, scientifiques, administratives (depuis 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2009 responsable du M LLCER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (spécialité, puis parcours, puis option allemand, + MEEF 2009+2013, mise en place de ces formations au CEAD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2013 Responsable de l’axe Sémantique, Pragmatique, Discours du Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014 Directrice adjointe du Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2020 Directrice du LRL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2021 élue à la Commission Recherche et au CAC (Université Blaise Pascal, puis Université Clermont Auvergne )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 élue au Conseil de gestion de l’UFR LCC / UCA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Brevitas &amp; Prolixitas (31.1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolixité dans la pensée linguistique au 18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Beiträge zur Geschichte der Sprachwissenschaft - Hrsg. von Friederike Spitzl &amp; Gerda Haßler, Brevitas &amp; Prolixitas (31.1), pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INCIDENTES COMMENTATIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Le commentaire, du manuscrit à la toile, pp.173-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ouïe dans la grammaticographie allemande (2e moitié du 18e siècle - début du 19e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’ouïe dans la pensée européenne au XVIIIe siècle, 27, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations sur des traductions et adaptations françaises de la pièce Menschenhaß und Reue d’August von Kotzebue dans les années 1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte et l'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.119-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur les traces de l'adjectif, 6, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence et l’évolution d’une visée discursive, énonciative et pragmatique sur l’adjectif dans la grammaticographie allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur les traces de l'adjectif, 6, pp.273-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung von parenthetischen Einschüben in Lehrwerken des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurzrezension : Penser l’histoire des savoirs linguistiques. Hommage à Sylvain Auroux. Textes réunis par Sylvie Archaimbauld, Jean-Marie Fournier, Valérie Raby. Lyon: ENS Editions, 2014 (710 Seiten)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretische Annäherungen an die Linearität der Sprache - Einleitung in: Beiträge zur Geschichte der Sprachwissenschaft 22.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de 'Nachdruck' dans la réflexion linguistique des XVIIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22.1., pp.67-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‚Connected history' in der Historiographie des Sprachdenkens : ein grundlegender Beitrag im Rahmen der begriffsgeschichtlichen Bewegung.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22.2 (22.2), pp.309-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception et le rôle du langage idéal (&amp;quot;idealische Sprache&amp;quot;) dans la Sprachlehre [...] (1801-1803) et dans les Anfangsgründe der Sprachwissenschaft (1805) d'A.F. Bernhardi (1769-1820)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, No 9, pp.377-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connexivité extra- et intratextuelle dans la grammaticographie allemande (début XVIIIe siècle - 1ère moitié du XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.127-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomojis - A global symbology for communicating geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Shires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International EGU 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Munich, Germany. pp.EGU21-9945, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité au 18e siècle à travers le prisme de la brièveté et de la prolixité (Conférence plénière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020 - Simplicité et complexité des langues dans l’histoire des théories linguistiques (Paris, 23-25 janvier 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kürze und Weitschweif(f)igkeit im deutschen Sprachdenken (17.-18. Jh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque international du " Studienkreis 'Geschichte der Sprachwissenschaft' " (SGdS) 'BRIÈVETÉ' ET 'PROLIXITÉ' DANS L'HISTOIRE DE LA PENSÉE LINGUISTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff der Relation und des Relativen im Rahmen allgemeingrammatischer Sprachanalysen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII. Internationales Kolloquium des “Studienkreis ‘Geschichte der Sprachwissenschaft’” (SGdS) SPRACHKONZEPTE UND SPRACHKATEGORIEN in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vérone / Italie, May 2017, Vérone / Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de l’ouïe pour la grammaticographie allemande (2e moitié du 18e siècle – début du 19e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouïe dans la pensée européenne au 18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kategorien und Kategorisierung in der Tradition der allgemeinen Grammatiken in einigen allgemeingrammatischen Texten direkt vor und nach Kant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachliche Kategorien </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 4223 CEREG Université Sorbonne Nouvelle – Paris 3, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der parenthetische Einschub in Kommentarfunktion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die kommentative Funktion - La fonction commentative. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille III, Laboratoire Savoirs, Textes, Langage, UMR 8163 et le Centre de Linguistique en Sorbonne ( EA 7332), Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der sprachtheoretische Diskurs zur Innovation in der Literatursprache und in literarischen Übersetzungen im 18. Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation-Revolution : literarische und künstlerische Erneuerung im Diskurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Germanosphère (UBP, MSH Clermont-Ferrand), Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégationskolloquium 2015 &amp;quot;Deiktische Ausdrücke im Deutschen — Auffälligkeiten, Probleme, Analysen&amp;quot;, 27.-28. März 2015 in Paris & Villetaneuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégationskolloquium 2015 "Deiktische Ausdrücke im Deutschen — Auffälligkeiten, Probleme, Analysen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LDI ("Lexique, Dictionnaires, Informatique", UMR 7187, CNRS, Université Paris 13, Université Cergy), Université Paris 13 (Sorbonne Paris Cité), CLILLAC-ARP ("Centre de Linguistique Interlangues, Linguistique anglaise et corpus, Atelier de recherche sur la parole", EA 3967), Université Paris Diderot - Paris 7 (Sorbonne Paris Cité), Mar 2015, Paris &amp; Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung von Parenthesen in der Geschichte der Sprachtheorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARENTHETISCHE EINSCHÜBE / PARENTHÈSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung der Parenthesen in der deutschsprachigen Grammatikographie des 18. und 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Learning The history of linguistics in the context of education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incise parenthétique « commentative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire Le commentaire : du manuscrit à la toile. Modes d’interventions et dispositifs techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Mar 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur sprachtheoretischen Behandlung der Ausdrucksseite der Sprachzeichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Internationales Kolloquium des "Studienkreis 'Geschichte der Sprachwissenschaft'" (SGdS), Potsdam, August 2013 METASPRACHLICHE EFLEXION UND DISKONTINUITÄT WENDEPUNKTE RISENZEITEN UMBRÜCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction des Principes de grammaire générale mis à la portée des enfans [...] (18032) de A. I. Silvestre de Sacy par J. S. Vater (1804)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le français et les Français en pays germanophones aux XVIII-XIXe siècles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Sprüngen und Lücken sowie von grammatischer und logischer, kommunikativer Vollständigkeit: Zur Entwicklung des Ellipsenbegriffs in der deutschen Sprachtheorie (Mitte 18. Jh. -Anf. 20. Jh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentarische Äußerungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Problem der Mehrheit der Sprachen&amp;quot; -- die Behandlung der Sprachenvielfalt in philosophisch-grammatischen Ansätzen des 18. und 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIVERSITAS LINGUARUM Sprach(en)vielfalt und sprachliche Diversität von der Antike bis zur Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la diathèse dans les grammaires générales en Allemagne entre 1715 et 1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la diathèse dans les grammaires générales en Allemagne entre 1715 et 1803</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique. pp.383-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction - densification - élision. Formes réduites et leurs fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gruet-Skrabalova, Hana; Spitzl-Dupic, Friederike. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 195 p., 2021, Réduction - densification - élision. Formes réduites et leurs fonctions, 979-3-89323-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stauffenburg. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2018, Eurogermanistik - Europäische Studien zur deutschen Sprache, I. Behr, M. Kauffer, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en Europe (XVIIIe-XXe siècles). Acteurs, pratiques, modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.228, 2013, 978-3-0343-1277-6 br. (Softcover) 978-3-0352-0176-5 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches théoriques de la linéarité du langage. (Themenheft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nodus Publikationen, pp.210, 2012, 978-3-89323-608-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gruet-Skrabalova, Hana; Spitzl-Dupic, Friederike. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduction - Densification - élision. Formes réduites et leurs fonctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2021, Réduction - Densification - élision. Formes réduites et leurs fonctions, 979-3-89323-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situationsdeixis‘ in der Geschichte der Grammatikographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deixis und Deiktika im Deutschen. Auffälligkeiten, Entwicklungen, Analysen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogermanistik (38), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-35, 2021, Deixis und Deiktika im Deutschen. Auffälligkeiten, Entwicklungen, Analysen, 978-3-95809-124-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe: Kommentar vs. Quaestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Françoise Ehrhard-Macris / Gilbert Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text und Kommentieren im Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogermanistik (40), Stauffenburg, pp.157-178, 2021, Text und Kommentieren im Deutschen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kürze‘ und kurze Formen in der Geschichte der deutschen Grammatikographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Larrory-Wunder, Anne-Laure Daux-Cambodon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kurze Formen in der Sprache. Syntaktische, semantische und textuelle Aspekte / Formes brèves de la langue : aspects syntaxiques, sémantiques et textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Francke Attempto, pp.23-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITUATIONSDEIXIS IN DER GRAMMATIKOGRAPHIE DES 18.-19. JHS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stauffenburg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deixis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deixis, , pp.12-36, In press, Eurogermanistik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans le contexte de la grammaire générale au tournant du 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire, Michael ; Mathios, Bénédicte </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions et contextes, contextes de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.125-157, 2018, Collection traductologie, 978-2-343-13838-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redensarten in der Geschichte der deutschen Sprachphilosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Günter Schmale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexematische und polylexematische Einheiten des Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-78, 2018, Eurogermanistik, 978-3-95809-121-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der sprachtheoretische Diskurs zur Innovation in der Literatursprache und in literarischen Übersetzungen im 18. Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Platelle, Fanny; Viet, Nora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation - Révolution. Discours sur la nouveauté littéraire et artistique dans les pays germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUBP, 2018, 978-2-84516-792-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung der Parenthesen in der Sprachtheorie des 17. – 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-243, 2018, Eurogermanistik, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorwort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.VII-XXI, 2018, Eurogermanistik, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridbildung und Entlehnung in der Geschichte der Sprachtheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Helga Meise, Thomas Nicklas &amp; Christian E. Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridisierungen, Hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2017, 978-2-37496-036-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Analyse der Ellipse: eine historiographische Untersuchung (18.-19. Jahrhundert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Vargas, Jean-Francois Marillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentarische Äußerungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Stauffenberg, pp.57-78, 2016, Eurogermanistik, 978-3-86057-508-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diskontinuitäten in der sprachtheoretischen Behandlung der 'articuli(-e)n Laute in allgemeingrammatischen Texten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metasprachliche Reflexion und Diskontinuität. Wendepunkte - Krisenzeiten - Umbrüche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-121, 2015, 978-3-89323-017-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Nutzen der Metaphern, Gleichnissen, Modellen [sic], und des Gegentheils im Erfinden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische Aspekte des Vergleichs, der Metapher und der Metonymie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.153-168, 2014, Eurogermanistik 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transnationalisation du concept de génie de la langue et ses traits en pays germanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landry Charrier, Karine Rance, Friederike Spitzl-Dupic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en Europe (XVIIIe-XXe siècles). Acteurs, pratiques, modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.25, 2013, Convergences, 978-3-0343-1277-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linéarité du langage chez Johann Heinrich Lambert (1728-1777)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Große, S.; Hennemann, A.; Plötner, K. ; Wagner, St. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Linguistik - Linguistique appliquée. Zwischen Theorien, Konzepten und der Beschreibung sprachlicher Äußerungen. [..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-86, 2013, 978-3-631-63476-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Analyse der Satzanfänge: eine historiographische Untersuchung (18. - Ende 19. Jahrhundert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortes, Colette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satzeröffnung. Formen, Funktionen, Strategien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.195-208, 2012, Eurogermanistik 31, 978-3-86057-507-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff des Sprachgeists in den sprachkritischen und sprachpuristischen Schriften Karl Wilhelm Kolbes (1757-1835)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationale und transnationale Perspektiven der Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus, pp.233-240, 2011, 978-3-89323-298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Adjektiv in der Geschichte der deutschen Sprachtheorie 1764-1841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Günter Schmale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Adjektiv im heutigen Deutsch. Syntax, Semantik, Pragmatik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.1-14, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approches de la Linearité et de la linéarisation par des auteurs germanophones (XVIIe--XIXe s.). » .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE LANGAGE : ETUDES HISTORIOGRAPHIQUES DES APPROCHES LINGUISTIQUES, PHILOSOPHIQUES ET ESTHETIQUES AU XVIIIème SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris X - Nanterre, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00594885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l'adjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’adjectif : approches sémantico-pragmatiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Clermont-Ferrand, France. 6, , 302 pp., 2017, Cahiers du LRL, SBN (LIVRE) : 978-2-84516-743-8 ISBN (PDF) : 978-2-84516-744-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevitas & Prolixitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Hassler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Spitzl-Dupic &amp; Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brevitas &amp; Prolixitas (31.1), 2021, Beiträge zur Geschichte der Sprachwissenschaft, ISSN 0930-2815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91EE8168"/>
+    <w:nsid w:val="80BC143C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/spitzl-dupic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139044736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02352189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01826950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01436466v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01378568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01345490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02469008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02336255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01532827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02062597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01397540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01388780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01397558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01088945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01088942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00934303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00934307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01062024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Charrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rance" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1511" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01790623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01909646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1444" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01790622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/minisite_25/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/nodus.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01382225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01117058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01436448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ryan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Hassler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/spitzl-dupic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139044736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02352189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01826950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01378568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01436466v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01345490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805842v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02469008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02336255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01532827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02062597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01388780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01397540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01397558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01088945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00934307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00934303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01088942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01062024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Charrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rance" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01790622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01909646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1444" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01790623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/minisite_25/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/nodus.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01382225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01117058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01436448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ryan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Hassler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>