--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Friederike Spitzl-Dupic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spitzl-dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139044736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV Friederike SPITZL-DUPIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres et diplômes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Etudes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X – Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1997 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat d’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Etudes germaniques, Université Blaise Pascal–Clermont-Ferrand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">externe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’allemand (avec option Linguistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Université Blaise Pascal – Clermont-Ferrand 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  1991 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatsexamen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> « Erweiterungsfach »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – « Examen d’Etat pour l’enseignement » de l’allemand (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAC + 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">collèges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lycées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Université d’Osnabrück</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·    1989 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatsexamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Philosophie et Romanistique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examen d'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) : Studienseminar Osnabrück / Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1987 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magister Artium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Philosophie et Linguistique française, Université d’Hanovre / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1987 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Staatsexamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Examen d'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAC+5) en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Romanistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Hanovre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis octobre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur émérite. Université Clermont Auvergne. Laboratoire de Recherche sur le Langage (LRL, EA 999)· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis septembre 2008 : PU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Départment d’Etudes germaniques à l’U.F.R. LLSH de l’Université Blaise Pascal - Clermont-Ferrand II et au Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2001 – Août 2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Etudes germaniques à l’UFR LLSH de l’Université Blaise Pascal - Clermont-Ferrand II et au Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- 2001</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Professeur agrégé (PRAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Etudes germaniques à l’U.F.R. Lettres et Sciences Humaines de l’Université Blaise Pascal/Clermont-Fer­rand II, avec un tiers du service à l’U.F.R. LACC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Agrégée-stagiaire en situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur un poste de PRAG au Département d’Etudes germaniques à l’UFR LLSH de l’Université Blaise Pascal - Clermont-Ferrand II avec un tiers du service à l’U.F.R. LACC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Lectrice du DAAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Office Allemand d’Echanges Universitaires) au Département d’Etudes germaniques à l’U.F.R. LLSH de l’Université Blaise Pascal - Clermont-Ferrand II.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 - avril 1989</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Professeur-stagiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (français, philosophie) au Lycée Käthe-Kollwitz à Osnabrück/RFA et au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studienseminar Osnabrück</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques, scientifiques, administratives (depuis 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2009 responsable du M LLCER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (spécialité, puis parcours, puis option allemand, + MEEF 2009+2013, mise en place de ces formations au CEAD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2013 Responsable de l’axe Sémantique, Pragmatique, Discours du Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014 Directrice adjointe du Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2020 Directrice du LRL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2021 élue à la Commission Recherche et au CAC (Université Blaise Pascal, puis Université Clermont Auvergne )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 élue au Conseil de gestion de l’UFR LCC / UCA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Brevitas &amp; Prolixitas (31.1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolixité dans la pensée linguistique au 18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Beiträge zur Geschichte der Sprachwissenschaft - Hrsg. von Friederike Spitzl &amp; Gerda Haßler, Brevitas &amp; Prolixitas (31.1), pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INCIDENTES COMMENTATIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Le commentaire, du manuscrit à la toile, pp.173-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ouïe dans la grammaticographie allemande (2e moitié du 18e siècle - début du 19e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’ouïe dans la pensée européenne au XVIIIe siècle, 27, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations sur des traductions et adaptations françaises de la pièce Menschenhaß und Reue d’August von Kotzebue dans les années 1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte et l'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.119-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur les traces de l'adjectif, 6, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence et l’évolution d’une visée discursive, énonciative et pragmatique sur l’adjectif dans la grammaticographie allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur les traces de l'adjectif, 6, pp.273-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung von parenthetischen Einschüben in Lehrwerken des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurzrezension : Penser l’histoire des savoirs linguistiques. Hommage à Sylvain Auroux. Textes réunis par Sylvie Archaimbauld, Jean-Marie Fournier, Valérie Raby. Lyon: ENS Editions, 2014 (710 Seiten)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretische Annäherungen an die Linearität der Sprache - Einleitung in: Beiträge zur Geschichte der Sprachwissenschaft 22.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de 'Nachdruck' dans la réflexion linguistique des XVIIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22.1., pp.67-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‚Connected history' in der Historiographie des Sprachdenkens : ein grundlegender Beitrag im Rahmen der begriffsgeschichtlichen Bewegung.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22.2 (22.2), pp.309-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception et le rôle du langage idéal (&amp;quot;idealische Sprache&amp;quot;) dans la Sprachlehre [...] (1801-1803) et dans les Anfangsgründe der Sprachwissenschaft (1805) d'A.F. Bernhardi (1769-1820)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, No 9, pp.377-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connexivité extra- et intratextuelle dans la grammaticographie allemande (début XVIIIe siècle - 1ère moitié du XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.127-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomojis - A global symbology for communicating geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Shires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International EGU 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Munich, Germany. pp.EGU21-9945, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité au 18e siècle à travers le prisme de la brièveté et de la prolixité (Conférence plénière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020 - Simplicité et complexité des langues dans l’histoire des théories linguistiques (Paris, 23-25 janvier 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kürze und Weitschweif(f)igkeit im deutschen Sprachdenken (17.-18. Jh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque international du " Studienkreis 'Geschichte der Sprachwissenschaft' " (SGdS) 'BRIÈVETÉ' ET 'PROLIXITÉ' DANS L'HISTOIRE DE LA PENSÉE LINGUISTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff der Relation und des Relativen im Rahmen allgemeingrammatischer Sprachanalysen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII. Internationales Kolloquium des “Studienkreis ‘Geschichte der Sprachwissenschaft’” (SGdS) SPRACHKONZEPTE UND SPRACHKATEGORIEN in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vérone / Italie, May 2017, Vérone / Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de l’ouïe pour la grammaticographie allemande (2e moitié du 18e siècle – début du 19e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouïe dans la pensée européenne au 18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kategorien und Kategorisierung in der Tradition der allgemeinen Grammatiken in einigen allgemeingrammatischen Texten direkt vor und nach Kant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachliche Kategorien </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 4223 CEREG Université Sorbonne Nouvelle – Paris 3, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der parenthetische Einschub in Kommentarfunktion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die kommentative Funktion - La fonction commentative. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille III, Laboratoire Savoirs, Textes, Langage, UMR 8163 et le Centre de Linguistique en Sorbonne ( EA 7332), Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der sprachtheoretische Diskurs zur Innovation in der Literatursprache und in literarischen Übersetzungen im 18. Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation-Revolution : literarische und künstlerische Erneuerung im Diskurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Germanosphère (UBP, MSH Clermont-Ferrand), Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégationskolloquium 2015 &amp;quot;Deiktische Ausdrücke im Deutschen — Auffälligkeiten, Probleme, Analysen&amp;quot;, 27.-28. März 2015 in Paris & Villetaneuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégationskolloquium 2015 "Deiktische Ausdrücke im Deutschen — Auffälligkeiten, Probleme, Analysen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LDI ("Lexique, Dictionnaires, Informatique", UMR 7187, CNRS, Université Paris 13, Université Cergy), Université Paris 13 (Sorbonne Paris Cité), CLILLAC-ARP ("Centre de Linguistique Interlangues, Linguistique anglaise et corpus, Atelier de recherche sur la parole", EA 3967), Université Paris Diderot - Paris 7 (Sorbonne Paris Cité), Mar 2015, Paris &amp; Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung von Parenthesen in der Geschichte der Sprachtheorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARENTHETISCHE EINSCHÜBE / PARENTHÈSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung der Parenthesen in der deutschsprachigen Grammatikographie des 18. und 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Learning The history of linguistics in the context of education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incise parenthétique « commentative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire Le commentaire : du manuscrit à la toile. Modes d’interventions et dispositifs techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Mar 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur sprachtheoretischen Behandlung der Ausdrucksseite der Sprachzeichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Internationales Kolloquium des "Studienkreis 'Geschichte der Sprachwissenschaft'" (SGdS), Potsdam, August 2013 METASPRACHLICHE EFLEXION UND DISKONTINUITÄT WENDEPUNKTE RISENZEITEN UMBRÜCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction des Principes de grammaire générale mis à la portée des enfans [...] (18032) de A. I. Silvestre de Sacy par J. S. Vater (1804)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le français et les Français en pays germanophones aux XVIII-XIXe siècles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Sprüngen und Lücken sowie von grammatischer und logischer, kommunikativer Vollständigkeit: Zur Entwicklung des Ellipsenbegriffs in der deutschen Sprachtheorie (Mitte 18. Jh. -Anf. 20. Jh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentarische Äußerungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Problem der Mehrheit der Sprachen&amp;quot; -- die Behandlung der Sprachenvielfalt in philosophisch-grammatischen Ansätzen des 18. und 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIVERSITAS LINGUARUM Sprach(en)vielfalt und sprachliche Diversität von der Antike bis zur Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la diathèse dans les grammaires générales en Allemagne entre 1715 et 1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la diathèse dans les grammaires générales en Allemagne entre 1715 et 1803</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique. pp.383-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction - densification - élision. Formes réduites et leurs fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gruet-Skrabalova, Hana; Spitzl-Dupic, Friederike. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 195 p., 2021, Réduction - densification - élision. Formes réduites et leurs fonctions, 979-3-89323-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stauffenburg. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2018, Eurogermanistik - Europäische Studien zur deutschen Sprache, I. Behr, M. Kauffer, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en Europe (XVIIIe-XXe siècles). Acteurs, pratiques, modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.228, 2013, 978-3-0343-1277-6 br. (Softcover) 978-3-0352-0176-5 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches théoriques de la linéarité du langage. (Themenheft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nodus Publikationen, pp.210, 2012, 978-3-89323-608-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gruet-Skrabalova, Hana; Spitzl-Dupic, Friederike. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduction - Densification - élision. Formes réduites et leurs fonctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2021, Réduction - Densification - élision. Formes réduites et leurs fonctions, 979-3-89323-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situationsdeixis‘ in der Geschichte der Grammatikographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deixis und Deiktika im Deutschen. Auffälligkeiten, Entwicklungen, Analysen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogermanistik (38), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-35, 2021, Deixis und Deiktika im Deutschen. Auffälligkeiten, Entwicklungen, Analysen, 978-3-95809-124-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe: Kommentar vs. Quaestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Françoise Ehrhard-Macris / Gilbert Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text und Kommentieren im Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogermanistik (40), Stauffenburg, pp.157-178, 2021, Text und Kommentieren im Deutschen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kürze‘ und kurze Formen in der Geschichte der deutschen Grammatikographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Larrory-Wunder, Anne-Laure Daux-Cambodon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kurze Formen in der Sprache. Syntaktische, semantische und textuelle Aspekte / Formes brèves de la langue : aspects syntaxiques, sémantiques et textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Francke Attempto, pp.23-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITUATIONSDEIXIS IN DER GRAMMATIKOGRAPHIE DES 18.-19. JHS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stauffenburg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deixis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deixis, , pp.12-36, In press, Eurogermanistik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans le contexte de la grammaire générale au tournant du 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire, Michael ; Mathios, Bénédicte </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions et contextes, contextes de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.125-157, 2018, Collection traductologie, 978-2-343-13838-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redensarten in der Geschichte der deutschen Sprachphilosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Günter Schmale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexematische und polylexematische Einheiten des Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-78, 2018, Eurogermanistik, 978-3-95809-121-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der sprachtheoretische Diskurs zur Innovation in der Literatursprache und in literarischen Übersetzungen im 18. Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Platelle, Fanny; Viet, Nora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation - Révolution. Discours sur la nouveauté littéraire et artistique dans les pays germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUBP, 2018, 978-2-84516-792-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung der Parenthesen in der Sprachtheorie des 17. – 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-243, 2018, Eurogermanistik, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorwort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.VII-XXI, 2018, Eurogermanistik, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridbildung und Entlehnung in der Geschichte der Sprachtheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Helga Meise, Thomas Nicklas &amp; Christian E. Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridisierungen, Hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2017, 978-2-37496-036-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Analyse der Ellipse: eine historiographische Untersuchung (18.-19. Jahrhundert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Vargas, Jean-Francois Marillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentarische Äußerungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Stauffenberg, pp.57-78, 2016, Eurogermanistik, 978-3-86057-508-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diskontinuitäten in der sprachtheoretischen Behandlung der 'articuli(-e)n Laute in allgemeingrammatischen Texten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metasprachliche Reflexion und Diskontinuität. Wendepunkte - Krisenzeiten - Umbrüche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-121, 2015, 978-3-89323-017-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Nutzen der Metaphern, Gleichnissen, Modellen [sic], und des Gegentheils im Erfinden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische Aspekte des Vergleichs, der Metapher und der Metonymie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.153-168, 2014, Eurogermanistik 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transnationalisation du concept de génie de la langue et ses traits en pays germanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landry Charrier, Karine Rance, Friederike Spitzl-Dupic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en Europe (XVIIIe-XXe siècles). Acteurs, pratiques, modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.25, 2013, Convergences, 978-3-0343-1277-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linéarité du langage chez Johann Heinrich Lambert (1728-1777)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Große, S.; Hennemann, A.; Plötner, K. ; Wagner, St. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Linguistik - Linguistique appliquée. Zwischen Theorien, Konzepten und der Beschreibung sprachlicher Äußerungen. [..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-86, 2013, 978-3-631-63476-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Analyse der Satzanfänge: eine historiographische Untersuchung (18. - Ende 19. Jahrhundert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortes, Colette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satzeröffnung. Formen, Funktionen, Strategien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.195-208, 2012, Eurogermanistik 31, 978-3-86057-507-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff des Sprachgeists in den sprachkritischen und sprachpuristischen Schriften Karl Wilhelm Kolbes (1757-1835)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationale und transnationale Perspektiven der Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus, pp.233-240, 2011, 978-3-89323-298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Adjektiv in der Geschichte der deutschen Sprachtheorie 1764-1841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Günter Schmale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Adjektiv im heutigen Deutsch. Syntax, Semantik, Pragmatik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.1-14, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approches de la Linearité et de la linéarisation par des auteurs germanophones (XVIIe--XIXe s.). » .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE LANGAGE : ETUDES HISTORIOGRAPHIQUES DES APPROCHES LINGUISTIQUES, PHILOSOPHIQUES ET ESTHETIQUES AU XVIIIème SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris X - Nanterre, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00594885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l'adjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’adjectif : approches sémantico-pragmatiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Clermont-Ferrand, France. 6, , 302 pp., 2017, Cahiers du LRL, SBN (LIVRE) : 978-2-84516-743-8 ISBN (PDF) : 978-2-84516-744-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevitas & Prolixitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Hassler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Spitzl-Dupic &amp; Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brevitas &amp; Prolixitas (31.1), 2021, Beiträge zur Geschichte der Sprachwissenschaft, ISSN 0930-2815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Friederike Spitzl-Dupic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spitzl-dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139044736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV Friederike SPITZL-DUPIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres et diplômes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Etudes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X – Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1997 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat d’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Etudes germaniques, Université Blaise Pascal–Clermont-Ferrand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">externe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’allemand (avec option Linguistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Université Blaise Pascal – Clermont-Ferrand 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  1991 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatsexamen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> « Erweiterungsfach »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – « Examen d’Etat pour l’enseignement » de l’allemand (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAC + 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">collèges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lycées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Université d’Osnabrück</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·    1989 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatsexamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Philosophie et Romanistique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examen d'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) : Studienseminar Osnabrück / Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1987 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magister Artium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Philosophie et Linguistique française, Université d’Hanovre / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1987 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Staatsexamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Examen d'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAC+5) en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Romanistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Hanovre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis octobre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur émérite. Université Clermont Auvergne. Laboratoire de Recherche sur le Langage (LRL, EA 999)· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis septembre 2008 : PU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Départment d’Etudes germaniques à l’U.F.R. LLSH de l’Université Blaise Pascal - Clermont-Ferrand II et au Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2001 – Août 2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Etudes germaniques à l’UFR LLSH de l’Université Blaise Pascal - Clermont-Ferrand II et au Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- 2001</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Professeur agrégé (PRAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Etudes germaniques à l’U.F.R. Lettres et Sciences Humaines de l’Université Blaise Pascal/Clermont-Fer­rand II, avec un tiers du service à l’U.F.R. LACC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Agrégée-stagiaire en situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur un poste de PRAG au Département d’Etudes germaniques à l’UFR LLSH de l’Université Blaise Pascal - Clermont-Ferrand II avec un tiers du service à l’U.F.R. LACC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Lectrice du DAAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Office Allemand d’Echanges Universitaires) au Département d’Etudes germaniques à l’U.F.R. LLSH de l’Université Blaise Pascal - Clermont-Ferrand II.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 - avril 1989</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Professeur-stagiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (français, philosophie) au Lycée Käthe-Kollwitz à Osnabrück/RFA et au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studienseminar Osnabrück</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques, scientifiques, administratives (depuis 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2009 responsable du M LLCER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (spécialité, puis parcours, puis option allemand, + MEEF 2009+2013, mise en place de ces formations au CEAD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2013 Responsable de l’axe Sémantique, Pragmatique, Discours du Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014 Directrice adjointe du Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2020 Directrice du LRL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2021 élue à la Commission Recherche et au CAC (Université Blaise Pascal, puis Université Clermont Auvergne )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 élue au Conseil de gestion de l’UFR LCC / UCA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Brevitas &amp; Prolixitas (31.1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolixité dans la pensée linguistique au 18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Beiträge zur Geschichte der Sprachwissenschaft - Hrsg. von Friederike Spitzl &amp; Gerda Haßler, Brevitas &amp; Prolixitas (31.1), pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INCIDENTES COMMENTATIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Le commentaire, du manuscrit à la toile, pp.173-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ouïe dans la grammaticographie allemande (2e moitié du 18e siècle - début du 19e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’ouïe dans la pensée européenne au XVIIIe siècle, 27, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur les traces de l'adjectif, 6, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence et l’évolution d’une visée discursive, énonciative et pragmatique sur l’adjectif dans la grammaticographie allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur les traces de l'adjectif, 6, pp.273-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations sur des traductions et adaptations françaises de la pièce Menschenhaß und Reue d’August von Kotzebue dans les années 1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte et l'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.119-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung von parenthetischen Einschüben in Lehrwerken des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurzrezension : Penser l’histoire des savoirs linguistiques. Hommage à Sylvain Auroux. Textes réunis par Sylvie Archaimbauld, Jean-Marie Fournier, Valérie Raby. Lyon: ENS Editions, 2014 (710 Seiten)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de 'Nachdruck' dans la réflexion linguistique des XVIIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22.1., pp.67-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‚Connected history' in der Historiographie des Sprachdenkens : ein grundlegender Beitrag im Rahmen der begriffsgeschichtlichen Bewegung.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22.2 (22.2), pp.309-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretische Annäherungen an die Linearität der Sprache - Einleitung in: Beiträge zur Geschichte der Sprachwissenschaft 22.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception et le rôle du langage idéal (&amp;quot;idealische Sprache&amp;quot;) dans la Sprachlehre [...] (1801-1803) et dans les Anfangsgründe der Sprachwissenschaft (1805) d'A.F. Bernhardi (1769-1820)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, No 9, pp.377-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connexivité extra- et intratextuelle dans la grammaticographie allemande (début XVIIIe siècle - 1ère moitié du XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.127-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomojis - A global symbology for communicating geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Shires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International EGU 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Munich, Germany. pp.EGU21-9945, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité au 18e siècle à travers le prisme de la brièveté et de la prolixité (Conférence plénière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020 - Simplicité et complexité des langues dans l’histoire des théories linguistiques (Paris, 23-25 janvier 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kürze und Weitschweif(f)igkeit im deutschen Sprachdenken (17.-18. Jh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque international du " Studienkreis 'Geschichte der Sprachwissenschaft' " (SGdS) 'BRIÈVETÉ' ET 'PROLIXITÉ' DANS L'HISTOIRE DE LA PENSÉE LINGUISTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff der Relation und des Relativen im Rahmen allgemeingrammatischer Sprachanalysen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII. Internationales Kolloquium des “Studienkreis ‘Geschichte der Sprachwissenschaft’” (SGdS) SPRACHKONZEPTE UND SPRACHKATEGORIEN in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vérone / Italie, May 2017, Vérone / Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de l’ouïe pour la grammaticographie allemande (2e moitié du 18e siècle – début du 19e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouïe dans la pensée européenne au 18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der parenthetische Einschub in Kommentarfunktion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die kommentative Funktion - La fonction commentative. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille III, Laboratoire Savoirs, Textes, Langage, UMR 8163 et le Centre de Linguistique en Sorbonne ( EA 7332), Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kategorien und Kategorisierung in der Tradition der allgemeinen Grammatiken in einigen allgemeingrammatischen Texten direkt vor und nach Kant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachliche Kategorien </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 4223 CEREG Université Sorbonne Nouvelle – Paris 3, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der sprachtheoretische Diskurs zur Innovation in der Literatursprache und in literarischen Übersetzungen im 18. Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation-Revolution : literarische und künstlerische Erneuerung im Diskurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Germanosphère (UBP, MSH Clermont-Ferrand), Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégationskolloquium 2015 &amp;quot;Deiktische Ausdrücke im Deutschen — Auffälligkeiten, Probleme, Analysen&amp;quot;, 27.-28. März 2015 in Paris & Villetaneuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégationskolloquium 2015 "Deiktische Ausdrücke im Deutschen — Auffälligkeiten, Probleme, Analysen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LDI ("Lexique, Dictionnaires, Informatique", UMR 7187, CNRS, Université Paris 13, Université Cergy), Université Paris 13 (Sorbonne Paris Cité), CLILLAC-ARP ("Centre de Linguistique Interlangues, Linguistique anglaise et corpus, Atelier de recherche sur la parole", EA 3967), Université Paris Diderot - Paris 7 (Sorbonne Paris Cité), Mar 2015, Paris &amp; Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incise parenthétique « commentative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire Le commentaire : du manuscrit à la toile. Modes d’interventions et dispositifs techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Mar 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung von Parenthesen in der Geschichte der Sprachtheorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARENTHETISCHE EINSCHÜBE / PARENTHÈSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung der Parenthesen in der deutschsprachigen Grammatikographie des 18. und 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Learning The history of linguistics in the context of education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur sprachtheoretischen Behandlung der Ausdrucksseite der Sprachzeichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Internationales Kolloquium des "Studienkreis 'Geschichte der Sprachwissenschaft'" (SGdS), Potsdam, August 2013 METASPRACHLICHE EFLEXION UND DISKONTINUITÄT WENDEPUNKTE RISENZEITEN UMBRÜCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Problem der Mehrheit der Sprachen&amp;quot; -- die Behandlung der Sprachenvielfalt in philosophisch-grammatischen Ansätzen des 18. und 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIVERSITAS LINGUARUM Sprach(en)vielfalt und sprachliche Diversität von der Antike bis zur Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction des Principes de grammaire générale mis à la portée des enfans [...] (18032) de A. I. Silvestre de Sacy par J. S. Vater (1804)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le français et les Français en pays germanophones aux XVIII-XIXe siècles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Sprüngen und Lücken sowie von grammatischer und logischer, kommunikativer Vollständigkeit: Zur Entwicklung des Ellipsenbegriffs in der deutschen Sprachtheorie (Mitte 18. Jh. -Anf. 20. Jh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentarische Äußerungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la diathèse dans les grammaires générales en Allemagne entre 1715 et 1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la diathèse dans les grammaires générales en Allemagne entre 1715 et 1803</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique. pp.383-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction - densification - élision. Formes réduites et leurs fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gruet-Skrabalova, Hana; Spitzl-Dupic, Friederike. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 195 p., 2021, Réduction - densification - élision. Formes réduites et leurs fonctions, 979-3-89323-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stauffenburg. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2018, Eurogermanistik - Europäische Studien zur deutschen Sprache, I. Behr, M. Kauffer, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en Europe (XVIIIe-XXe siècles). Acteurs, pratiques, modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.228, 2013, 978-3-0343-1277-6 br. (Softcover) 978-3-0352-0176-5 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches théoriques de la linéarité du langage. (Themenheft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nodus Publikationen, pp.210, 2012, 978-3-89323-608-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gruet-Skrabalova, Hana; Spitzl-Dupic, Friederike. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduction - Densification - élision. Formes réduites et leurs fonctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2021, Réduction - Densification - élision. Formes réduites et leurs fonctions, 979-3-89323-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situationsdeixis‘ in der Geschichte der Grammatikographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deixis und Deiktika im Deutschen. Auffälligkeiten, Entwicklungen, Analysen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogermanistik (38), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-35, 2021, Deixis und Deiktika im Deutschen. Auffälligkeiten, Entwicklungen, Analysen, 978-3-95809-124-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe: Kommentar vs. Quaestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Françoise Ehrhard-Macris / Gilbert Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text und Kommentieren im Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogermanistik (40), Stauffenburg, pp.157-178, 2021, Text und Kommentieren im Deutschen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kürze‘ und kurze Formen in der Geschichte der deutschen Grammatikographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Larrory-Wunder, Anne-Laure Daux-Cambodon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kurze Formen in der Sprache. Syntaktische, semantische und textuelle Aspekte / Formes brèves de la langue : aspects syntaxiques, sémantiques et textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Francke Attempto, pp.23-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITUATIONSDEIXIS IN DER GRAMMATIKOGRAPHIE DES 18.-19. JHS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stauffenburg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deixis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deixis, , pp.12-36, In press, Eurogermanistik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der sprachtheoretische Diskurs zur Innovation in der Literatursprache und in literarischen Übersetzungen im 18. Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Platelle, Fanny; Viet, Nora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation - Révolution. Discours sur la nouveauté littéraire et artistique dans les pays germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUBP, 2018, 978-2-84516-792-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans le contexte de la grammaire générale au tournant du 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire, Michael ; Mathios, Bénédicte </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions et contextes, contextes de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.125-157, 2018, Collection traductologie, 978-2-343-13838-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redensarten in der Geschichte der deutschen Sprachphilosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Günter Schmale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexematische und polylexematische Einheiten des Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-78, 2018, Eurogermanistik, 978-3-95809-121-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung der Parenthesen in der Sprachtheorie des 17. – 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-243, 2018, Eurogermanistik, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorwort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.VII-XXI, 2018, Eurogermanistik, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridbildung und Entlehnung in der Geschichte der Sprachtheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Helga Meise, Thomas Nicklas &amp; Christian E. Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridisierungen, Hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2017, 978-2-37496-036-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Analyse der Ellipse: eine historiographische Untersuchung (18.-19. Jahrhundert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Vargas, Jean-Francois Marillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentarische Äußerungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Stauffenberg, pp.57-78, 2016, Eurogermanistik, 978-3-86057-508-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diskontinuitäten in der sprachtheoretischen Behandlung der 'articuli(-e)n Laute in allgemeingrammatischen Texten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metasprachliche Reflexion und Diskontinuität. Wendepunkte - Krisenzeiten - Umbrüche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-121, 2015, 978-3-89323-017-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Nutzen der Metaphern, Gleichnissen, Modellen [sic], und des Gegentheils im Erfinden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische Aspekte des Vergleichs, der Metapher und der Metonymie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.153-168, 2014, Eurogermanistik 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transnationalisation du concept de génie de la langue et ses traits en pays germanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landry Charrier, Karine Rance, Friederike Spitzl-Dupic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en Europe (XVIIIe-XXe siècles). Acteurs, pratiques, modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.25, 2013, Convergences, 978-3-0343-1277-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linéarité du langage chez Johann Heinrich Lambert (1728-1777)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Große, S.; Hennemann, A.; Plötner, K. ; Wagner, St. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Linguistik - Linguistique appliquée. Zwischen Theorien, Konzepten und der Beschreibung sprachlicher Äußerungen. [..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-86, 2013, 978-3-631-63476-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Analyse der Satzanfänge: eine historiographische Untersuchung (18. - Ende 19. Jahrhundert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortes, Colette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satzeröffnung. Formen, Funktionen, Strategien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.195-208, 2012, Eurogermanistik 31, 978-3-86057-507-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff des Sprachgeists in den sprachkritischen und sprachpuristischen Schriften Karl Wilhelm Kolbes (1757-1835)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationale und transnationale Perspektiven der Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus, pp.233-240, 2011, 978-3-89323-298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Adjektiv in der Geschichte der deutschen Sprachtheorie 1764-1841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Günter Schmale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Adjektiv im heutigen Deutsch. Syntax, Semantik, Pragmatik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.1-14, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approches de la Linearité et de la linéarisation par des auteurs germanophones (XVIIe--XIXe s.). » .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE LANGAGE : ETUDES HISTORIOGRAPHIQUES DES APPROCHES LINGUISTIQUES, PHILOSOPHIQUES ET ESTHETIQUES AU XVIIIème SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris X - Nanterre, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00594885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l'adjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’adjectif : approches sémantico-pragmatiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Clermont-Ferrand, France. 6, , 302 pp., 2017, Cahiers du LRL, SBN (LIVRE) : 978-2-84516-743-8 ISBN (PDF) : 978-2-84516-744-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevitas & Prolixitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Hassler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Spitzl-Dupic &amp; Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brevitas &amp; Prolixitas (31.1), 2021, Beiträge zur Geschichte der Sprachwissenschaft, ISSN 0930-2815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80BC143C"/>
+    <w:nsid w:val="CE7D8AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/spitzl-dupic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139044736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02352189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01826950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01378568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01436466v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01345490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805842v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02469008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02336255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01532827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02062597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01388780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01397540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01397558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01088945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00934307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00934303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01088942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01062024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Charrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rance" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01790622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01909646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1444" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01790623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/minisite_25/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/nodus.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01382225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01117058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01436448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ryan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Hassler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/spitzl-dupic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139044736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02352189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01826950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01436466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01378568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01345490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02469008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02336255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01532827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02062597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01397540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01388780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01397558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01088945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01088942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00934307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00934303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01062024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Charrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rance" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01790623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01790622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01909646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1444" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/minisite_25/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/nodus.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01382225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01117058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01436448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ryan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Hassler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>