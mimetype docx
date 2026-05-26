--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Friederike Spitzl-Dupic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spitzl-dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139044736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV Friederike SPITZL-DUPIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres et diplômes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Etudes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X – Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1997 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat d’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Etudes germaniques, Université Blaise Pascal–Clermont-Ferrand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">externe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’allemand (avec option Linguistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Université Blaise Pascal – Clermont-Ferrand 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  1991 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatsexamen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> « Erweiterungsfach »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – « Examen d’Etat pour l’enseignement » de l’allemand (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAC + 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">collèges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lycées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Université d’Osnabrück</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·    1989 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatsexamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Philosophie et Romanistique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examen d'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) : Studienseminar Osnabrück / Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1987 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magister Artium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Philosophie et Linguistique française, Université d’Hanovre / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1987 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Staatsexamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Examen d'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAC+5) en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Romanistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Hanovre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis octobre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur émérite. Université Clermont Auvergne. Laboratoire de Recherche sur le Langage (LRL, EA 999)· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis septembre 2008 : PU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Départment d’Etudes germaniques à l’U.F.R. LLSH de l’Université Blaise Pascal - Clermont-Ferrand II et au Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2001 – Août 2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Etudes germaniques à l’UFR LLSH de l’Université Blaise Pascal - Clermont-Ferrand II et au Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- 2001</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Professeur agrégé (PRAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Etudes germaniques à l’U.F.R. Lettres et Sciences Humaines de l’Université Blaise Pascal/Clermont-Fer­rand II, avec un tiers du service à l’U.F.R. LACC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Agrégée-stagiaire en situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur un poste de PRAG au Département d’Etudes germaniques à l’UFR LLSH de l’Université Blaise Pascal - Clermont-Ferrand II avec un tiers du service à l’U.F.R. LACC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Lectrice du DAAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Office Allemand d’Echanges Universitaires) au Département d’Etudes germaniques à l’U.F.R. LLSH de l’Université Blaise Pascal - Clermont-Ferrand II.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 - avril 1989</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Professeur-stagiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (français, philosophie) au Lycée Käthe-Kollwitz à Osnabrück/RFA et au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studienseminar Osnabrück</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques, scientifiques, administratives (depuis 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2009 responsable du M LLCER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (spécialité, puis parcours, puis option allemand, + MEEF 2009+2013, mise en place de ces formations au CEAD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2013 Responsable de l’axe Sémantique, Pragmatique, Discours du Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014 Directrice adjointe du Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2020 Directrice du LRL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2021 élue à la Commission Recherche et au CAC (Université Blaise Pascal, puis Université Clermont Auvergne )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 élue au Conseil de gestion de l’UFR LCC / UCA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Brevitas &amp; Prolixitas (31.1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolixité dans la pensée linguistique au 18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Beiträge zur Geschichte der Sprachwissenschaft - Hrsg. von Friederike Spitzl &amp; Gerda Haßler, Brevitas &amp; Prolixitas (31.1), pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INCIDENTES COMMENTATIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Le commentaire, du manuscrit à la toile, pp.173-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ouïe dans la grammaticographie allemande (2e moitié du 18e siècle - début du 19e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’ouïe dans la pensée européenne au XVIIIe siècle, 27, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur les traces de l'adjectif, 6, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence et l’évolution d’une visée discursive, énonciative et pragmatique sur l’adjectif dans la grammaticographie allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur les traces de l'adjectif, 6, pp.273-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations sur des traductions et adaptations françaises de la pièce Menschenhaß und Reue d’August von Kotzebue dans les années 1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte et l'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.119-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung von parenthetischen Einschüben in Lehrwerken des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurzrezension : Penser l’histoire des savoirs linguistiques. Hommage à Sylvain Auroux. Textes réunis par Sylvie Archaimbauld, Jean-Marie Fournier, Valérie Raby. Lyon: ENS Editions, 2014 (710 Seiten)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de 'Nachdruck' dans la réflexion linguistique des XVIIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22.1., pp.67-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‚Connected history' in der Historiographie des Sprachdenkens : ein grundlegender Beitrag im Rahmen der begriffsgeschichtlichen Bewegung.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22.2 (22.2), pp.309-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretische Annäherungen an die Linearität der Sprache - Einleitung in: Beiträge zur Geschichte der Sprachwissenschaft 22.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception et le rôle du langage idéal (&amp;quot;idealische Sprache&amp;quot;) dans la Sprachlehre [...] (1801-1803) et dans les Anfangsgründe der Sprachwissenschaft (1805) d'A.F. Bernhardi (1769-1820)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, No 9, pp.377-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connexivité extra- et intratextuelle dans la grammaticographie allemande (début XVIIIe siècle - 1ère moitié du XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.127-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomojis - A global symbology for communicating geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Shires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International EGU 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Munich, Germany. pp.EGU21-9945, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité au 18e siècle à travers le prisme de la brièveté et de la prolixité (Conférence plénière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020 - Simplicité et complexité des langues dans l’histoire des théories linguistiques (Paris, 23-25 janvier 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kürze und Weitschweif(f)igkeit im deutschen Sprachdenken (17.-18. Jh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque international du " Studienkreis 'Geschichte der Sprachwissenschaft' " (SGdS) 'BRIÈVETÉ' ET 'PROLIXITÉ' DANS L'HISTOIRE DE LA PENSÉE LINGUISTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff der Relation und des Relativen im Rahmen allgemeingrammatischer Sprachanalysen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII. Internationales Kolloquium des “Studienkreis ‘Geschichte der Sprachwissenschaft’” (SGdS) SPRACHKONZEPTE UND SPRACHKATEGORIEN in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vérone / Italie, May 2017, Vérone / Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de l’ouïe pour la grammaticographie allemande (2e moitié du 18e siècle – début du 19e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouïe dans la pensée européenne au 18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der parenthetische Einschub in Kommentarfunktion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die kommentative Funktion - La fonction commentative. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille III, Laboratoire Savoirs, Textes, Langage, UMR 8163 et le Centre de Linguistique en Sorbonne ( EA 7332), Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kategorien und Kategorisierung in der Tradition der allgemeinen Grammatiken in einigen allgemeingrammatischen Texten direkt vor und nach Kant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachliche Kategorien </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 4223 CEREG Université Sorbonne Nouvelle – Paris 3, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der sprachtheoretische Diskurs zur Innovation in der Literatursprache und in literarischen Übersetzungen im 18. Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation-Revolution : literarische und künstlerische Erneuerung im Diskurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Germanosphère (UBP, MSH Clermont-Ferrand), Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégationskolloquium 2015 &amp;quot;Deiktische Ausdrücke im Deutschen — Auffälligkeiten, Probleme, Analysen&amp;quot;, 27.-28. März 2015 in Paris & Villetaneuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégationskolloquium 2015 "Deiktische Ausdrücke im Deutschen — Auffälligkeiten, Probleme, Analysen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LDI ("Lexique, Dictionnaires, Informatique", UMR 7187, CNRS, Université Paris 13, Université Cergy), Université Paris 13 (Sorbonne Paris Cité), CLILLAC-ARP ("Centre de Linguistique Interlangues, Linguistique anglaise et corpus, Atelier de recherche sur la parole", EA 3967), Université Paris Diderot - Paris 7 (Sorbonne Paris Cité), Mar 2015, Paris &amp; Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incise parenthétique « commentative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire Le commentaire : du manuscrit à la toile. Modes d’interventions et dispositifs techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Mar 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung von Parenthesen in der Geschichte der Sprachtheorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARENTHETISCHE EINSCHÜBE / PARENTHÈSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung der Parenthesen in der deutschsprachigen Grammatikographie des 18. und 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Learning The history of linguistics in the context of education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur sprachtheoretischen Behandlung der Ausdrucksseite der Sprachzeichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Internationales Kolloquium des "Studienkreis 'Geschichte der Sprachwissenschaft'" (SGdS), Potsdam, August 2013 METASPRACHLICHE EFLEXION UND DISKONTINUITÄT WENDEPUNKTE RISENZEITEN UMBRÜCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Problem der Mehrheit der Sprachen&amp;quot; -- die Behandlung der Sprachenvielfalt in philosophisch-grammatischen Ansätzen des 18. und 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIVERSITAS LINGUARUM Sprach(en)vielfalt und sprachliche Diversität von der Antike bis zur Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction des Principes de grammaire générale mis à la portée des enfans [...] (18032) de A. I. Silvestre de Sacy par J. S. Vater (1804)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le français et les Français en pays germanophones aux XVIII-XIXe siècles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Sprüngen und Lücken sowie von grammatischer und logischer, kommunikativer Vollständigkeit: Zur Entwicklung des Ellipsenbegriffs in der deutschen Sprachtheorie (Mitte 18. Jh. -Anf. 20. Jh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentarische Äußerungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la diathèse dans les grammaires générales en Allemagne entre 1715 et 1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la diathèse dans les grammaires générales en Allemagne entre 1715 et 1803</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique. pp.383-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction - densification - élision. Formes réduites et leurs fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gruet-Skrabalova, Hana; Spitzl-Dupic, Friederike. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 195 p., 2021, Réduction - densification - élision. Formes réduites et leurs fonctions, 979-3-89323-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stauffenburg. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2018, Eurogermanistik - Europäische Studien zur deutschen Sprache, I. Behr, M. Kauffer, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en Europe (XVIIIe-XXe siècles). Acteurs, pratiques, modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.228, 2013, 978-3-0343-1277-6 br. (Softcover) 978-3-0352-0176-5 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches théoriques de la linéarité du langage. (Themenheft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nodus Publikationen, pp.210, 2012, 978-3-89323-608-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gruet-Skrabalova, Hana; Spitzl-Dupic, Friederike. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduction - Densification - élision. Formes réduites et leurs fonctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2021, Réduction - Densification - élision. Formes réduites et leurs fonctions, 979-3-89323-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situationsdeixis‘ in der Geschichte der Grammatikographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deixis und Deiktika im Deutschen. Auffälligkeiten, Entwicklungen, Analysen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogermanistik (38), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-35, 2021, Deixis und Deiktika im Deutschen. Auffälligkeiten, Entwicklungen, Analysen, 978-3-95809-124-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe: Kommentar vs. Quaestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Françoise Ehrhard-Macris / Gilbert Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text und Kommentieren im Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogermanistik (40), Stauffenburg, pp.157-178, 2021, Text und Kommentieren im Deutschen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kürze‘ und kurze Formen in der Geschichte der deutschen Grammatikographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Larrory-Wunder, Anne-Laure Daux-Cambodon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kurze Formen in der Sprache. Syntaktische, semantische und textuelle Aspekte / Formes brèves de la langue : aspects syntaxiques, sémantiques et textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Francke Attempto, pp.23-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITUATIONSDEIXIS IN DER GRAMMATIKOGRAPHIE DES 18.-19. JHS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stauffenburg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deixis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deixis, , pp.12-36, In press, Eurogermanistik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der sprachtheoretische Diskurs zur Innovation in der Literatursprache und in literarischen Übersetzungen im 18. Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Platelle, Fanny; Viet, Nora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation - Révolution. Discours sur la nouveauté littéraire et artistique dans les pays germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUBP, 2018, 978-2-84516-792-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans le contexte de la grammaire générale au tournant du 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire, Michael ; Mathios, Bénédicte </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions et contextes, contextes de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.125-157, 2018, Collection traductologie, 978-2-343-13838-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redensarten in der Geschichte der deutschen Sprachphilosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Günter Schmale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexematische und polylexematische Einheiten des Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-78, 2018, Eurogermanistik, 978-3-95809-121-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung der Parenthesen in der Sprachtheorie des 17. – 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-243, 2018, Eurogermanistik, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorwort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.VII-XXI, 2018, Eurogermanistik, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridbildung und Entlehnung in der Geschichte der Sprachtheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Helga Meise, Thomas Nicklas &amp; Christian E. Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridisierungen, Hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2017, 978-2-37496-036-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Analyse der Ellipse: eine historiographische Untersuchung (18.-19. Jahrhundert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Vargas, Jean-Francois Marillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentarische Äußerungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Stauffenberg, pp.57-78, 2016, Eurogermanistik, 978-3-86057-508-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diskontinuitäten in der sprachtheoretischen Behandlung der 'articuli(-e)n Laute in allgemeingrammatischen Texten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metasprachliche Reflexion und Diskontinuität. Wendepunkte - Krisenzeiten - Umbrüche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-121, 2015, 978-3-89323-017-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Nutzen der Metaphern, Gleichnissen, Modellen [sic], und des Gegentheils im Erfinden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische Aspekte des Vergleichs, der Metapher und der Metonymie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.153-168, 2014, Eurogermanistik 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transnationalisation du concept de génie de la langue et ses traits en pays germanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landry Charrier, Karine Rance, Friederike Spitzl-Dupic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en Europe (XVIIIe-XXe siècles). Acteurs, pratiques, modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.25, 2013, Convergences, 978-3-0343-1277-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linéarité du langage chez Johann Heinrich Lambert (1728-1777)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Große, S.; Hennemann, A.; Plötner, K. ; Wagner, St. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Linguistik - Linguistique appliquée. Zwischen Theorien, Konzepten und der Beschreibung sprachlicher Äußerungen. [..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-86, 2013, 978-3-631-63476-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Analyse der Satzanfänge: eine historiographische Untersuchung (18. - Ende 19. Jahrhundert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortes, Colette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satzeröffnung. Formen, Funktionen, Strategien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.195-208, 2012, Eurogermanistik 31, 978-3-86057-507-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff des Sprachgeists in den sprachkritischen und sprachpuristischen Schriften Karl Wilhelm Kolbes (1757-1835)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationale und transnationale Perspektiven der Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus, pp.233-240, 2011, 978-3-89323-298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Adjektiv in der Geschichte der deutschen Sprachtheorie 1764-1841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Günter Schmale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Adjektiv im heutigen Deutsch. Syntax, Semantik, Pragmatik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.1-14, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approches de la Linearité et de la linéarisation par des auteurs germanophones (XVIIe--XIXe s.). » .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE LANGAGE : ETUDES HISTORIOGRAPHIQUES DES APPROCHES LINGUISTIQUES, PHILOSOPHIQUES ET ESTHETIQUES AU XVIIIème SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris X - Nanterre, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00594885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l'adjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’adjectif : approches sémantico-pragmatiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Clermont-Ferrand, France. 6, , 302 pp., 2017, Cahiers du LRL, SBN (LIVRE) : 978-2-84516-743-8 ISBN (PDF) : 978-2-84516-744-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevitas & Prolixitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Hassler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Spitzl-Dupic &amp; Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brevitas &amp; Prolixitas (31.1), 2021, Beiträge zur Geschichte der Sprachwissenschaft, ISSN 0930-2815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Friederike Spitzl-Dupic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spitzl-dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139044736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV Friederike SPITZL-DUPIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres et diplômes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Etudes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X – Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1997 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat d’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Etudes germaniques, Université Blaise Pascal–Clermont-Ferrand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">externe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’allemand (avec option Linguistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Université Blaise Pascal – Clermont-Ferrand 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  1991 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatsexamen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> « Erweiterungsfach »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – « Examen d’Etat pour l’enseignement » de l’allemand (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAC + 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">collèges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lycées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Université d’Osnabrück</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·    1989 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staatsexamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Philosophie et Romanistique (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examen d'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) : Studienseminar Osnabrück / Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1987 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magister Artium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Philosophie et Linguistique française, Université d’Hanovre / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1987 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Staatsexamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Examen d'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAC+5) en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Romanistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Hanovre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis octobre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur émérite. Université Clermont Auvergne. Laboratoire de Recherche sur le Langage (LRL, EA 999)· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis septembre 2008 : PU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Départment d’Etudes germaniques à l’U.F.R. LLSH de l’Université Blaise Pascal - Clermont-Ferrand II et au Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2001 – Août 2008 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Etudes germaniques à l’UFR LLSH de l’Université Blaise Pascal - Clermont-Ferrand II et au Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- 2001</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Professeur agrégé (PRAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Etudes germaniques à l’U.F.R. Lettres et Sciences Humaines de l’Université Blaise Pascal/Clermont-Fer­rand II, avec un tiers du service à l’U.F.R. LACC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Agrégée-stagiaire en situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur un poste de PRAG au Département d’Etudes germaniques à l’UFR LLSH de l’Université Blaise Pascal - Clermont-Ferrand II avec un tiers du service à l’U.F.R. LACC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Lectrice du DAAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Office Allemand d’Echanges Universitaires) au Département d’Etudes germaniques à l’U.F.R. LLSH de l’Université Blaise Pascal - Clermont-Ferrand II.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 - avril 1989</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : Professeur-stagiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (français, philosophie) au Lycée Käthe-Kollwitz à Osnabrück/RFA et au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studienseminar Osnabrück</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques, scientifiques, administratives (depuis 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2009 responsable du M LLCER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (spécialité, puis parcours, puis option allemand, + MEEF 2009+2013, mise en place de ces formations au CEAD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2013 Responsable de l’axe Sémantique, Pragmatique, Discours du Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014 Directrice adjointe du Laboratoire de Recherche sur le Langage (LRL, EA 999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2020 Directrice du LRL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2021 élue à la Commission Recherche et au CAC (Université Blaise Pascal, puis Université Clermont Auvergne )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 élue au Conseil de gestion de l’UFR LCC / UCA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Brevitas &amp; Prolixitas (31.1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolixité dans la pensée linguistique au 18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Beiträge zur Geschichte der Sprachwissenschaft - Hrsg. von Friederike Spitzl &amp; Gerda Haßler, Brevitas &amp; Prolixitas (31.1), pp.71-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INCIDENTES COMMENTATIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Le commentaire, du manuscrit à la toile, pp.173-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ouïe dans la grammaticographie allemande (2e moitié du 18e siècle - début du 19e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L’ouïe dans la pensée européenne au XVIIIe siècle, 27, pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations sur des traductions et adaptations françaises de la pièce Menschenhaß und Reue d’August von Kotzebue dans les années 1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte et l'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.119-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence et l’évolution d’une visée discursive, énonciative et pragmatique sur l’adjectif dans la grammaticographie allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur les traces de l'adjectif, 6, pp.273-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sur les traces de l'adjectif, 6, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung von parenthetischen Einschüben in Lehrwerken des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurzrezension : Penser l’histoire des savoirs linguistiques. Hommage à Sylvain Auroux. Textes réunis par Sylvie Archaimbauld, Jean-Marie Fournier, Valérie Raby. Lyon: ENS Editions, 2014 (710 Seiten)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretische Annäherungen an die Linearität der Sprache - Einleitung in: Beiträge zur Geschichte der Sprachwissenschaft 22.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de 'Nachdruck' dans la réflexion linguistique des XVIIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22.1., pp.67-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‚Connected history' in der Historiographie des Sprachdenkens : ein grundlegender Beitrag im Rahmen der begriffsgeschichtlichen Bewegung.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22.2 (22.2), pp.309-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception et le rôle du langage idéal (&amp;quot;idealische Sprache&amp;quot;) dans la Sprachlehre [...] (1801-1803) et dans les Anfangsgründe der Sprachwissenschaft (1805) d'A.F. Bernhardi (1769-1820)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, No 9, pp.377-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connexivité extra- et intratextuelle dans la grammaticographie allemande (début XVIIIe siècle - 1ère moitié du XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.127-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomojis - A global symbology for communicating geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Shires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International EGU 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Munich, Germany. pp.EGU21-9945, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité au 18e siècle à travers le prisme de la brièveté et de la prolixité (Conférence plénière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2020 - Simplicité et complexité des langues dans l’histoire des théories linguistiques (Paris, 23-25 janvier 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kürze und Weitschweif(f)igkeit im deutschen Sprachdenken (17.-18. Jh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque international du " Studienkreis 'Geschichte der Sprachwissenschaft' " (SGdS) 'BRIÈVETÉ' ET 'PROLIXITÉ' DANS L'HISTOIRE DE LA PENSÉE LINGUISTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff der Relation und des Relativen im Rahmen allgemeingrammatischer Sprachanalysen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII. Internationales Kolloquium des “Studienkreis ‘Geschichte der Sprachwissenschaft’” (SGdS) SPRACHKONZEPTE UND SPRACHKATEGORIEN in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vérone / Italie, May 2017, Vérone / Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de l’ouïe pour la grammaticographie allemande (2e moitié du 18e siècle – début du 19e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouïe dans la pensée européenne au 18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der parenthetische Einschub in Kommentarfunktion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die kommentative Funktion - La fonction commentative. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille III, Laboratoire Savoirs, Textes, Langage, UMR 8163 et le Centre de Linguistique en Sorbonne ( EA 7332), Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kategorien und Kategorisierung in der Tradition der allgemeinen Grammatiken in einigen allgemeingrammatischen Texten direkt vor und nach Kant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachliche Kategorien </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 4223 CEREG Université Sorbonne Nouvelle – Paris 3, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der sprachtheoretische Diskurs zur Innovation in der Literatursprache und in literarischen Übersetzungen im 18. Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation-Revolution : literarische und künstlerische Erneuerung im Diskurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Germanosphère (UBP, MSH Clermont-Ferrand), Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégationskolloquium 2015 &amp;quot;Deiktische Ausdrücke im Deutschen — Auffälligkeiten, Probleme, Analysen&amp;quot;, 27.-28. März 2015 in Paris & Villetaneuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégationskolloquium 2015 "Deiktische Ausdrücke im Deutschen — Auffälligkeiten, Probleme, Analysen"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LDI ("Lexique, Dictionnaires, Informatique", UMR 7187, CNRS, Université Paris 13, Université Cergy), Université Paris 13 (Sorbonne Paris Cité), CLILLAC-ARP ("Centre de Linguistique Interlangues, Linguistique anglaise et corpus, Atelier de recherche sur la parole", EA 3967), Université Paris Diderot - Paris 7 (Sorbonne Paris Cité), Mar 2015, Paris &amp; Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incise parenthétique « commentative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire Le commentaire : du manuscrit à la toile. Modes d’interventions et dispositifs techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Mar 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung der Parenthesen in der deutschsprachigen Grammatikographie des 18. und 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Learning The history of linguistics in the context of education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung von Parenthesen in der Geschichte der Sprachtheorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARENTHETISCHE EINSCHÜBE / PARENTHÈSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur sprachtheoretischen Behandlung der Ausdrucksseite der Sprachzeichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Internationales Kolloquium des "Studienkreis 'Geschichte der Sprachwissenschaft'" (SGdS), Potsdam, August 2013 METASPRACHLICHE EFLEXION UND DISKONTINUITÄT WENDEPUNKTE RISENZEITEN UMBRÜCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction des Principes de grammaire générale mis à la portée des enfans [...] (18032) de A. I. Silvestre de Sacy par J. S. Vater (1804)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le français et les Français en pays germanophones aux XVIII-XIXe siècles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Sprüngen und Lücken sowie von grammatischer und logischer, kommunikativer Vollständigkeit: Zur Entwicklung des Ellipsenbegriffs in der deutschen Sprachtheorie (Mitte 18. Jh. -Anf. 20. Jh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentarische Äußerungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Problem der Mehrheit der Sprachen&amp;quot; -- die Behandlung der Sprachenvielfalt in philosophisch-grammatischen Ansätzen des 18. und 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIVERSITAS LINGUARUM Sprach(en)vielfalt und sprachliche Diversität von der Antike bis zur Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la diathèse dans les grammaires générales en Allemagne entre 1715 et 1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la diathèse dans les grammaires générales en Allemagne entre 1715 et 1803</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique. pp.383-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction - densification - élision. Formes réduites et leurs fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gruet-Skrabalova, Hana; Spitzl-Dupic, Friederike. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 195 p., 2021, Réduction - densification - élision. Formes réduites et leurs fonctions, 979-3-89323-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stauffenburg. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2018, Eurogermanistik - Europäische Studien zur deutschen Sprache, I. Behr, M. Kauffer, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en Europe (XVIIIe-XXe siècles). Acteurs, pratiques, modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.228, 2013, 978-3-0343-1277-6 br. (Softcover) 978-3-0352-0176-5 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches théoriques de la linéarité du langage. (Themenheft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nodus Publikationen, pp.210, 2012, 978-3-89323-608-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gruet-Skrabalova, Hana; Spitzl-Dupic, Friederike. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduction - Densification - élision. Formes réduites et leurs fonctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2021, Réduction - Densification - élision. Formes réduites et leurs fonctions, 979-3-89323-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situationsdeixis‘ in der Geschichte der Grammatikographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deixis und Deiktika im Deutschen. Auffälligkeiten, Entwicklungen, Analysen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogermanistik (38), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-35, 2021, Deixis und Deiktika im Deutschen. Auffälligkeiten, Entwicklungen, Analysen, 978-3-95809-124-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe: Kommentar vs. Quaestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Françoise Ehrhard-Macris / Gilbert Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text und Kommentieren im Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogermanistik (40), Stauffenburg, pp.157-178, 2021, Text und Kommentieren im Deutschen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kürze‘ und kurze Formen in der Geschichte der deutschen Grammatikographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Larrory-Wunder, Anne-Laure Daux-Cambodon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kurze Formen in der Sprache. Syntaktische, semantische und textuelle Aspekte / Formes brèves de la langue : aspects syntaxiques, sémantiques et textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Francke Attempto, pp.23-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITUATIONSDEIXIS IN DER GRAMMATIKOGRAPHIE DES 18.-19. JHS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stauffenburg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deixis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deixis, , pp.12-36, In press, Eurogermanistik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Behandlung der Parenthesen in der Sprachtheorie des 17. – 19. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-243, 2018, Eurogermanistik, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der sprachtheoretische Diskurs zur Innovation in der Literatursprache und in literarischen Übersetzungen im 18. Jahrhundert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Platelle, Fanny; Viet, Nora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation - Révolution. Discours sur la nouveauté littéraire et artistique dans les pays germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUBP, 2018, 978-2-84516-792-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redensarten in der Geschichte der deutschen Sprachphilosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Günter Schmale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexematische und polylexematische Einheiten des Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-78, 2018, Eurogermanistik, 978-3-95809-121-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans le contexte de la grammaire générale au tournant du 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégoire, Michael ; Mathios, Bénédicte </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions et contextes, contextes de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.125-157, 2018, Collection traductologie, 978-2-343-13838-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorwort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthetische Einschübe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.VII-XXI, 2018, Eurogermanistik, 978-3-95809-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridbildung und Entlehnung in der Geschichte der Sprachtheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Helga Meise, Thomas Nicklas &amp; Christian E. Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridisierungen, Hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2017, 978-2-37496-036-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Analyse der Ellipse: eine historiographische Untersuchung (18.-19. Jahrhundert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Vargas, Jean-Francois Marillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentarische Äußerungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Stauffenberg, pp.57-78, 2016, Eurogermanistik, 978-3-86057-508-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diskontinuitäten in der sprachtheoretischen Behandlung der 'articuli(-e)n Laute in allgemeingrammatischen Texten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metasprachliche Reflexion und Diskontinuität. Wendepunkte - Krisenzeiten - Umbrüche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-121, 2015, 978-3-89323-017-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vom Nutzen der Metaphern, Gleichnissen, Modellen [sic], und des Gegentheils im Erfinden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische Aspekte des Vergleichs, der Metapher und der Metonymie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.153-168, 2014, Eurogermanistik 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linéarité du langage chez Johann Heinrich Lambert (1728-1777)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Große, S.; Hennemann, A.; Plötner, K. ; Wagner, St. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Linguistik - Linguistique appliquée. Zwischen Theorien, Konzepten und der Beschreibung sprachlicher Äußerungen. [..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-86, 2013, 978-3-631-63476-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transnationalisation du concept de génie de la langue et ses traits en pays germanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landry Charrier, Karine Rance, Friederike Spitzl-Dupic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et réseaux transnationaux en Europe (XVIIIe-XXe siècles). Acteurs, pratiques, modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.25, 2013, Convergences, 978-3-0343-1277-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Analyse der Satzanfänge: eine historiographische Untersuchung (18. - Ende 19. Jahrhundert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortes, Colette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satzeröffnung. Formen, Funktionen, Strategien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.195-208, 2012, Eurogermanistik 31, 978-3-86057-507-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Begriff des Sprachgeists in den sprachkritischen und sprachpuristischen Schriften Karl Wilhelm Kolbes (1757-1835)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationale und transnationale Perspektiven der Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nodus, pp.233-240, 2011, 978-3-89323-298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Adjektiv in der Geschichte der deutschen Sprachtheorie 1764-1841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Günter Schmale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Adjektiv im heutigen Deutsch. Syntax, Semantik, Pragmatik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenberg, pp.1-14, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Approches de la Linearité et de la linéarisation par des auteurs germanophones (XVIIe--XIXe s.). » .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE LANGAGE : ETUDES HISTORIOGRAPHIQUES DES APPROCHES LINGUISTIQUES, PHILOSOPHIQUES ET ESTHETIQUES AU XVIIIème SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris X - Nanterre, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00594885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l'adjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ryan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’adjectif : approches sémantico-pragmatiques et discursives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Clermont-Ferrand, France. 6, , 302 pp., 2017, Cahiers du LRL, SBN (LIVRE) : 978-2-84516-743-8 ISBN (PDF) : 978-2-84516-744-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevitas & Prolixitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Spitzl-Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Hassler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Spitzl-Dupic &amp; Gerda Haßler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brevitas &amp; Prolixitas (31.1), 2021, Beiträge zur Geschichte der Sprachwissenschaft, ISSN 0930-2815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE7D8AF1"/>
+    <w:nsid w:val="4C632A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/spitzl-dupic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139044736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02352189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01826950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01436466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01378568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01345490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02469008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02336255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01532827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02062597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01397540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01388780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01397558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01088945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01088942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00934307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00934303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01062024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Charrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rance" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01790623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01790622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01909646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1444" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/minisite_25/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/nodus.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01382225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01117058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01436448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ryan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Hassler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/spitzl-dupic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139044736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02352189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01826950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01378568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01436466v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01345490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805842v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02469008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02336255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01532827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02062597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01397540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01388780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01397558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01088945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01088942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00934303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00934307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01062024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Charrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rance" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03427699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03419293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01790623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01909646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1444" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01790622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/minisite_25/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/nodus.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01382225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01117058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01436448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ryan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Hassler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>