--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -141,503 +141,503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exposing organizational tensions with a non-traditional budgeting system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emer Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JAAR-01-2016-0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une « société du contrôle » sans contrôle de gestion ? Réflexions sur le Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.103-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01913075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do we know about what is going on inside the boardroom?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Francoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faranak Farzaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Team Performance Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (5/6), pp.250 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/TPM-07-2017-0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01913077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Toward a Reassessment of the Role of Rank-and-File Stakeholders in Nonprofit Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0899764018794898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01863771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...211 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Commitment to Performance-based Management Compatible with Commitment to University “Publicness”? Academics’ Values in French Universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emer Curtis</w:t>
-[...89 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (10), pp.1377 - 1401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -684,51 +684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You too can have a critical perspective! 25 years of Critical Perspectives on Accounting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -762,51 +762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring differences in budget characteristics, roles and satisfaction: A configurational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -866,51 +866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of accounting in the making of the bank customer: transferring capital ‘d'une main OISIVE dans une main LABORIEUSE’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (2), pp.97 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -970,51 +970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (250), pp.89 - 104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1074,51 +1074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (251), pp.89 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1152,90 +1152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'opposition &amp;quot; politiques / administratifs &amp;quot; au clivage &amp;quot; centre / périphérie &amp;quot; : les divergences de perception des outils de mesure dans les universités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (4), pp.495-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1273,51 +1273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles, Authority and Involvement of the Management Accounting Function: A Multiple Case-study Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Accounting Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (3), pp.565-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1351,77 +1351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête gouvernance : les premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 447, pp.22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1440,688 +1440,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00631711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel modèle de gouvernance pour les associations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (1), pp.3-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00502671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques budgétaires, rôles et critiques du budget. Perception des DAF et des contrôleurs de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.159-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.161.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des pratiques de contrôle budgétaire:approches contingentes et néo-institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (3), pp.115-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00797204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reporting et pilotage dans un établissement public. L'UPPA, une université qui compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Cas en Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.39-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00483561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationaliser, dominer, discipliner. Une revue des recherches critiques en contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Série « économie de l'entreprise », études critiques en management K (21), pp.2001-2043</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00461678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction contrôle de gestion : proposition d'une typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (2), pp.113-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la quantification comptable et financière dans le secteur public : promesses et usages de la gestion par les résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 27 (1), pp.3-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 26 (3), pp.113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pmp.1532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...344 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...80 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00437509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des indicateurs pour les Ministres au risque de l'illusion du contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2146,51 +2146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il évaluer les ministres comme des managers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2228,64 +2228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions et permanence du contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie et management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 123, pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2336,51 +2336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Accounting Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (2), pp.172-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2414,64 +2414,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques des établissements d'enseignement supérieur et de recherche en matière de pilotage et de contrôle de gestion. 2. Les hommes et les structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 401, pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2496,77 +2496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques des établissements d'enseignement supérieur et de recherche en matière de pilotage et de contrôle de gestion. 1. Les outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Torset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2617,51 +2617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate governance and profit manipulation: a French field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (6), pp.717-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2727,64 +2727,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Hope et Robin Fraser « Beyond Budgeting », faut-il supprimer le budget ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.337-352, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2809,77 +2809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama et typologie des modes de gouvernance des associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Eynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance entre diversité et normalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, jurisEditions, pp.22-42, 2015</w:t>
@@ -2908,77 +2908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civil Society Organization governance: More than just a matter for the board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Eynaud; Jean-Louis Laville; Dennis R. Young. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society, the Third Sector and Social Enterprise: Governance and Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.58-74, 2015, Routledge Frontiers of Political Economy</w:t>
@@ -3001,492 +3001,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01151611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The impact of recent reforms on the institutional governance of French universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Shattock. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Trends in University Governance: Autonomy, Self-Government and the Distribution of Authority</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.67-88, 2014, 9780415842907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01015505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of indicators in French Universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mignot Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wim Blockmans; Lars Engwall; Denis Weaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliometrics: Use and Abuse in the Review of Research Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Portland Press Ltd, pp.129-142, 2014, 9781855781955</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise de décision stratégique dans les organisations publiques collégiales. Le cas des universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mignot Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bachir Mazouz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stratégie des organisations de l’État. Contexte d’analyse, paramètres de décision et gestion du changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.137 - 158, 2014, 9782760540798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108764v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gouvernance associative : entre diversité et normalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Burlaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, Finance et Politique. De la pratique à la théorie : l’art de la conceptualisation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, pp.219-226, 2014, Mélanges en l’honneur du Professeur Christian Hoarau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01118000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...334 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des budgets et le système budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3494,81 +3494,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.283-307, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133600v1</w:t>
+                <w:t xml:space="preserve">hal-01631764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des budgets et le système budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3576,262 +3576,262 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.283-307, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631764v1</w:t>
+                <w:t xml:space="preserve">hal-03133600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évolution du contrôle de gestion : révolution ou mystification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Cappelletti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit, contrôle et performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNDP éditions, pp.53-63, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de gestion comme savoir légitime. Étude sur la fabrique d'un mythe rationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, contrôle et société. Mélanges en l'honneur du Professeur Alain Burlaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Foucher, pp.191-202, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00677927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôleur de gestion, un business partner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raguideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3873,64 +3873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture du résultat et pilotage par les indicateurs dans le secteur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Pras (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management : enjeux de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.163-171, 2009</w:t>
@@ -3959,51 +3959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et apprentissage organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Colasse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle de gestion et audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.561-573, 2009</w:t>
@@ -4026,643 +4026,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usages des dispositifs de gestion : entre conformité et innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Avare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Hoarau et Jean-Louis Laville. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance des associations. Sociologie, économie, gestion. Editions Eres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eres, pp.205-214, 2008, Sociologie économique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le managerialisme et les associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Avare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Hoarau et Jean-Louis Laville. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance des associations. Sociologie, économie, gestion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eres, pp.113-130, 2008, Sociologie économique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etat à l'heure de la gestion par objectifs. Quelles leçons tirer des pratiques des entreprises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Ramanantsoa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L' Art du management - Performance - Développement Durable - Leadership</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pearson Village Mondial, pp.137-150, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budgetary practices: the case of French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jürgen Weber et Stefan Linder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neugestaltung Der Budgetierung Mit Better Und Beyond Budgeting?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.10-13, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comme l'entreprise l'État doit adopter une culture du résultat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.257-267, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00365770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Régulation dirigeante et gouvernance associative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Haeringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoarau Christian, Laville Jean-Louis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des associations : économie, sociologie, gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, Coll. Sociologie économique, pp. 227-244, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.lavil.2008.01.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ne gère bien que ce que l'on mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.159-168, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340428v1</w:t>
-              </w:r>
-[...424 lines deleted...]
-                <w:t xml:space="preserve">halshs-00365770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4693,51 +4693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des experts-comptables. Une histoire de l'INTEC 1931-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4794,51 +4794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4869,51 +4869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit bréviaire des idées reçues en management 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, pp.297, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4944,51 +4944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La découverte, pp.297, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5038,90 +5038,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que fait la performance aux universités ? Utilisation des mesures de performance de la recherche et collégialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Managérialisation de l'université »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5146,90 +5146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Performance Metrics Erode Collegiality? Empirical Evidence from French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5248,502 +5248,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01563777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Academics’ values in French universities. Does commitment to performance match with commitment to university ‘publicness’?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Francophone de Comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Do Performance Metrics Erode Collegiality? Empirical Evidence from French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Conference on New Directions in Management Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Performance Metrics Erode Collegiality? Empirical Evidence from French Universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd EGOS colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Napoli, Jul 2016, Napoli, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01342992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Performance Metrics Erode Collegiality? Empirical Evidence from French Universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE 28th Conference. Moral Economies. Economic Moralities. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of California Berkeley, Jun 2016, Berkeley, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01337249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...322 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nouveau Management Public dans les universités françaises, un puzzle doctrinal encore mal articulé en pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,90 +5811,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academics’ values in French universities. Is commitment to performance compatible with commitment to university ‘publicness’?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th RESUP International Conference: University missions. Reconfiguration, interplay and contradictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5932,51 +5932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nouveau Management Public dans les universités françaises, un puzzle doctrinal encore mal articulé en pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6044,4079 +6044,4079 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforms in French Public Universities. How does commitment to performance match with commitment to public values?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th EGOS colloquium - Bridging Continents, Cultures and Worldviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting as a Site for Performativity Struggles: Financial Economics Performativity and Accounting Standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34ème congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance des universitaires Françaises: État de la situation et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">81e du Congrès de l'Acfas - Colloque 10 - La collaboration universitaire France-Québec à l'heure des savoirs sans frontière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting as a Site for Performativity Struggles: Financial Economics Performativity and Accounting Standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus budgétaire au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur la gestion de la performance des organisations - Les meilleures pratiques du processus budgétaire (Ordre des CPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governance of civil society organizations: a typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th EMES International Research Conference on Social Enterprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, University of Liege, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reforms in French Public Universities. How does commitment to performance match with commitment to public values?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th annual conference of the Consortium of Higher Education Researchers (CHER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00875021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting as a site for performativity struggles: Financial economics performativity and accounting standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cabantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EMES International Research Conference on Social Enterprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, University of Liege, Belgium</w:t>
+              <w:t xml:space="preserve">28th EGOS colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Tableau de Bord as the Construction of a CEO's Mental Equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur la gestion de la performance des organisations - Les meilleures pratiques du processus budgétaire (Ordre des CPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Atelier - Association de contrôle de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The rationalization and professionalization of NPO governance: towards a bridging model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th EGOS colloquium - Bridging Continents, Cultures and Worldviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">10th international conference of International society for third sector research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02160265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governance of Nonprofit Organizations: a typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème congrès de l'Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">10th International Conference of ISTR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00712604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux de la gouvernance des universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81e du Congrès de l'Acfas - Colloque 10 - La collaboration universitaire France-Québec à l'heure des savoirs sans frontière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de la CDUL " La gouvernance des universités, quelle place pour les UFR dans le cadre des RCE ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier l'enseignement supérieur. Une exploration des rôles des indicateurs dans les universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">IVème symposium international : Regards croisés sur les transformations de la gestion et des organisations publiques - La gestion des interfaces politico-administratives à l'aune des indicateurs de la performance publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Quebec, Canada. pp.atelier 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00753582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oui &amp;quot; à la performance et &amp;quot; oui &amp;quot; aux valeurs du public : les paradoxes de la communauté universitaire française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balancing the Creativity-Control Tension: Perspectives from the Sociology of Art and an Artistic Squat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference of International society for third sector research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sienne, Italy</w:t>
+              <w:t xml:space="preserve">Debating the link between creativity and control - A Workshop Sponsored by Accounting, Organizations and Society, IESE Business School and Sda Bocconi School of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balancing the Creativity-Control Tension : Perspective from the Sociology of Art and an Artistic Squat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th EGOS colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop - The Hidden Sides of Creativity in Organizationnal Settings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Squatting on Seesaws: A Sociology of Art Perspective on the Creativity-Control Tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier - Association de contrôle de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Conférences du GéPS - Hec Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balancing the Creativity-Control Tension : Perspective from the Sociology of Art and an Artistic Squat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la CDUL " La gouvernance des universités, quelle place pour les UFR dans le cadre des RCE ? "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">AOS: Acccounting, organizations, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Design of Budgeting Systems: Impact on Roles and Critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVème symposium international : Regards croisés sur les transformations de la gestion et des organisations publiques - La gestion des interfaces politico-administratives à l'aune des indicateurs de la performance publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Quebec, Canada. pp.atelier 6</w:t>
+              <w:t xml:space="preserve">34th EAA Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing the Creativity-Control Tension: Perspectives from the Sociology of Art and an Artistic Squat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Management Accounting as Social and Organizational Practice (MASOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pilotage d'un projet institutionnel et son évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOS: Acccounting, organizations, and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Université populaire et citoyenne, Conservatoire National des Arts et Métiers - Institut Polanyi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les approches critiques en contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Debating the link between creativity and control - A Workshop Sponsored by Accounting, Organizations and Society, IESE Business School and Sda Bocconi School of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du CRC-GREG, Conservatoire National des Arts et Métiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Artistic Squats Count: Calculability and Legitimacy in an Alternative Artistic Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - The Hidden Sides of Creativity in Organizationnal Settings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Cergy, France</w:t>
+              <w:t xml:space="preserve">9th Interdisciplinary, Perspectives on Accounting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Innsbruck, Austria. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how does a CEO use financial and non-financial data? A study of the emergence of the Tableau de Bord at the Crédit Lyonnais (1870-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences du GéPS - Hec Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">9th Interdisciplinary, Perspectives on Accounting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Innsbruck, Austria. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Samuel Sponem</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governance of Social Civil Organizations : a balance between internal and external logics.The case of Parisian artistics squats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th EAA Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur la gouvernance des associations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how a CEO uses Financial and Non financial Data? A Study of the Emergence of Tableau de Bord at the Crédit Lyonnais (1870-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVèmes Journées d'Histoire de la Comptabilité et du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Sceaux, France. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Management Accounting Function: Proposing a Typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd Annual Congress of the European Accounting Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Tampere, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches critiques en contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche MACORG, ESCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance of Social Civil Organizations: a balance between internal and external logics. The case of Parisian arstistics squats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale sur la gouvernance des associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dancing On The Tight Rope : An Ethnographic Exploration Of Strategies Deployed By Artistic Squats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Interdisciplinary, Perspectives on Accounting Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Innsbruck, Austria. pp.1-20</w:t>
+              <w:t xml:space="preserve">Université de Nottingham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing by numbers: exploring technical and institutional explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur la gouvernance des associations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cnam, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Critical Perspectives on Accounting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, New York, United States. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction contrôle de gestion : proposition d'une typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Virginie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du CRC-GREG, Conservatoire National des Arts et Métiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did the French tableau de bord appear in banks? The case of the Crédit Lyonnais 1870-1890</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université populaire et citoyenne, Conservatoire National des Arts et Métiers - Institut Polanyi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">20th Annual Accounting &amp; Business History Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...280 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic / Interactive Budgetary Control: Proposing a Model and a Measurement Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Accounting Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Anaheim - CA, United States. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture du résultat et pilotage par les indicateurs dans le secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Perspectives on Accounting Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, New York, United States. pp.1-20</w:t>
+              <w:t xml:space="preserve">États généraux du Management (FNEGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00365782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture du résultat et le pilotage par les indicateurs dans le secteur public : pratiques et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Nottingham</w:t>
+              <w:t xml:space="preserve">Journée pédagogique de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00365777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar, Nottingham University Business School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques budgétaires : proposition d'une typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Virginie Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budgeting to learn: a study of the positive effects of the budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Accounting &amp; Business History Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.1-20</w:t>
+              <w:t xml:space="preserve">30th EAA (European Accounting Association) Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Lisbonne, Portugal. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EURAM (European Academy of Management) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.1-20</w:t>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate ? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e congrès de l’European Academy of Management (EURAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing by numbers: exploring technical and institutional explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EURAM (European Academy of Management) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.1-30</w:t>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-03660186v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and change - Analysing the process of institutionalisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Budgetary control: technical efficiency or adaptation to institutionalized expectations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Seminar, York University, Schulich School of Business, Accounting Department</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2006, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">, Apr 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00465705v1</w:t>
+                <w:t xml:space="preserve">halshs-00465704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budgetary control: technical efficiency or adaptation to institutionalized expectations?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interactive Budgetary Control. From performance measurement to performance management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th conference on new directions in management accounting: Innovations in practice and research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Bruxelles, Belgium. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control and change - Analysing the process of institutionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Seminar, York University, Schulich School of Business, Accounting Department</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2006, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">, Mar 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">halshs-00463731v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budgetary control: technical efficiency or adaptation to institutionalized expectations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Interdisciplinary Perspectives on Accounting Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cardiff, United Kingdom. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10141,51 +10141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle budgétaire : recherche d'efficience ou recherche de légitimité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10204,1175 +10204,1175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00558254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES RÉACTIONS DU MARCHÉ À L'ANNONCE DE PROGRAMMES DE REDUCTION DES COUTS : UNE ÉTUDE EXPLORATOIRE SUR LES ENTREPRISES DU CAC 40</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21th EGOS (European Group for Organizational Studies) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Berlin, Germany. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00170343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactive Budgetary Control and Management by Objectives: Evidence from a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Research Conference for Accounting Educators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bordeaux, France. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00170341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactive budgetary control and management by objectives : evidence from a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International research conference for accounting educators, conférence internationale de l'enseignement et de la recherche en comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactive Budgetary Control and Management by Objectives: Evidence from a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th EAA (European Accounting Association) Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Göteborg, Sweden. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réactions du marché à l'annonce de programmes de réduction des coûts : une étude exploratoire sur les entreprises du CAC 40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soulerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle et changement, une perspective néo-institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Lille, France. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00170342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les courants de recherche sur le budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GEREC (Groupe d'Etude et de Recherche en Comptabilité et Contrôle de Gestion), HEC- ESCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONTRÔLE ET CHANGEMENT : UNE PERSPECTIVE NÉOINSTITUTIONNELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Virginie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00581182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des pratiques budgétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Luca Pacioli, Université Paris Dauphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to Make Them Legitimate ? An Ethnographic Exploration of Strategies Deployed by Artistic Squats in Paris to Acquire Legitimacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st EGOS Colloquium - European Group for Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de questionnaires et échelles de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ficelles du métier, ou l'art de la recherche en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and change: a neo-institutional perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Conference on the Changing Roles of Management Accounting as a Control System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Anvers, Belgium. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES RÉACTIONS DU MARCHÉ À L'ANNONCE DE PROGRAMMES DE REDUCTION DES COUTS : UNE ÉTUDE EXPLORATOIRE SUR LES ENTREPRISES DU CAC 40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...353 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...271 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-03660208v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00581183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle budgétaire diagnostic ou interactif ? Proposition d'un instrument de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Orléans, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11397,51 +11397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive budgetary control: proposing a model and a measurement instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th EAA (European Accounting Association) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Prague, Czech Republic. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11492,51 +11492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th congress on New directions in management accounting: innovations in practice and research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bruxelles, Belgium. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11555,687 +11555,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Management controllers' implication in the earnings management: a French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th EAA (European Accounting Association) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Séville, Spain. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00170353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance d'entreprise et gestion du résultat. Les contrôleurs de gestion de l'autre côté du miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24e Congrès de l'A.F.C. - Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Louvain-La-Neuve, France. pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">GOUVERNANCE D'ENTREPRISE ET GESTION DU RESULTAT Les contrôleurs de gestion &amp;quot;de l'autre côté du miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Virginie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sponem Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification et maîtrise des risques : enjeux pour l'audit, la comptabilité et le contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00582793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance d'entreprise et gestion du résultat. Les contrôleurs de gestion de l'autre côté du miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Louvain-La-Neuve, Belgique. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'UTILISATION DE L'E-MAIL DANS LE CONTROLE ORGANISATIONNEL : LE CAS DE LA RELATION SUPERIEUR - SUBORDONNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Nogatchewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th EAA (European Accounting Association) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Séville, Spain. pp.1-20</w:t>
+              <w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'EXPLICATION DE LA DIVERSITE DES PRATIQUES BUDGETAIRES : UNE APPROCHE CONTINGENTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès de l'A.F.C. - Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Louvain-La-Neuve, France. pp.NC</w:t>
+              <w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de l'e-mail dans le contrôle organisationnel: le cas de la relation entre supérieur et subordonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Nogatchewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'explication de la diversité des pratiques budgétaires : une approche contingente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès de l'AFC (Association Francophone de Comptabilité)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Toulouse, France. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants des pratiques budgétaires : une approche contingente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée jeunes chercheurs de l'Association Française de Comptabilité, Université Paris Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12292,64 +12292,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du processus budgétaire dans les organisations du Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12367,90 +12367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des universités françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mignot Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] HEC Montréal; Centre de sociologie des organisations; Conservatoire national des arts et métiers; Université Paris-Est Créteil. 2012, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12472,90 +12472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des universités françaises Pouvoir, évaluation et identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de recherche en gestion - Université Paris Val-de-Marne; Centre de sociologie des organisations; CNAM; HEC Montréal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12586,51 +12586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles, authority and involvement of the management accounting function: a multiple case-study perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12680,51 +12680,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des pratiques budgétaires des entreprises françaises : proposition d'une typologie et analyse des déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris Dauphine - Paris IX, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12920,51 +12920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chairecontroledegestion.hec.ca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764018794898" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Francoeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faranak Farzaneh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-07-2017-0033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Curtis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-01-2016-0010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01892608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-Gerard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617717099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2016.09.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2015.11.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2015.1052528" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.250.89-104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.251.89-95" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2011.629415" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0159" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.1532" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Verdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2007.02.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Torset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2003.08.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03108764v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mignot Gerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raguideau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Haeringer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2008.01.0227" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Avare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-G&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337249v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boitier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875021v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944671v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisvert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944669v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944680v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944675v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463732v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463729v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00496103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463727v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Virginie Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463725v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365777v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463718v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463721v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660186v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465705v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulerot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667131v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170341v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150460v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170342v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465706v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sponem Samuel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170211v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170353v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144683v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Nogatchewsky" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463692v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584516v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540789v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chairecontroledegestion.hec.ca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779649v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Curtis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-01-2016-0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Francoeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faranak Farzaneh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-07-2017-0033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764018794898" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01892608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-Gerard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617717099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2016.09.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2015.11.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2015.1052528" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.250.89-104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.251.89-95" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2011.629415" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.1532" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Verdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2007.02.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Torset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2003.08.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mignot Gerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03108764v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raguideau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Avare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Haeringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2008.01.0227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-G&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boitier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisvert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660018v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463729v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660125v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00496103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525395v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Virginie Lambert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365777v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463718v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465705v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulerot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581182v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465698v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170353v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sponem Samuel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Nogatchewsky" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144683v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540789v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>