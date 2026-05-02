--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -141,503 +141,503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward a Reassessment of the Role of Rank-and-File Stakeholders in Nonprofit Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0899764018794898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01863771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do we know about what is going on inside the boardroom?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Francoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faranak Farzaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Team Performance Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (5/6), pp.250 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/TPM-07-2017-0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01913077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une « société du contrôle » sans contrôle de gestion ? Réflexions sur le Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.103-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01913075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exposing organizational tensions with a non-traditional budgeting system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emer Curtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of applied accounting research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JAAR-01-2016-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une « société du contrôle » sans contrôle de gestion ? Réflexions sur le Big Data</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Commitment to Performance-based Management Compatible with Commitment to University “Publicness”? Academics’ Values in French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Sponem</w:t>
-[...210 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...89 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (10), pp.1377 - 1401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -684,51 +684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You too can have a critical perspective! 25 years of Critical Perspectives on Accounting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -762,51 +762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring differences in budget characteristics, roles and satisfaction: A configurational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -866,51 +866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of accounting in the making of the bank customer: transferring capital ‘d'une main OISIVE dans une main LABORIEUSE’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (2), pp.97 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -970,51 +970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (250), pp.89 - 104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1074,51 +1074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (251), pp.89 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1152,90 +1152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'opposition &amp;quot; politiques / administratifs &amp;quot; au clivage &amp;quot; centre / périphérie &amp;quot; : les divergences de perception des outils de mesure dans les universités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (4), pp.495-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1273,51 +1273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles, Authority and Involvement of the Management Accounting Function: A Multiple Case-study Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Accounting Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (3), pp.565-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1351,77 +1351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête gouvernance : les premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 447, pp.22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1459,77 +1459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel modèle de gouvernance pour les associations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (1), pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1554,51 +1554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques budgétaires, rôles et critiques du budget. Perception des DAF et des contrôleurs de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1645,51 +1645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des pratiques de contrôle budgétaire:approches contingentes et néo-institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (3), pp.115-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1714,64 +1714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reporting et pilotage dans un établissement public. L'UPPA, une université qui compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Cas en Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.39-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1809,51 +1809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationaliser, dominer, discipliner. Une revue des recherches critiques en contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Série « économie de l'entreprise », études critiques en management K (21), pp.2001-2043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1891,51 +1891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction contrôle de gestion : proposition d'une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (2), pp.113-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1973,64 +1973,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la quantification comptable et financière dans le secteur public : promesses et usages de la gestion par les résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (3), pp.113-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2077,51 +2077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des indicateurs pour les Ministres au risque de l'illusion du contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2146,51 +2146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il évaluer les ministres comme des managers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2228,64 +2228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions et permanence du contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie et management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 123, pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2336,51 +2336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Accounting Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (2), pp.172-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2414,64 +2414,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques des établissements d'enseignement supérieur et de recherche en matière de pilotage et de contrôle de gestion. 2. Les hommes et les structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 401, pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2496,77 +2496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques des établissements d'enseignement supérieur et de recherche en matière de pilotage et de contrôle de gestion. 1. Les outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Torset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2617,51 +2617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate governance and profit manipulation: a French field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (6), pp.717-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2727,64 +2727,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Hope et Robin Fraser « Beyond Budgeting », faut-il supprimer le budget ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.337-352, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2809,77 +2809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama et typologie des modes de gouvernance des associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Eynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance entre diversité et normalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, jurisEditions, pp.22-42, 2015</w:t>
@@ -2908,77 +2908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civil Society Organization governance: More than just a matter for the board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Eynaud; Jean-Louis Laville; Dennis R. Young. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society, the Third Sector and Social Enterprise: Governance and Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.58-74, 2015, Routledge Frontiers of Political Economy</w:t>
@@ -3007,90 +3007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of recent reforms on the institutional governance of French universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Shattock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Trends in University Governance: Autonomy, Self-Government and the Distribution of Authority</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.67-88, 2014, 9780415842907</w:t>
@@ -3113,307 +3113,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01015505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prise de décision stratégique dans les organisations publiques collégiales. Le cas des universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mignot Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bachir Mazouz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stratégie des organisations de l’État. Contexte d’analyse, paramètres de décision et gestion du changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.137 - 158, 2014, 9782760540798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108764v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The use of indicators in French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mignot Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wim Blockmans; Lars Engwall; Denis Weaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliometrics: Use and Abuse in the Review of Research Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Portland Press Ltd, pp.129-142, 2014, 9781855781955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance associative : entre diversité et normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Burlaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, Finance et Politique. De la pratique à la théorie : l’art de la conceptualisation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, pp.219-226, 2014, Mélanges en l’honneur du Professeur Christian Hoarau</w:t>
@@ -3442,51 +3442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des budgets et le système budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3494,81 +3494,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.283-307, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631764v1</w:t>
+                <w:t xml:space="preserve">hal-03133600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des budgets et le système budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3576,94 +3576,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.283-307, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133600v1</w:t>
+                <w:t xml:space="preserve">hal-01631764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution du contrôle de gestion : révolution ou mystification ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Cappelletti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit, contrôle et performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNDP éditions, pp.53-63, 2011</w:t>
@@ -3692,64 +3692,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de gestion comme savoir légitime. Étude sur la fabrique d'un mythe rationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, contrôle et société. Mélanges en l'honneur du Professeur Alain Burlaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Foucher, pp.191-202, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3787,51 +3787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôleur de gestion, un business partner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raguideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3873,64 +3873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture du résultat et pilotage par les indicateurs dans le secteur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Pras (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management : enjeux de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.163-171, 2009</w:t>
@@ -3959,51 +3959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et apprentissage organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Colasse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle de gestion et audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.561-573, 2009</w:t>
@@ -4045,64 +4045,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des dispositifs de gestion : entre conformité et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Avare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Hoarau et Jean-Louis Laville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des associations. Sociologie, économie, gestion. Editions Eres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eres, pp.205-214, 2008, Sociologie économique</w:t>
@@ -4144,51 +4144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le managerialisme et les associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Avare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Hoarau et Jean-Louis Laville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des associations. Sociologie, économie, gestion.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eres, pp.113-130, 2008, Sociologie économique</w:t>
@@ -4211,229 +4211,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Budgetary practices: the case of French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jürgen Weber et Stefan Linder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neugestaltung Der Budgetierung Mit Better Und Beyond Budgeting?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.10-13, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Etat à l'heure de la gestion par objectifs. Quelles leçons tirer des pratiques des entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Ramanantsoa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L' Art du management - Performance - Développement Durable - Leadership</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson Village Mondial, pp.137-150, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Budgetary practices: the case of French companies</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comme l'entreprise l'État doit adopter une culture du résultat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Sponem</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.257-267, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4452,217 +4452,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00365770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On ne gère bien que ce que l'on mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.159-168, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Régulation dirigeante et gouvernance associative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Haeringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoarau Christian, Laville Jean-Louis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des associations : économie, sociologie, gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, Coll. Sociologie économique, pp. 227-244, 2008, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.lavil.2008.01.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.lavil.2008.01.0227⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00465685v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00340428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4693,51 +4693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des experts-comptables. Une histoire de l'INTEC 1931-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4794,51 +4794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4869,51 +4869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit bréviaire des idées reçues en management 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, pp.297, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4944,51 +4944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La découverte, pp.297, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5038,90 +5038,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que fait la performance aux universités ? Utilisation des mesures de performance de la recherche et collégialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Managérialisation de l'université »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5146,90 +5146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Performance Metrics Erode Collegiality? Empirical Evidence from French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5254,90 +5254,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academics’ values in French universities. Does commitment to performance match with commitment to university ‘publicness’?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Francophone de Comptabilité (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5362,90 +5362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Performance Metrics Erode Collegiality? Empirical Evidence from French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference on New Directions in Management Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5470,90 +5470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Performance Metrics Erode Collegiality? Empirical Evidence from French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EGOS colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Napoli, Jul 2016, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5578,90 +5578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Performance Metrics Erode Collegiality? Empirical Evidence from French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE 28th Conference. Moral Economies. Economic Moralities. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of California Berkeley, Jun 2016, Berkeley, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5699,51 +5699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nouveau Management Public dans les universités françaises, un puzzle doctrinal encore mal articulé en pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,90 +5811,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academics’ values in French universities. Is commitment to performance compatible with commitment to university ‘publicness’?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th RESUP International Conference: University missions. Reconfiguration, interplay and contradictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5932,51 +5932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nouveau Management Public dans les universités françaises, un puzzle doctrinal encore mal articulé en pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6044,90 +6044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforms in French Public Universities. How does commitment to performance match with commitment to public values?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EGOS colloquium - Bridging Continents, Cultures and Worldviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6178,51 +6178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6247,90 +6247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des universitaires Françaises: État de la situation et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81e du Congrès de l'Acfas - Colloque 10 - La collaboration universitaire France-Québec à l'heure des savoirs sans frontière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6381,51 +6381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6463,51 +6463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus budgétaire au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la gestion de la performance des organisations - Les meilleures pratiques du processus budgétaire (Ordre des CPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6532,77 +6532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance of civil society organizations: a typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EMES International Research Conference on Social Enterprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, University of Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6627,90 +6627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforms in French Public Universities. How does commitment to performance match with commitment to public values?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th annual conference of the Consortium of Higher Education Researchers (CHER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6761,51 +6761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th EGOS colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6843,51 +6843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tableau de Bord as the Construction of a CEO's Mental Equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier - Association de contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6912,77 +6912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rationalization and professionalization of NPO governance: towards a bridging model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international conference of International society for third sector research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7007,77 +7007,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance of Nonprofit Organizations: a typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference of ISTR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7102,90 +7102,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux de la gouvernance des universités françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la CDUL " La gouvernance des universités, quelle place pour les UFR dans le cadre des RCE ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7210,90 +7210,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier l'enseignement supérieur. Une exploration des rôles des indicateurs dans les universités françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVème symposium international : Regards croisés sur les transformations de la gestion et des organisations publiques - La gestion des interfaces politico-administratives à l'aune des indicateurs de la performance publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Quebec, Canada. pp.atelier 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7318,90 +7318,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oui &amp;quot; à la performance et &amp;quot; oui &amp;quot; aux valeurs du public : les paradoxes de la communauté universitaire française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7452,51 +7452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Debating the link between creativity and control - A Workshop Sponsored by Accounting, Organizations and Society, IESE Business School and Sda Bocconi School of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7515,355 +7515,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Balancing the Creativity-Control Tension : Perspective from the Sociology of Art and an Artistic Squat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AOS: Acccounting, organizations, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Balancing the Creativity-Control Tension : Perspective from the Sociology of Art and an Artistic Squat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop - The Hidden Sides of Creativity in Organizationnal Settings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squatting on Seesaws: A Sociology of Art Perspective on the Creativity-Control Tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences du GéPS - Hec Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Design of Budgeting Systems: Impact on Roles and Critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th EAA Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7914,51 +7914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Management Accounting as Social and Organizational Practice (MASOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7983,51 +7983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pilotage d'un projet institutionnel et son évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université populaire et citoyenne, Conservatoire National des Arts et Métiers - Institut Polanyi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8065,51 +8065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches critiques en contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du CRC-GREG, Conservatoire National des Arts et Métiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8128,342 +8128,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Artistic Squats Count: Calculability and Legitimacy in an Alternative Artistic Organization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Why and how does a CEO use financial and non-financial data? A study of the emergence of the Tableau de Bord at the Crédit Lyonnais (1870-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Interdisciplinary, Perspectives on Accounting Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Innsbruck, Austria. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00463729v1</w:t>
+                <w:t xml:space="preserve">halshs-00463728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how does a CEO use financial and non-financial data? A study of the emergence of the Tableau de Bord at the Crédit Lyonnais (1870-1890)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Governance of Social Civil Organizations : a balance between internal and external logics.The case of Parisian artistics squats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationale sur la gouvernance des associations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Sep 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Artistic Squats Count: Calculability and Legitimacy in an Alternative Artistic Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Interdisciplinary, Perspectives on Accounting Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Innsbruck, Austria. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-03660125v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how a CEO uses Financial and Non financial Data? A Study of the Emergence of Tableau de Bord at the Crédit Lyonnais (1870-1890)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVèmes Journées d'Histoire de la Comptabilité et du Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Sceaux, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8501,51 +8501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Management Accounting Function: Proposing a Typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual Congress of the European Accounting Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8583,51 +8583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches critiques en contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche MACORG, ESCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8678,51 +8678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale sur la gouvernance des associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8773,51 +8773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Nottingham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8842,51 +8842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing by numbers: exploring technical and institutional explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Perspectives on Accounting Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, New York, United States. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8905,562 +8905,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diagnostic / Interactive Budgetary Control: Proposing a Model and a Measurement Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Accounting Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Anaheim - CA, United States. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fonction contrôle de gestion : proposition d'une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Virginie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00525395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the French tableau de bord appear in banks? The case of the Crédit Lyonnais 1870-1890</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Accounting &amp; Business History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Accounting Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Anaheim - CA, United States. pp.1-20</w:t>
+              <w:t xml:space="preserve">Seminar, Nottingham University Business School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture du résultat et le pilotage par les indicateurs dans le secteur public : pratiques et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée pédagogique de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00365777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture du résultat et pilotage par les indicateurs dans le secteur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">États généraux du Management (FNEGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00365782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...175 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques budgétaires : proposition d'une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Virginie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9479,398 +9479,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00525987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th EURAM (European Academy of Management) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.1-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Budgeting to learn: a study of the positive effects of the budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EAA (European Accounting Association) Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Lisbonne, Portugal. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate ? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e congrès de l’European Academy of Management (EURAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing by numbers: exploring technical and institutional explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EURAM (European Academy of Management) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.1-30</w:t>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budgetary control: technical efficiency or adaptation to institutionalized expectations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Seminar, York University, Schulich School of Business, Accounting Department</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9889,234 +9889,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Control and change - Analysing the process of institutionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Seminar, York University, Schulich School of Business, Accounting Department</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactive Budgetary Control. From performance measurement to performance management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th conference on new directions in management accounting: Innovations in practice and research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Bruxelles, Belgium. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budgetary control: technical efficiency or adaptation to institutionalized expectations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Interdisciplinary Perspectives on Accounting Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cardiff, United Kingdom. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10141,51 +10141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle budgétaire : recherche d'efficience ou recherche de légitimité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10223,51 +10223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10305,64 +10305,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Budgetary Control and Management by Objectives: Evidence from a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Conference for Accounting Educators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bordeaux, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10387,64 +10387,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive budgetary control and management by objectives : evidence from a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International research conference for accounting educators, conférence internationale de l'enseignement et de la recherche en comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10469,64 +10469,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Budgetary Control and Management by Objectives: Evidence from a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th EAA (European Accounting Association) Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Göteborg, Sweden. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10564,51 +10564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réactions du marché à l'annonce de programmes de réduction des coûts : une étude exploratoire sur les entreprises du CAC 40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10672,51 +10672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10741,51 +10741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courants de recherche sur le budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GEREC (Groupe d'Etude et de Recherche en Comptabilité et Contrôle de Gestion), HEC- ESCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10804,234 +10804,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversité des pratiques budgétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Luca Pacioli, Université Paris Dauphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CONTRÔLE ET CHANGEMENT : UNE PERSPECTIVE NÉOINSTITUTIONNELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Virginie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00581182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to Make Them Legitimate ? An Ethnographic Exploration of Strategies Deployed by Artistic Squats in Paris to Acquire Legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11063,316 +11063,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LES RÉACTIONS DU MARCHÉ À L'ANNONCE DE PROGRAMMES DE REDUCTION DES COUTS : UNE ÉTUDE EXPLORATOIRE SUR LES ENTREPRISES DU CAC 40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soulerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00581183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control and change: a neo-institutional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Conference on the Changing Roles of Management Accounting as a Control System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Anvers, Belgium. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00170345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construction de questionnaires et échelles de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ficelles du métier, ou l'art de la recherche en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...188 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle budgétaire diagnostic ou interactif ? Proposition d'un instrument de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Orléans, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11397,51 +11397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive budgetary control: proposing a model and a measurement instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th EAA (European Accounting Association) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Prague, Czech Republic. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11492,51 +11492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th congress on New directions in management accounting: innovations in practice and research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bruxelles, Belgium. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11574,51 +11574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management controllers' implication in the earnings management: a French study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th EAA (European Accounting Association) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Séville, Spain. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11656,51 +11656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance d'entreprise et gestion du résultat. Les contrôleurs de gestion de l'autre côté du miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès de l'A.F.C. - Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Louvain-La-Neuve, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11725,51 +11725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOUVERNANCE D'ENTREPRISE ET GESTION DU RESULTAT Les contrôleurs de gestion &amp;quot;de l'autre côté du miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Virginie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sponem Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11820,51 +11820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance d'entreprise et gestion du résultat. Les contrôleurs de gestion de l'autre côté du miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Louvain-La-Neuve, Belgique. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11902,51 +11902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'UTILISATION DE L'E-MAIL DANS LE CONTROLE ORGANISATIONNEL : LE CAS DE LA RELATION SUPERIEUR - SUBORDONNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Nogatchewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11971,51 +11971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'EXPLICATION DE LA DIVERSITE DES PRATIQUES BUDGETAIRES : UNE APPROCHE CONTINGENTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12053,51 +12053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de l'e-mail dans le contrôle organisationnel: le cas de la relation entre supérieur et subordonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Nogatchewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12122,51 +12122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'explication de la diversité des pratiques budgétaires : une approche contingente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès de l'AFC (Association Francophone de Comptabilité)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Toulouse, France. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12191,51 +12191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants des pratiques budgétaires : une approche contingente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée jeunes chercheurs de l'Association Française de Comptabilité, Université Paris Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12305,332 +12305,332 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du processus budgétaire dans les organisations du Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance des universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Sponem</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mignot Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] HEC Montréal; Centre de sociologie des organisations; Conservatoire national des arts et métiers; Université Paris-Est Créteil. 2012, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance des universités françaises Pouvoir, évaluation et identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Mignot Gerard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] HEC Montréal; Centre de sociologie des organisations; Conservatoire national des arts et métiers; Université Paris-Est Créteil. 2012, pp.89</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de recherche en gestion - Université Paris Val-de-Marne; Centre de sociologie des organisations; CNAM; HEC Montréal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00729058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles, authority and involvement of the management accounting function: a multiple case-study perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12680,51 +12680,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des pratiques budgétaires des entreprises françaises : proposition d'une typologie et analyse des déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris Dauphine - Paris IX, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12920,51 +12920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chairecontroledegestion.hec.ca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779649v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Curtis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-01-2016-0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Francoeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faranak Farzaneh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-07-2017-0033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764018794898" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01892608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-Gerard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617717099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2016.09.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2015.11.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2015.1052528" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.250.89-104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.251.89-95" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2011.629415" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.1532" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Verdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2007.02.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Torset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2003.08.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mignot Gerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03108764v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raguideau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Avare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Haeringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2008.01.0227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-G&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boitier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisvert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660018v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463729v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660125v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00496103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525395v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Virginie Lambert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365777v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463718v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465705v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulerot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581182v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465698v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170353v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sponem Samuel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Nogatchewsky" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144683v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540789v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chairecontroledegestion.hec.ca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764018794898" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Francoeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faranak Farzaneh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-07-2017-0033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Curtis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-01-2016-0010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01892608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-Gerard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617717099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2016.09.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2015.11.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2015.1052528" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.250.89-104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.251.89-95" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2011.629415" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.1532" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Verdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2007.02.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Torset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2003.08.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03108764v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mignot Gerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raguideau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Avare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340428v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Haeringer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2008.01.0227" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-G&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boitier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisvert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00496103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Virginie Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463725v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365777v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463718v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulerot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465707v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581182v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581183v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465698v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170353v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sponem Samuel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Nogatchewsky" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144683v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540789v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>