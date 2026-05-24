--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -141,386 +141,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une « société du contrôle » sans contrôle de gestion ? Réflexions sur le Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.103-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01913075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do we know about what is going on inside the boardroom?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Francoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faranak Farzaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Team Performance Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (5/6), pp.250 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/TPM-07-2017-0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01913077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Toward a Reassessment of the Role of Rank-and-File Stakeholders in Nonprofit Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0899764018794898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01863771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...184 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposing organizational tensions with a non-traditional budgeting system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emer Curtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of applied accounting research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -554,90 +554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Commitment to Performance-based Management Compatible with Commitment to University “Publicness”? Academics’ Values in French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (10), pp.1377 - 1401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -684,51 +684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You too can have a critical perspective! 25 years of Critical Perspectives on Accounting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -762,51 +762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring differences in budget characteristics, roles and satisfaction: A configurational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -866,51 +866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of accounting in the making of the bank customer: transferring capital ‘d'une main OISIVE dans une main LABORIEUSE’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (2), pp.97 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -970,51 +970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (250), pp.89 - 104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1074,51 +1074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (251), pp.89 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1152,90 +1152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'opposition &amp;quot; politiques / administratifs &amp;quot; au clivage &amp;quot; centre / périphérie &amp;quot; : les divergences de perception des outils de mesure dans les universités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (4), pp.495-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1273,51 +1273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles, Authority and Involvement of the Management Accounting Function: A Multiple Case-study Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Accounting Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (3), pp.565-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1351,77 +1351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête gouvernance : les premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 447, pp.22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1459,77 +1459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel modèle de gouvernance pour les associations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (1), pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1554,51 +1554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques budgétaires, rôles et critiques du budget. Perception des DAF et des contrôleurs de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1645,51 +1645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des pratiques de contrôle budgétaire:approches contingentes et néo-institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (3), pp.115-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1714,64 +1714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reporting et pilotage dans un établissement public. L'UPPA, une université qui compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Cas en Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.39-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1809,51 +1809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationaliser, dominer, discipliner. Une revue des recherches critiques en contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Série « économie de l'entreprise », études critiques en management K (21), pp.2001-2043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1891,51 +1891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction contrôle de gestion : proposition d'une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (2), pp.113-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1973,64 +1973,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la quantification comptable et financière dans le secteur public : promesses et usages de la gestion par les résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (3), pp.113-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2077,51 +2077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des indicateurs pour les Ministres au risque de l'illusion du contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2146,51 +2146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il évaluer les ministres comme des managers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2228,64 +2228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions et permanence du contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie et management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 123, pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2336,51 +2336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Accounting Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (2), pp.172-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2414,64 +2414,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques des établissements d'enseignement supérieur et de recherche en matière de pilotage et de contrôle de gestion. 2. Les hommes et les structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 401, pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2496,77 +2496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques des établissements d'enseignement supérieur et de recherche en matière de pilotage et de contrôle de gestion. 1. Les outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Torset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2617,51 +2617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate governance and profit manipulation: a French field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (6), pp.717-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2740,51 +2740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Hope et Robin Fraser « Beyond Budgeting », faut-il supprimer le budget ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.337-352, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2809,77 +2809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama et typologie des modes de gouvernance des associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Eynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance entre diversité et normalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, jurisEditions, pp.22-42, 2015</w:t>
@@ -2908,77 +2908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civil Society Organization governance: More than just a matter for the board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Eynaud; Jean-Louis Laville; Dennis R. Young. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society, the Third Sector and Social Enterprise: Governance and Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.58-74, 2015, Routledge Frontiers of Political Economy</w:t>
@@ -3001,320 +3001,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01151611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prise de décision stratégique dans les organisations publiques collégiales. Le cas des universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mignot Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bachir Mazouz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stratégie des organisations de l’État. Contexte d’analyse, paramètres de décision et gestion du changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.137 - 158, 2014, 9782760540798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108764v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The impact of recent reforms on the institutional governance of French universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Shattock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Trends in University Governance: Autonomy, Self-Government and the Distribution of Authority</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.67-88, 2014, 9780415842907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01015505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of indicators in French Universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mignot Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wim Blockmans; Lars Engwall; Denis Weaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliometrics: Use and Abuse in the Review of Research Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Portland Press Ltd, pp.129-142, 2014, 9781855781955</w:t>
@@ -3343,77 +3343,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance associative : entre diversité et normalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Burlaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, Finance et Politique. De la pratique à la théorie : l’art de la conceptualisation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, pp.219-226, 2014, Mélanges en l’honneur du Professeur Christian Hoarau</w:t>
@@ -3442,51 +3442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des budgets et le système budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3524,51 +3524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des budgets et le système budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3606,64 +3606,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution du contrôle de gestion : révolution ou mystification ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Cappelletti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit, contrôle et performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNDP éditions, pp.53-63, 2011</w:t>
@@ -3692,64 +3692,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de gestion comme savoir légitime. Étude sur la fabrique d'un mythe rationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, contrôle et société. Mélanges en l'honneur du Professeur Alain Burlaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Foucher, pp.191-202, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3787,51 +3787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôleur de gestion, un business partner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raguideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3873,64 +3873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture du résultat et pilotage par les indicateurs dans le secteur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Pras (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management : enjeux de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.163-171, 2009</w:t>
@@ -3959,51 +3959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et apprentissage organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Colasse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle de gestion et audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.561-573, 2009</w:t>
@@ -4045,64 +4045,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des dispositifs de gestion : entre conformité et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Avare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Hoarau et Jean-Louis Laville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des associations. Sociologie, économie, gestion. Editions Eres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eres, pp.205-214, 2008, Sociologie économique</w:t>
@@ -4144,51 +4144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le managerialisme et les associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Avare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Hoarau et Jean-Louis Laville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des associations. Sociologie, économie, gestion.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eres, pp.113-130, 2008, Sociologie économique</w:t>
@@ -4217,51 +4217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budgetary practices: the case of French companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jürgen Weber et Stefan Linder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neugestaltung Der Budgetierung Mit Better Und Beyond Budgeting?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.10-13, 2008</w:t>
@@ -4303,51 +4303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Etat à l'heure de la gestion par objectifs. Quelles leçons tirer des pratiques des entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Ramanantsoa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L' Art du management - Performance - Développement Durable - Leadership</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson Village Mondial, pp.137-150, 2008</w:t>
@@ -4376,64 +4376,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comme l'entreprise l'État doit adopter une culture du résultat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.257-267, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4484,51 +4484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.159-168, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4566,51 +4566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation dirigeante et gouvernance associative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Haeringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoarau Christian, Laville Jean-Louis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des associations : économie, sociologie, gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, Coll. Sociologie économique, pp. 227-244, 2008, </w:t>
@@ -4693,51 +4693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des experts-comptables. Une histoire de l'INTEC 1931-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4794,51 +4794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4869,51 +4869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit bréviaire des idées reçues en management 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, pp.297, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4944,51 +4944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La découverte, pp.297, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5038,90 +5038,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que fait la performance aux universités ? Utilisation des mesures de performance de la recherche et collégialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Managérialisation de l'université »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5146,90 +5146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Performance Metrics Erode Collegiality? Empirical Evidence from French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association francophone de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5254,90 +5254,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academics’ values in French universities. Does commitment to performance match with commitment to university ‘publicness’?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Francophone de Comptabilité (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5362,90 +5362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Performance Metrics Erode Collegiality? Empirical Evidence from French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference on New Directions in Management Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5470,90 +5470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Performance Metrics Erode Collegiality? Empirical Evidence from French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EGOS colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Napoli, Jul 2016, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5578,90 +5578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Performance Metrics Erode Collegiality? Empirical Evidence from French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE 28th Conference. Moral Economies. Economic Moralities. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of California Berkeley, Jun 2016, Berkeley, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5699,51 +5699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nouveau Management Public dans les universités françaises, un puzzle doctrinal encore mal articulé en pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,90 +5811,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academics’ values in French universities. Is commitment to performance compatible with commitment to university ‘publicness’?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th RESUP International Conference: University missions. Reconfiguration, interplay and contradictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5932,51 +5932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nouveau Management Public dans les universités françaises, un puzzle doctrinal encore mal articulé en pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6044,90 +6044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforms in French Public Universities. How does commitment to performance match with commitment to public values?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EGOS colloquium - Bridging Continents, Cultures and Worldviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6178,51 +6178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6247,90 +6247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des universitaires Françaises: État de la situation et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81e du Congrès de l'Acfas - Colloque 10 - La collaboration universitaire France-Québec à l'heure des savoirs sans frontière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6381,51 +6381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6463,51 +6463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus budgétaire au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la gestion de la performance des organisations - Les meilleures pratiques du processus budgétaire (Ordre des CPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6532,77 +6532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance of civil society organizations: a typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EMES International Research Conference on Social Enterprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, University of Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6627,90 +6627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforms in French Public Universities. How does commitment to performance match with commitment to public values?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th annual conference of the Consortium of Higher Education Researchers (CHER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6729,679 +6729,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00875021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The rationalization and professionalization of NPO governance: towards a bridging model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th international conference of International society for third sector research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sienne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02160265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accounting as a site for performativity struggles: Financial economics performativity and accounting standardization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th EGOS colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tableau de Bord as the Construction of a CEO's Mental Equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier - Association de contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux de la gouvernance des universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference of International society for third sector research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sienne, Italy</w:t>
+              <w:t xml:space="preserve">Congrès de la CDUL " La gouvernance des universités, quelle place pour les UFR dans le cadre des RCE ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier l'enseignement supérieur. Une exploration des rôles des indicateurs dans les universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Musselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVème symposium international : Regards croisés sur les transformations de la gestion et des organisations publiques - La gestion des interfaces politico-administratives à l'aune des indicateurs de la performance publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Quebec, Canada. pp.atelier 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00753582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance of Nonprofit Organizations: a typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference of ISTR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00712604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oui &amp;quot; à la performance et &amp;quot; oui &amp;quot; aux valeurs du public : les paradoxes de la communauté universitaire française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7420,273 +7420,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Balancing the Creativity-Control Tension : Perspective from the Sociology of Art and an Artistic Squat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AOS: Acccounting, organizations, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Balancing the Creativity-Control Tension: Perspectives from the Sociology of Art and an Artistic Squat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Debating the link between creativity and control - A Workshop Sponsored by Accounting, Organizations and Society, IESE Business School and Sda Bocconi School of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balancing the Creativity-Control Tension : Perspective from the Sociology of Art and an Artistic Squat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop - The Hidden Sides of Creativity in Organizationnal Settings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7737,51 +7737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences du GéPS - Hec Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7819,51 +7819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Design of Budgeting Systems: Impact on Roles and Critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th EAA Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7914,51 +7914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Management Accounting as Social and Organizational Practice (MASOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7977,493 +7977,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Why and how does a CEO use financial and non-financial data? A study of the emergence of the Tableau de Bord at the Crédit Lyonnais (1870-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Interdisciplinary, Perspectives on Accounting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Innsbruck, Austria. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governance of Social Civil Organizations : a balance between internal and external logics.The case of Parisian artistics squats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationale sur la gouvernance des associations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Sep 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pilotage d'un projet institutionnel et son évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université populaire et citoyenne, Conservatoire National des Arts et Métiers - Institut Polanyi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches critiques en contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du CRC-GREG, Conservatoire National des Arts et Métiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Artistic Squats Count: Calculability and Legitimacy in an Alternative Artistic Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Interdisciplinary, Perspectives on Accounting Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Innsbruck, Austria. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how a CEO uses Financial and Non financial Data? A Study of the Emergence of Tableau de Bord at the Crédit Lyonnais (1870-1890)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVèmes Journées d'Histoire de la Comptabilité et du Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Sceaux, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8501,51 +8501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Management Accounting Function: Proposing a Typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual Congress of the European Accounting Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8583,51 +8583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches critiques en contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche MACORG, ESCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8678,51 +8678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale sur la gouvernance des associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8741,303 +8741,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diagnostic / Interactive Budgetary Control: Proposing a Model and a Measurement Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Accounting Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Anaheim - CA, United States. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dancing On The Tight Rope : An Ethnographic Exploration Of Strategies Deployed By Artistic Squats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Nottingham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing by numbers: exploring technical and institutional explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Perspectives on Accounting Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, New York, United States. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction contrôle de gestion : proposition d'une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Virginie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9075,51 +9075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the French tableau de bord appear in banks? The case of the Crédit Lyonnais 1870-1890</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Accounting &amp; Business History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9138,316 +9138,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Culture du résultat et pilotage par les indicateurs dans le secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">États généraux du Management (FNEGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00365782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture du résultat et le pilotage par les indicateurs dans le secteur public : pratiques et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée pédagogique de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00365777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar, Nottingham University Business School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques budgétaires : proposition d'une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Virginie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9511,51 +9511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EURAM (European Academy of Management) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Paris, France. pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9593,51 +9593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budgeting to learn: a study of the positive effects of the budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EAA (European Accounting Association) Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Lisbonne, Portugal. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9675,51 +9675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate ? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9757,51 +9757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing by numbers: exploring technical and institutional explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EURAM (European Academy of Management) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Paris, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9820,234 +9820,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budgetary control: technical efficiency or adaptation to institutionalized expectations?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Control and change - Analysing the process of institutionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Seminar, York University, Schulich School of Business, Accounting Department</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2006, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">, Mar 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00465704v1</w:t>
+                <w:t xml:space="preserve">halshs-00465705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and change - Analysing the process of institutionalisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Budgetary control: technical efficiency or adaptation to institutionalized expectations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Seminar, York University, Schulich School of Business, Accounting Department</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2006, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">, Apr 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00465705v1</w:t>
+                <w:t xml:space="preserve">halshs-00465704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Budgetary Control. From performance measurement to performance management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th conference on new directions in management accounting: Innovations in practice and research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Bruxelles, Belgium. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10072,51 +10072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budgetary control: technical efficiency or adaptation to institutionalized expectations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Interdisciplinary Perspectives on Accounting Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cardiff, United Kingdom. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10141,51 +10141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle budgétaire : recherche d'efficience ou recherche de légitimité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10223,51 +10223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to make them Legitimate? An ethnographic exploration of strategies deployed by Artistic Squats in Paris to acquire legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10318,51 +10318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Budgetary Control and Management by Objectives: Evidence from a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Conference for Accounting Educators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bordeaux, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10400,51 +10400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive budgetary control and management by objectives : evidence from a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International research conference for accounting educators, conférence internationale de l'enseignement et de la recherche en comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10482,51 +10482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Budgetary Control and Management by Objectives: Evidence from a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th EAA (European Accounting Association) Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Göteborg, Sweden. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10564,51 +10564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réactions du marché à l'annonce de programmes de réduction des coûts : une étude exploratoire sur les entreprises du CAC 40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10672,51 +10672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10741,51 +10741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courants de recherche sur le budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GEREC (Groupe d'Etude et de Recherche en Comptabilité et Contrôle de Gestion), HEC- ESCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10804,377 +10804,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CONTRÔLE ET CHANGEMENT : UNE PERSPECTIVE NÉOINSTITUTIONNELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Virginie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00581182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diversité des pratiques budgétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Luca Pacioli, Université Paris Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wrapping Illegitimate Creative Organizations to Make Them Legitimate ? An Ethnographic Exploration of Strategies Deployed by Artistic Squats in Paris to Acquire Legitimacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st EGOS Colloquium - European Group for Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES RÉACTIONS DU MARCHÉ À L'ANNONCE DE PROGRAMMES DE REDUCTION DES COUTS : UNE ÉTUDE EXPLORATOIRE SUR LES ENTREPRISES DU CAC 40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soulerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00581183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -11190,51 +11190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Conference on the Changing Roles of Management Accounting as a Control System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Anvers, Belgium. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11259,51 +11259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de questionnaires et échelles de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ficelles du métier, ou l'art de la recherche en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11328,51 +11328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle budgétaire diagnostic ou interactif ? Proposition d'un instrument de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Orléans, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11397,51 +11397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive budgetary control: proposing a model and a measurement instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th EAA (European Accounting Association) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Prague, Czech Republic. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11492,51 +11492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th congress on New directions in management accounting: innovations in practice and research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bruxelles, Belgium. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11574,51 +11574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management controllers' implication in the earnings management: a French study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th EAA (European Accounting Association) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Séville, Spain. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11656,51 +11656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance d'entreprise et gestion du résultat. Les contrôleurs de gestion de l'autre côté du miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès de l'A.F.C. - Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Louvain-La-Neuve, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11820,51 +11820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance d'entreprise et gestion du résultat. Les contrôleurs de gestion de l'autre côté du miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès de l'Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Louvain-La-Neuve, Belgique. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11902,51 +11902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'UTILISATION DE L'E-MAIL DANS LE CONTROLE ORGANISATIONNEL : LE CAS DE LA RELATION SUPERIEUR - SUBORDONNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Nogatchewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11971,51 +11971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'EXPLICATION DE LA DIVERSITE DES PRATIQUES BUDGETAIRES : UNE APPROCHE CONTINGENTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12034,208 +12034,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00584534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'explication de la diversité des pratiques budgétaires : une approche contingente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème congrès de l'AFC (Association Francophone de Comptabilité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Toulouse, France. pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de l'e-mail dans le contrôle organisationnel: le cas de la relation entre supérieur et subordonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Nogatchewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants des pratiques budgétaires : une approche contingente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée jeunes chercheurs de l'Association Française de Comptabilité, Université Paris Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12305,51 +12305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du processus budgétaire dans les organisations du Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12367,90 +12367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des universités françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mignot Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] HEC Montréal; Centre de sociologie des organisations; Conservatoire national des arts et métiers; Université Paris-Est Créteil. 2012, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12472,90 +12472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des universités françaises Pouvoir, évaluation et identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de recherche en gestion - Université Paris Val-de-Marne; Centre de sociologie des organisations; CNAM; HEC Montréal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12586,51 +12586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles, authority and involvement of the management accounting function: a multiple case-study perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12680,51 +12680,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des pratiques budgétaires des entreprises françaises : proposition d'une typologie et analyse des déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris Dauphine - Paris IX, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12920,51 +12920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chairecontroledegestion.hec.ca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764018794898" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Francoeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faranak Farzaneh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-07-2017-0033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Curtis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-01-2016-0010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01892608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-Gerard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617717099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2016.09.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2015.11.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2015.1052528" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.250.89-104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.251.89-95" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2011.629415" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.1532" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Verdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2007.02.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Torset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2003.08.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03108764v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mignot Gerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raguideau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Avare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340428v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Haeringer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2008.01.0227" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-G&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boitier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisvert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00496103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Virginie Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463725v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365777v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365782v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463718v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulerot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465707v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581182v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581183v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465698v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170353v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sponem Samuel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Nogatchewsky" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144683v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540789v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chairecontroledegestion.hec.ca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913075v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Francoeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aub&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faranak Farzaneh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TPM-07-2017-0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0899764018794898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emer Curtis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-01-2016-0010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01892608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-Gerard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840617717099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2016.09.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2015.11.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2015.1052528" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.250.89-104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.251.89-95" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2011.629415" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.1532" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Verdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2007.02.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Torset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2003.08.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03108764v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mignot Gerard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806403v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raguideau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Avare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340428v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Haeringer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lavil.2008.01.0227" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-G&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boitier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cabantous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisvert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944678v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944677v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753582v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660125v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463732v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00496103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463727v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Virginie Lambert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463725v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365777v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463718v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465705v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463702v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulerot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581182v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581183v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465698v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170353v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00806477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sponem Samuel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170211v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Nogatchewsky" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463692v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144683v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540789v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>