--- v0 (2026-03-11)
+++ v1 (2026-04-16)
@@ -177,195 +177,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast in Mycorrhizal Associations Leads to Divergent Rhizosphere Metabolomes and Plant–Soil Feedback Among Grassland Species</w:t>
+                <w:t xml:space="preserve">Multiple, simultaneous abiotic stresses differentially impact downy mildew infection in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Semchenko</w:t>
+                <w:t xml:space="preserve">Ana Clara Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">Michaela Svobodová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirgi Saar</w:t>
+                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greete Horn</w:t>
+                <w:t xml:space="preserve">Éric Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 29 (2), pp.e70318. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.70318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpag017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506419v1</w:t>
+                <w:t xml:space="preserve">hal-05545557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of phenotypic trait plasticity in the oilseed Camelina sativa using integrated early-stage abiotic stress and field studies</w:t>
               </w:r>
@@ -377,4385 +377,4653 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Kirsty Hassall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.kiag052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plphys/kiag052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple, simultaneous abiotic stresses differentially impact downy mildew infection in grapevine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting predictive metabolomics of pearl millet phenotypic traits using untargeted profiling across a Brazilian germplasm panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Svobodová</w:t>
+                <w:t xml:space="preserve">Mariana Pinheiro Costa Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martins Abdão dos Passos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gomès</w:t>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Dessaune Tardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpag017⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (2), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-026-02407-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545557v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering heat-enhanced resistance of grapevine berries to Botrytis cinerea highlights differential cuticular and secondary metabolite accumulations between Merlot and Cabernet Sauvignon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrast in Mycorrhizal Associations Leads to Divergent Rhizosphere Metabolomes and Plant–Soil Feedback Among Grassland Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
+                <w:t xml:space="preserve">Marina Semchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bernardo</w:t>
+                <w:t xml:space="preserve">Sirgi Saar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guinand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Delestre</w:t>
+                <w:t xml:space="preserve">Greete Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.101051⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (2), pp.e70318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.70318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290179v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence: the human response to approach the complexity of big data in biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolite names and identifiers: how far are we from interoperability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Melandri</w:t>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges R-Radohery</w:t>
+                <w:t xml:space="preserve">Mathieu Umec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Beaumont</w:t>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara M de Cripan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Muller</w:t>
+                <w:t xml:space="preserve">Mariana P C Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf057⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (2), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-026-02404-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118620v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizochemistry and soil bacterial community are tailored to natural stress gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial intelligence: the human response to approach the complexity of big data in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Melandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+                <w:t xml:space="preserve">Georges R-Radohery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Latorre</w:t>
+                <w:t xml:space="preserve">Chloé Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millena Barros Santos</w:t>
+                <w:t xml:space="preserve">Sara M de Cripan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constanza Aguado-Norese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 202, pp.109662. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.giaf057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806040v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecies predictions of growth traits from quantitative transcriptome data acquired during fruit development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering heat-enhanced resistance of grapevine berries to Botrytis cinerea highlights differential cuticular and secondary metabolite accumulations between Merlot and Cabernet Sauvignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kentaro Mori</w:t>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Jorly</w:t>
+                <w:t xml:space="preserve">Sarah Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf122⟩</w:t>
+              <w:t xml:space="preserve">Plant stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.101051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.101051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037526v1</w:t>
+                <w:t xml:space="preserve">hal-05290179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhizochemistry and soil bacterial community are tailored to natural stress gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Claudio Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+                <w:t xml:space="preserve">Millena Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanza Aguado-Norese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 202, pp.109662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799829v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetically diverse wild plant species use common biochemical strategies to thrive in the Atacama Desert</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Nilo-Poyanco</w:t>
+                <w:t xml:space="preserve">Interspecies predictions of growth traits from quantitative transcriptome data acquired during fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomás Moyano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Kentaro Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Jeffers</w:t>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 75 (11), pp.3596-3611. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae117⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.eraf122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125881v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-regulated GDP-l-galactose phosphorylase calls the tune in ascorbate biosynthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kentaro Mori</w:t>
+                <w:t xml:space="preserve">Ecological and metabolic implications of the nurse effect of Maihueniopsis camachoi in the Atacama Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Carrasco-Puga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae032/7607105⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241 (3), pp.1074-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530669v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and metabolic implications of the nurse effect of Maihueniopsis camachoi in the Atacama Desert</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19415⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514679v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Multi-regulated GDP-l-galactose phosphorylase calls the tune in ascorbate biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (9), pp.2631-2643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae032/7607105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178513v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Phylogenetically diverse wild plant species use common biochemical strategies to thrive in the Atacama Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Nilo-Poyanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (11), pp.3596-3611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183193v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative constraint‐based modelling of fruit development across species highlights nitrogen metabolism in the growth‐defence trade‐off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert‐masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive metabolomics of multiple Atacama plant species unveils a core set of generic metabolites for extreme climate resilience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amélie Flandin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 234 (5), pp.1614-1628. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18095⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626433v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying early metabolite markers of successful graft union formation in grapevine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Spilmont</w:t>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salimata Diarrassouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhab070⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (365), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677495v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Predictive metabolomics of multiple Atacama plant species unveils a core set of generic metabolites for extreme climate resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claudio Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (5), pp.1614-1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03107184v1</w:t>
+                <w:t xml:space="preserve">hal-03626433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overproduction of ascorbic acid impairs pollen fertility in tomato</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying early metabolite markers of successful graft union formation in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshihiro Okabe</w:t>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab040⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhab070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152478v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenol profiles of just pruned grapevine canes from wild vitis accessions and vitis vinifera cultivars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+                <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tristan Richard</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b08099⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (5), pp.1504-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565126v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-NMR Metabolomics of Rainbow Trout Fed a Plant-Based Diet Supplemented with Graded Levels of a Protein-Rich Yeast Fraction Reveal Several Metabolic Processes Involved in Growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overproduction of ascorbic acid impairs pollen fertility in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Richard</w:t>
+                <w:t xml:space="preserve">Paul Deslous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Marchand</w:t>
+                <w:t xml:space="preserve">Céline Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Yoshihiro Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxaa206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (8), pp.3091-3107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927022v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics to Exploit the Primed Immune System of Tomato Fruit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrella Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (3), pp.96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo10030096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Roch</w:t>
+                <w:t xml:space="preserve">Polyphenol profiles of just pruned grapevine canes from wild vitis accessions and vitis vinifera cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Céline Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (47), pp.13397-13407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b08099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904041v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics study reveals Red Sea Bacillus with characteristics associated with potential microbial cell factories (MCFs)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton-NMR Metabolomics of Rainbow Trout Fed a Plant-Based Diet Supplemented with Graded Levels of a Protein-Rich Yeast Fraction Reveal Several Metabolic Processes Involved in Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Shi</w:t>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bokhari</w:t>
+                <w:t xml:space="preserve">Nadege Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55726-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (9), pp.2268-2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxaa206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937645v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Transcriptome Analysis Shows Conserved Metabolic Regulation during Production of Secondary Metabolites in Filamentous Fungi.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jens Christian Nielsen</w:t>
+                <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhairi Workman</w:t>
+                <w:t xml:space="preserve">Holger Klose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boyang Ji</w:t>
+                <w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (2), pp.e00012-19. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSystems.00012-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622105v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Protein Destiny in Developing Fruit</w:t>
+                <w:t xml:space="preserve">Comparative Transcriptome Analysis Shows Conserved Metabolic Regulation during Production of Secondary Metabolites in Filamentous Fungi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isma Belouah</w:t>
+                <w:t xml:space="preserve">Jens Christian Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Nazaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Sietske Grijseels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Mhairi Workman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00086⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.e00012-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00012-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327302v1</w:t>
+                <w:t xml:space="preserve">hal-02622105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale model of Rhodotorula toruloides metabolism.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ievgeniia A Tiukova</w:t>
+                <w:t xml:space="preserve">Comparative genomics study reveals Red Sea Bacillus with characteristics associated with potential microbial cell factories (MCFs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Othoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mats Sandgren</w:t>
+                <w:t xml:space="preserve">A. Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard J Kerkhoven</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bokhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.27162⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55726-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624789v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Modeling Protein Destiny in Developing Fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01201⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180 (3), pp.1709-1724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620533v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of 24 Penicillium genome-scale metabolic models shows diversity based on their secondary metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-scale model of Rhodotorula toruloides metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia A Tiukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Sandgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard J Kerkhoven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 115 (10), pp.2604-2612. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 116 (12), pp.3396-3408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.27162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bit.26739⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02620062v1</w:t>
+                <w:t xml:space="preserve">hal-02624789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meneco, a Topology-Based Gap-Filling Tool Applicable to Degraded Genome-Wide Metabolic Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
+                <w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005276⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01449100v1</w:t>
+                <w:t xml:space="preserve">hal-02620533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global analysis of biosynthetic gene clusters reveals vast potential of secondary metabolite production in Penicillium species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of 24 Penicillium genome-scale metabolic models shows diversity based on their secondary metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens C. Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens C. Frisvad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (10), pp.2604-2612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.26739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmicrobiol.2017.44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629382v1</w:t>
+                <w:t xml:space="preserve">hal-02620062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of fungi: the QuantFung project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benedict Dirnberger</w:t>
+                <w:t xml:space="preserve">Global analysis of biosynthetic gene clusters reveals vast potential of secondary metabolite production in Penicillium species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Christian Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sietske Grijseels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Flak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sietske Grijseels</w:t>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.6. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.17044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40694-015-0016-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmicrobiol.2017.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629700v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome-scale metabolic network of Ectocarpus siliculosus (EctoGEM): a resource to study brown algal physiology and beyond.</w:t>
+                <w:t xml:space="preserve">Meneco, a Topology-Based Gap-Filling Tool Applicable to Degraded Genome-Wide Metabolic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Ethis de Corny</w:t>
+                <w:t xml:space="preserve">Sven Thiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12627⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057153v1</w:t>
+                <w:t xml:space="preserve">hal-01449100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward systems biology in brown algae to explore acclimation and adaptation to the shore environment.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unlocking the potential of fungi: the QuantFung project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Zsofia Buttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+                <w:t xml:space="preserve">Rafael Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Potin</w:t>
+                <w:t xml:space="preserve">Benedict Dirnberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Flak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sietske Grijseels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMICS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/omi.2011.0089⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40694-015-0016-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661751v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The genome-scale metabolic network of Ectocarpus siliculosus (EctoGEM): a resource to study brown algal physiology and beyond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Ethis de Corny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (2), pp.367-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward systems biology in brown algae to explore acclimation and adaptation to the shore environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (12), pp.883-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/omi.2011.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Model of cap-dependent translation initiation in sea urchin: a step towards the eukaryotic translation regulation network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 77 (3), pp.257-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrd.21142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4765,3757 +5033,3882 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of biostimulants for greenhouse horticultural crops: insights from NIR spectroscopy fingerprinting and Machine Learning analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Deogratias</w:t>
+                <w:t xml:space="preserve">Unraveling Brassica napus leaf metabolic diversity: leveraging machine learning for agronomic trait prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes JS du RFMF Saint-Malo 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique, Jun 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190266v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative constraint-based modelling of fruit development across species highlights nitrogen metabolism in the growth- defence trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaumont Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassan Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilbert-Masson Ghislaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Christel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effect of biostimulants on horticultural crop performance, Poinsettia: an approach combining non-target plant analysis methods and data science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deogratias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Horticulture Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science, May 2024, Bucarest (Roumanie), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Brassica napus leaf metabolic diversity: leveraging machine learning for agronomic trait prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
+                <w:t xml:space="preserve">Unlocking the potential of biostimulants for greenhouse horticultural crops: insights from NIR spectroscopy fingerprinting and Machine Learning analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eyssan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deogratias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Saint Malo (FR), France</w:t>
+              <w:t xml:space="preserve">16èmes JS du RFMF Saint-Malo 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412488v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic Insights into Wine's Sensory Identity: Unveiling Climate-Driven Changes in Aroma Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline O Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining phenotypic, metabolome and proteome data to study maize response to a mild nitrogen deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolomic data to predict Maize yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Metabolic Network of Ectocarpus Siliculosus using Answer Set Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Extending the Metabolic Network of &amp;lt;em&amp;gt;Ectocarpus Siliculosus&amp;lt;/em&amp;gt; Using Answer Set Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gebser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LPNMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40564-8_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853752v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Metabolic Network of &amp;lt;em&amp;gt;Ectocarpus Siliculosus&amp;lt;/em&amp;gt; Using Answer Set Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Extending the Metabolic Network of Ectocarpus Siliculosus using Answer Set Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gebser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPNMR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02745669v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology approaches at cellular level in the model organism Ectocarpus siliculosus to better understand brown algal physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esil 2012: algal post-genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism for microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPSYSBIO 2025 - Advanced Lecture Course on Computational Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism in complex microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Agroécologie et Numérique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaecomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism for microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism for microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaboday 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Talence (33), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism in complex microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs Chercheuses du département BAP de INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive metabolomic to decipher plant eco-evolutive tendencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Trueba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques (JOBIM2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the evolution of the main biomass compounds of Pinot Noir berries from several Climats de Bourgogne</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Memory of drought stress on performance trade-off in grape: evaluation of priming on metabolite accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot M J Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">20th Annual conference of the Metabolomics society, METABOLOMICS2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677412v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Impact of Biostimulant Application on Tomato Metabolism through a metabolomics strategy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing the evolution of the main biomass compounds of Pinot Noir berries from several Climats de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint malo, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677506v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutti frutti: Metabolomics Meets Machine Learning for Juicy Discoveries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Cassan</w:t>
+                <w:t xml:space="preserve">Unveiling the Impact of Biostimulant Application on Tomato Metabolism through a metabolomics strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Rochepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Poucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16ème journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677398v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The UNTWIST project: Unraveling Stress Response Mechanisms in Camelina sativa for Enhanced Crop Resilience in European Agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Tutti frutti: Metabolomics Meets Machine Learning for Juicy Discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Melandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Randriafanomezantsoa Radohery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+              <w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677424v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomics and predictive metabolomic to study the physiology of an old rustic oilseed plant.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The UNTWIST project: Unraveling Stress Response Mechanisms in Camelina sativa for Enhanced Crop Resilience in European Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Niagara falls, Canada</w:t>
+              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396004v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry at the service of Plant Science to decipher Plant Metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Using metabolomics and predictive metabolomic to study the physiology of an old rustic oilseed plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Deogratias</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Grosskinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Chemistry Biology Interface Day (CBID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Pessac, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Niagara falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194945v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using machine-learning on metabolomics data to predict complex phenotypes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemistry at the service of Plant Science to decipher Plant Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deogratias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st Chemistry Biology Interface Day (CBID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760581v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Predicting plant performance to enhance the acceptance of innovative solutions in the field of plant protection products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+              <w:t xml:space="preserve">13. International conference of French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879730v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Filangi</w:t>
+                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
+              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776494v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting plant performance to enhance the acceptance of innovative solutions in the field of plant protection products</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maider Saint Jean</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International conference of French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190320v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using machine-learning on metabolomics data to predict complex phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">JOBIM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368764v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t>
+              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570809v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf metabolite profiling reveals biochemical diversities within wheat genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands. , pp.209-209, 2019, METABOLOMICS 2019, 15th Annual Conference of the Metabolomics Society, June 23-27, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of biostimulants on horticultural crop performance of poinsettia: an approach combining non-targeted plant analysis methods and data science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Deogratias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHC2024: International Symposium on Ornamental Horticulture for the Service of Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bucharest, Romania. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1417, pp.79-92, 2025, 978-94-62614-16-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1417.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8525,301 +8918,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant genome-scale metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science Direct. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Metabolomics in full swing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 98, 2021, Advances in Botanical Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2020.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant metabolomics and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Metabolomics in full swing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 98, 2021, Advances in Botanical Research, 978-0-12-821688-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2020.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8829,130 +9222,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaNetMap: automatic mapping of metabolomic data onto metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8962,100 +9355,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complétion combinatoire pour la reconstruction de réseaux métaboliques, et application au modèle des algues brunes Ectocarpus siliculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université de Rennes, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014REN1S077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01093287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9065,140 +9458,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaNetMap: automatic mapping of metabolomic data onto metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b23f6bc429dfbbb881bf6301616d38b9014884f6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9266,51 +9659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EB2C718"/>
+    <w:nsid w:val="827696E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9497,51 +9890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sprigent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5146-0347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183368525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313578389" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Semchenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirgi Saar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greete Horn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70318" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silvestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kirsty Hassall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiag052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Fanton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Svobodov&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls-Fonayet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gom&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Melandri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges R-Radohery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M de Cripan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Barros Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Aguado-Norese" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109662" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Nilo-Poyanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Moyano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Jeffers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae117" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08099" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa206" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrella Luna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevanne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030096" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Othoum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derouiche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bokhari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55726-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Christian Nielsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietske Grijseels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhairi Workman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00012-19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia A Tiukova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Nielsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Sandgren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard J Kerkhoven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27162" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C. Nielsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C. Frisvad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26739" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629382v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2017.44" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Buttel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D&#237;az" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Dirnberger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Flak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-015-0016-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486418v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cormier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21142" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SG0ZKV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190266v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eyssan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677435v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Chlo&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassan C&#233;dric" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilbert-Masson Ghislaine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Christel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677528v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline O Santos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ba&#239;ri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853752v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745669v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40564-8_25" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JS538NP3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304541v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04919231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05161904v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304536v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05073304v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166151v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677412v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677506v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rochepeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677398v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Randriafanomezantsoa Radohery" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677424v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Grosskinsky" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190320v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Saint Jean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420795v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deogratias" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1417.10" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150312v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447092v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01093287v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S077" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05419350v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b23f6bc429dfbbb881bf6301616d38b9014884f6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sprigent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5146-0347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183368525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313578389" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Fanton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Svobodov&#225;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls-Fonayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gom&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silvestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kirsty Hassall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiag052" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pinheiro Costa Pimentel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins Abd&#227;o dos Passos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Dessaune Tardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02407-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Semchenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirgi Saar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greete Horn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Umec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P C Pimentel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02404-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Melandri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges R-Radohery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M de Cripan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Barros Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Aguado-Norese" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Nilo-Poyanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Moyano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Jeffers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab070" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrella Luna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevanne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030096" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08099" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa206" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Christian Nielsen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietske Grijseels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhairi Workman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00012-19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Othoum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derouiche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bokhari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55726-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia A Tiukova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Nielsen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Sandgren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard J Kerkhoven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27162" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620062v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C. Nielsen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C. Frisvad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26739" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629382v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2017.44" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629700v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Buttel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D&#237;az" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Dirnberger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Flak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-015-0016-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cormier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21142" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SG0ZKV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Chlo&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassan C&#233;dric" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilbert-Masson Ghislaine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Christel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677528v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190266v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eyssan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline O Santos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ba&#239;ri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745669v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40564-8_25" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JS538NP3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853752v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304541v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04919231v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05161904v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05073304v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166151v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05526208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot M J Berger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677506v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rochepeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Randriafanomezantsoa Radohery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Grosskinsky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Saint Jean" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760581v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420795v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deogratias" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1417.10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150312v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447092v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01093287v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S077" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05419350v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b23f6bc429dfbbb881bf6301616d38b9014884f6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>