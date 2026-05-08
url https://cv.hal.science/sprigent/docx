--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -211,563 +211,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple, simultaneous abiotic stresses differentially impact downy mildew infection in grapevine</w:t>
+                <w:t xml:space="preserve">Exploiting predictive metabolomics of pearl millet phenotypic traits using untargeted profiling across a Brazilian germplasm panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Clara Fanton</w:t>
+                <w:t xml:space="preserve">Mariana Pinheiro Costa Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Svobodová</w:t>
+                <w:t xml:space="preserve">Alexandre Martins Abdão dos Passos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gomès</w:t>
+                <w:t xml:space="preserve">Flavio Dessaune Tardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (2), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpag017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-026-02407-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545557v1</w:t>
+                <w:t xml:space="preserve">hal-05572168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of phenotypic trait plasticity in the oilseed Camelina sativa using integrated early-stage abiotic stress and field studies</w:t>
+                <w:t xml:space="preserve">Contrast in Mycorrhizal Associations Leads to Divergent Rhizosphere Metabolomes and Plant–Soil Feedback Among Grassland Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Silvestre</w:t>
+                <w:t xml:space="preserve">Marina Semchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Kirsty Hassall</w:t>
+                <w:t xml:space="preserve">Sirgi Saar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Le Boulch</w:t>
+                <w:t xml:space="preserve">Greete Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.kiag052. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (2), pp.e70318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiag052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.70318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506432v1</w:t>
+                <w:t xml:space="preserve">hal-05506419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting predictive metabolomics of pearl millet phenotypic traits using untargeted profiling across a Brazilian germplasm panel</w:t>
+                <w:t xml:space="preserve">Multiple, simultaneous abiotic stresses differentially impact downy mildew infection in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Pinheiro Costa Pimentel</w:t>
+                <w:t xml:space="preserve">Ana Clara Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martins Abdão dos Passos</w:t>
+                <w:t xml:space="preserve">Michaela Svobodová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cassan</w:t>
+                <w:t xml:space="preserve">Josep Valls-Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Dessaune Tardin</w:t>
+                <w:t xml:space="preserve">Éric Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 22 (2), pp.46. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-026-02407-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpag017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572168v1</w:t>
+                <w:t xml:space="preserve">hal-05545557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast in Mycorrhizal Associations Leads to Divergent Rhizosphere Metabolomes and Plant–Soil Feedback Among Grassland Species</w:t>
+                <w:t xml:space="preserve">Assessment of phenotypic trait plasticity in the oilseed Camelina sativa using integrated early-stage abiotic stress and field studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Semchenko</w:t>
+                <w:t xml:space="preserve">Susana Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirgi Saar</w:t>
+                <w:t xml:space="preserve">L Kirsty Hassall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greete Horn</w:t>
+                <w:t xml:space="preserve">Malo Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 29 (2), pp.e70318. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.kiag052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.70318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiag052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506419v1</w:t>
+                <w:t xml:space="preserve">hal-05506432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite names and identifiers: how far are we from interoperability?</w:t>
               </w:r>
@@ -881,295 +881,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence: the human response to approach the complexity of big data in biology</w:t>
+                <w:t xml:space="preserve">Deciphering heat-enhanced resistance of grapevine berries to Botrytis cinerea highlights differential cuticular and secondary metabolite accumulations between Merlot and Cabernet Sauvignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Melandri</w:t>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges R-Radohery</w:t>
+                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Beaumont</w:t>
+                <w:t xml:space="preserve">Sarah Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara M de Cripan</w:t>
+                <w:t xml:space="preserve">Clément Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Muller</w:t>
+                <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.giaf057. </w:t>
+              <w:t xml:space="preserve">Plant stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.101051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.101051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118620v1</w:t>
+                <w:t xml:space="preserve">hal-05290179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering heat-enhanced resistance of grapevine berries to Botrytis cinerea highlights differential cuticular and secondary metabolite accumulations between Merlot and Cabernet Sauvignon</w:t>
+                <w:t xml:space="preserve">Artificial intelligence: the human response to approach the complexity of big data in biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+                <w:t xml:space="preserve">Giovanni Melandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
+                <w:t xml:space="preserve">Georges R-Radohery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bernardo</w:t>
+                <w:t xml:space="preserve">Chloé Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guinand</w:t>
+                <w:t xml:space="preserve">Sara M de Cripan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Delestre</w:t>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, pp.101051. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.giaf057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.101051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290179v1</w:t>
+                <w:t xml:space="preserve">hal-05118620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizochemistry and soil bacterial community are tailored to natural stress gradients</w:t>
               </w:r>
@@ -1289,51 +1289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecies predictions of growth traits from quantitative transcriptome data acquired during fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1985,51 +1985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert‐masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,51 +2132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2891,429 +2891,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics to Exploit the Primed Immune System of Tomato Fruit.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyphenol profiles of just pruned grapevine canes from wild vitis accessions and vitis vinifera cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrella Luna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Chevanne</w:t>
+                <w:t xml:space="preserve">Gilles de Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo10030096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (47), pp.13397-13407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b08099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629273v1</w:t>
+                <w:t xml:space="preserve">hal-02565126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenol profiles of just pruned grapevine canes from wild vitis accessions and vitis vinifera cultivars</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton-NMR Metabolomics of Rainbow Trout Fed a Plant-Based Diet Supplemented with Graded Levels of a Protein-Rich Yeast Fraction Reveal Several Metabolic Processes Involved in Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles de Revel</w:t>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Richard</w:t>
+                <w:t xml:space="preserve">Nadege Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b08099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (9), pp.2268-2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxaa206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565126v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-NMR Metabolomics of Rainbow Trout Fed a Plant-Based Diet Supplemented with Graded Levels of a Protein-Rich Yeast Fraction Reveal Several Metabolic Processes Involved in Growth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomics to Exploit the Primed Immune System of Tomato Fruit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Marchand</w:t>
+                <w:t xml:space="preserve">Estrella Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Chloé Chevanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150 (9), pp.2268-2277. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/nxaa206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo10030096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927022v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
               </w:r>
@@ -3427,295 +3427,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Transcriptome Analysis Shows Conserved Metabolic Regulation during Production of Secondary Metabolites in Filamentous Fungi.</w:t>
+                <w:t xml:space="preserve">Comparative genomics study reveals Red Sea Bacillus with characteristics associated with potential microbial cell factories (MCFs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Christian Nielsen</w:t>
+                <w:t xml:space="preserve">G. Othoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sietske Grijseels</w:t>
+                <w:t xml:space="preserve">A. Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhairi Workman</w:t>
+                <w:t xml:space="preserve">L. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boyang Ji</w:t>
+                <w:t xml:space="preserve">A. Bokhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (2), pp.e00012-19. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSystems.00012-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55726-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622105v1</w:t>
+                <w:t xml:space="preserve">hal-02937645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics study reveals Red Sea Bacillus with characteristics associated with potential microbial cell factories (MCFs)</w:t>
+                <w:t xml:space="preserve">Comparative Transcriptome Analysis Shows Conserved Metabolic Regulation during Production of Secondary Metabolites in Filamentous Fungi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Othoum</w:t>
+                <w:t xml:space="preserve">Jens Christian Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Derouiche</w:t>
+                <w:t xml:space="preserve">Sietske Grijseels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Shi</w:t>
+                <w:t xml:space="preserve">Mhairi Workman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bokhari</w:t>
+                <w:t xml:space="preserve">Boyang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.e00012-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55726-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00012-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937645v1</w:t>
+                <w:t xml:space="preserve">hal-02622105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Protein Destiny in Developing Fruit</w:t>
               </w:r>
@@ -4216,90 +4216,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global analysis of biosynthetic gene clusters reveals vast potential of secondary metabolite production in Penicillium species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Christian Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sietske Grijseels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4536,51 +4536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedict Dirnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Flak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sietske Grijseels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.6. </w:t>
@@ -5166,398 +5166,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative constraint-based modelling of fruit development across species highlights nitrogen metabolism in the growth- defence trade-off</w:t>
+                <w:t xml:space="preserve">Unlocking the potential of biostimulants for greenhouse horticultural crops: insights from NIR spectroscopy fingerprinting and Machine Learning analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaumont Chloé</w:t>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassan Cédric</w:t>
+                <w:t xml:space="preserve">Caroline Eyssan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deogratias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Christel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16èmes JS du RFMF Saint-Malo 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677435v1</w:t>
+                <w:t xml:space="preserve">hal-05190266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effect of biostimulants on horticultural crop performance, Poinsettia: an approach combining non-target plant analysis methods and data science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative constraint-based modelling of fruit development across species highlights nitrogen metabolism in the growth- defence trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaumont Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+                <w:t xml:space="preserve">Cassan Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Deogratias</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hilbert-Masson Ghislaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Christel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Horticulture Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science, May 2024, Bucarest (Roumanie), Romania</w:t>
+              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677528v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of biostimulants for greenhouse horticultural crops: insights from NIR spectroscopy fingerprinting and Machine Learning analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Modeling the effect of biostimulants on horticultural crop performance, Poinsettia: an approach combining non-target plant analysis methods and data science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deogratias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes JS du RFMF Saint-Malo 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique, Jun 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">European Horticulture Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science, May 2024, Bucarest (Roumanie), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190266v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic Insights into Wine's Sensory Identity: Unveiling Climate-Driven Changes in Aroma Composition</w:t>
               </w:r>
@@ -5912,51 +5912,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Metabolic Network of &amp;lt;em&amp;gt;Ectocarpus Siliculosus&amp;lt;/em&amp;gt; Using Answer Set Programming</w:t>
+                <w:t xml:space="preserve">Extending the Metabolic Network of Ectocarpus Siliculosus using Answer Set Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
@@ -5991,118 +5991,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPNMR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Corunna, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745669v1</w:t>
+                <w:t xml:space="preserve">hal-00853752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Metabolic Network of Ectocarpus Siliculosus using Answer Set Programming</w:t>
+                <w:t xml:space="preserve">Extending the Metabolic Network of &amp;lt;em&amp;gt;Ectocarpus Siliculosus&amp;lt;/em&amp;gt; Using Answer Set Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
@@ -6137,73 +6116,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPNMR - 12th Conference on Logic Programming and Nonmonotonic Reasoning - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LPNMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40564-8_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853752v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology approaches at cellular level in the model organism Ectocarpus siliculosus to better understand brown algal physiology</w:t>
               </w:r>
@@ -6346,51 +6346,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism for microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6441,51 +6441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism in complex microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6661,51 +6661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism for microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6756,51 +6756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism for microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,51 +6851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism in complex microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6946,51 +6946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive metabolomic to decipher plant eco-evolutive tendencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Trueba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7054,51 +7054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory of drought stress on performance trade-off in grape: evaluation of priming on metabolite accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot M J Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7192,51 +7192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the evolution of the main biomass compounds of Pinot Noir berries from several Climats de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7274,64 +7274,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Impact of Biostimulant Application on Tomato Metabolism through a metabolomics strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7425,77 +7425,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Melandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Randriafanomezantsoa Radohery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
@@ -7524,64 +7524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The UNTWIST project: Unraveling Stress Response Mechanisms in Camelina sativa for Enhanced Crop Resilience in European Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7645,77 +7645,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolomics and predictive metabolomic to study the physiology of an old rustic oilseed plant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena C. Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Grosskinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7809,64 +7809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deogratias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Chemistry Biology Interface Day (CBID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Pessac, France</w:t>
@@ -7895,51 +7895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting plant performance to enhance the acceptance of innovative solutions in the field of plant protection products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8014,428 +8014,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using machine-learning on metabolomics data to predict complex phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+              <w:t xml:space="preserve">JOBIM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879730v1</w:t>
+                <w:t xml:space="preserve">hal-03760581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using machine-learning on metabolomics data to predict complex phenotypes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760581v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8471,277 +8471,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf metabolite profiling reveals biochemical diversities within wheat genetic resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Petriacq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cédric Cassan</w:t>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands. , pp.209-209, 2019, METABOLOMICS 2019, 15th Annual Conference of the Metabolomics Society, June 23-27, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936725v1</w:t>
+                <w:t xml:space="preserve">hal-02570809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf metabolite profiling reveals biochemical diversities within wheat genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t>
+              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands. , pp.209-209, 2019, METABOLOMICS 2019, 15th Annual Conference of the Metabolomics Society, June 23-27, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570809v1</w:t>
+                <w:t xml:space="preserve">hal-02936725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8759,51 +8759,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of biostimulants on horticultural crop performance of poinsettia: an approach combining non-targeted plant analysis methods and data science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9196,259 +9196,497 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Generation of metabolomic-informed models of metabolism in complex microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MetaNetMap: automatic mapping of metabolomic data onto metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Audemard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">hal-05447092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447092v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complétion combinatoire pour la reconstruction de réseaux métaboliques, et application au modèle des algues brunes Ectocarpus siliculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université de Rennes, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014REN1S077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01093287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9458,140 +9696,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaNetMap: automatic mapping of metabolomic data onto metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b23f6bc429dfbbb881bf6301616d38b9014884f6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId301"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9659,51 +9897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="827696E2"/>
+    <w:nsid w:val="7AC9041A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9890,51 +10128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sprigent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5146-0347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183368525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313578389" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Fanton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Svobodov&#225;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls-Fonayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gom&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silvestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kirsty Hassall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiag052" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pinheiro Costa Pimentel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins Abd&#227;o dos Passos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Dessaune Tardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02407-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Semchenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirgi Saar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greete Horn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Umec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P C Pimentel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02404-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Melandri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges R-Radohery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M de Cripan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Barros Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Aguado-Norese" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Nilo-Poyanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Moyano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Jeffers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab070" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrella Luna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevanne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030096" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08099" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa206" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Christian Nielsen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietske Grijseels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhairi Workman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00012-19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Othoum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derouiche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bokhari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55726-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia A Tiukova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Nielsen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Sandgren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard J Kerkhoven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27162" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620062v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C. Nielsen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C. Frisvad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26739" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629382v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2017.44" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629700v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Buttel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D&#237;az" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Dirnberger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Flak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-015-0016-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cormier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21142" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SG0ZKV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Chlo&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassan C&#233;dric" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilbert-Masson Ghislaine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Christel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677528v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190266v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eyssan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline O Santos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ba&#239;ri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745669v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40564-8_25" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JS538NP3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853752v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304541v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04919231v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05161904v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05073304v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166151v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05526208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot M J Berger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677506v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rochepeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Randriafanomezantsoa Radohery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Grosskinsky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Saint Jean" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760581v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420795v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deogratias" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1417.10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150312v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447092v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01093287v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S077" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05419350v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b23f6bc429dfbbb881bf6301616d38b9014884f6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sprigent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5146-0347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183368525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313578389" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pinheiro Costa Pimentel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martins Abd&#227;o dos Passos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Dessaune Tardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02407-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Semchenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirgi Saar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greete Horn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70318" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Fanton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Svobodov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls-Fonayet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gom&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silvestre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kirsty Hassall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiag052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Umec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P C Pimentel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02404-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guinand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Melandri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges R-Radohery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M de Cripan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Barros Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Aguado-Norese" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Nilo-Poyanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Moyano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Jeffers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab070" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565126v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08099" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa206" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrella Luna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevanne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030096" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Othoum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derouiche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bokhari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55726-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622105v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Christian Nielsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietske Grijseels" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhairi Workman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ji" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00012-19" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia A Tiukova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Nielsen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Sandgren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard J Kerkhoven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27162" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620062v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C. Nielsen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C. Frisvad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26739" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629382v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2017.44" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005276" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629700v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Buttel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D&#237;az" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Dirnberger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Flak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-015-0016-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ethis de Corny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12627" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0089" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cormier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21142" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SG0ZKV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190266v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eyssan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumont Chlo&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassan C&#233;dric" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilbert-Masson Ghislaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Christel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677528v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline O Santos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ba&#239;ri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853752v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745669v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40564-8_25" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JS538NP3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304541v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04919231v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05161904v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05073304v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166151v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05526208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot M J Berger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677506v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rochepeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Randriafanomezantsoa Radohery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Grosskinsky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Saint Jean" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420795v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deogratias" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1417.10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150312v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604272v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447092v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01093287v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S077" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05419350v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b23f6bc429dfbbb881bf6301616d38b9014884f6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>