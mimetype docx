--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -66,4988 +66,5178 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Computation with Untrusted Advice</w:t>
+                <w:t xml:space="preserve">Search Games with Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Dürr</w:t>
+                <w:t xml:space="preserve">Thomas Lidbetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shendan Jin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Renault</w:t>
+                <w:t xml:space="preserve">Konstantinos Panagiotou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549692v1</w:t>
+                <w:t xml:space="preserve">hal-04549524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Search with a Hint</w:t>
+                <w:t xml:space="preserve">Online Computation with Untrusted Advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shendan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2023.105091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144, pp.103545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2024.103545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248722v2</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted online search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Panagiotou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 138, pp.103457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcss.2023.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best-of-both-Worlds Analysis of Online Search</w:t>
+                <w:t xml:space="preserve">Online Search with a Hint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shendan Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 295, pp.105091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-023-01165-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2023.105091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248729v1</w:t>
+                <w:t xml:space="preserve">hal-04248722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Bin Packing with Predictions *</w:t>
+                <w:t xml:space="preserve">Best-of-both-Worlds Analysis of Online Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kimia Shadkami</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shendan Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1613/jair.1.14820⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-023-01165-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549514v1</w:t>
+                <w:t xml:space="preserve">hal-04248729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract Scheduling with Predictions</w:t>
+                <w:t xml:space="preserve">Online Bin Packing with Predictions *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimia Shadkami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 77, pp.395-426. </w:t>
+              <w:t xml:space="preserve">, 2023, 78, pp.1111-1141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1613/jair.1.14117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1613/jair.1.14820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032366v3</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul en ligne : améliorer ses performances en utilisant des prédictions</w:t>
+                <w:t xml:space="preserve">Contract Scheduling with Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Kamali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77, pp.395-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1613/jair.1.14117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889082v1</w:t>
+                <w:t xml:space="preserve">hal-04032366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further connections between contract-scheduling and ray-searching problems</w:t>
+                <w:t xml:space="preserve">Calcul en ligne : améliorer ses performances en utilisant des prédictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-021-00712-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03440043v1</w:t>
+                <w:t xml:space="preserve">hal-03889082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online maximum matching with recourse</w:t>
+                <w:t xml:space="preserve">Further connections between contract-scheduling and ray-searching problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shendan Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (4), pp.974-1007. </w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.139-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10878-020-00641-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10951-021-00712-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986679v1</w:t>
+                <w:t xml:space="preserve">hal-03440043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive search in a network</w:t>
+                <w:t xml:space="preserve">Online maximum matching with recourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lidbetter</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shendan Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.974-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-020-00641-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985997v1</w:t>
+                <w:t xml:space="preserve">hal-02986679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interruptible algorithms for multiproblem solving</w:t>
+                <w:t xml:space="preserve">Competitive search in a network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Lopez-Ortiz</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lidbetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-020-00644-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 286 (2), pp.781-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986029v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Dominance and the Bijective Ratio of Online Algorithms</w:t>
+                <w:t xml:space="preserve">Interruptible algorithms for multiproblem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schweitzer</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Lopez-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-019-00638-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (4), pp.451-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-020-00644-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374526v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Analysis of the Online Priority and Node-Weighted Steiner Tree Problems</w:t>
+                <w:t xml:space="preserve">Stochastic Dominance and the Bijective Ratio of Online Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-019-09922-2⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.1101-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-019-00638-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370843v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primal–Dual and Dual-Fitting Analysis of Online Scheduling Algorithms for Generalized Flow-Time Problems</w:t>
+                <w:t xml:space="preserve">On the Separation and Equivalence of Paging Strategies and Other Online Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Dorrigiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Lopez-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 81 (9), pp.3391-3421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-019-00583-8⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 81 (3), pp.1152-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-018-0461-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370807v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Separation and Equivalence of Paging Strategies and Other Online Algorithms</w:t>
+                <w:t xml:space="preserve">Primal–Dual and Dual-Fitting Analysis of Online Scheduling Algorithms for Generalized Flow-Time Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Lopez-Ortiz</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 81 (3), pp.1152-1179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-018-0461-2⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 81 (9), pp.3391-3421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-019-00583-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374509v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expanding search ratio of a graph</w:t>
+                <w:t xml:space="preserve">Parameterized Analysis of the Online Priority and Node-Weighted Steiner Tree Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lidbetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.01.039⟩</w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (6), pp.1413-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-019-09922-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163336v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Bin Packing with Advice of Small Size</w:t>
+                <w:t xml:space="preserve">The expanding search ratio of a graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Dürr</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adi Rosén</w:t>
+                <w:t xml:space="preserve">Thomas Lidbetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-018-9862-5⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 260, pp.51-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074062v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite linear programming and online searching with turn cost</w:t>
+                <w:t xml:space="preserve">Online Bin Packing with Advice of Small Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adi Rosén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.01.013⟩</w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (8), pp.2006-2034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-018-9862-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452876v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal scheduling of contract algorithms with soft deadlines</w:t>
+                <w:t xml:space="preserve">Infinite linear programming and online searching with turn cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angele M Hamel</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Arsénio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-016-0483-z⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362933v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-processor Search and Scheduling Problems with Setup Cost</w:t>
+                <w:t xml:space="preserve">Optimal scheduling of contract algorithms with soft deadlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro López-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele M Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-016-9691-3⟩</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-016-0483-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362937v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-target ray searching problems</w:t>
+                <w:t xml:space="preserve">Multi-processor Search and Scheduling Problems with Setup Cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Arsenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro López-Ortiz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Panagiotou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.03.028⟩</w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-016-9691-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185114v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Scheduling of Contract Algorithms for Anytime Problem-Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro López-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele M Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, pp.533-554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1613/jair.4360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paging and list update under bijective analysis</w:t>
+                <w:t xml:space="preserve">Multi-target ray searching problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Schweitzer</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro López-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Panagiotou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2450142.2450143⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 540-541, pp.2-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185285v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized priority algorithms</w:t>
+                <w:t xml:space="preserve">Paging and list update under bijective analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Allan Borodin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2010.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (2), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2450142.2450143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986727v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight Bounds for Quasirandom Rumor Spreading</w:t>
+                <w:t xml:space="preserve">Randomized priority algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Panagiotou</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Borodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/191⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 411 (26-28), pp.2542-2558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2010.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986751v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tight Bounds for Quasirandom Rumor Spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Panagiotou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (1), pp.R102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Power of Priority Algorithms for Facility Location and Set Cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Borodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40, pp.271-291. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-004-1113-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cache Management for Mixture-of-Experts LLMs</w:t>
+                <w:t xml:space="preserve">Decision-Theoretic Approaches for Improved Learning-Augmented Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loris Marchal</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Obrecht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+                <w:t xml:space="preserve">Georgii Melidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Parallel and Distributed Processing (EURO-PAR 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio De Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961621v3</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pareto-Optimality, Smoothness, and Stochasticity in Learning-Augmented One-Max-Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Perchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Augmented Online Bidding in Stochastic Settings</w:t>
+                <w:t xml:space="preserve">Cache Management for Mixture-of-Experts LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Conference on Parallel and Distributed Processing (EURO-PAR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dresden, Germany. pp.18-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-99872-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337365v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961621v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario-Based Robust Optimization of Tree Structures</w:t>
+                <w:t xml:space="preserve">Learning-Augmented Online Bidding in Stochastic Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georgii Melidi</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual AAAI Conference on Artificial Intelligence (AAAI-25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682036v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract Scheduling with Distributional and Multiple Advice</w:t>
+                <w:t xml:space="preserve">Scenario-Based Robust Optimization of Tree Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Simon</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Elenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgii Melidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd International Joint Conference in Artificial Intelligence (IJCAI-24)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2024/404⟩</w:t>
+              <w:t xml:space="preserve">39th Annual AAAI Conference on Artificial Intelligence (AAAI-25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Philadelphia (PA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v39i25.34894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550239v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming Brittleness in Pareto-Optimal Learning-Augmented Algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contract Scheduling with Distributional and Multiple Advice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Bienkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yanni Lefki</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference on Neural Information Processing Systems, (NeurIPS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 33rd International Joint Conference in Artificial Intelligence (IJCAI-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea. pp.3652-3660, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2024/404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682030v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rényi-Ulam Games and Online Computation with Imperfect Advice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overcoming Brittleness in Pareto-Optimal Learning-Augmented Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Elenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shahin Kamali</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Lefki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Symposium on Mathematical Foundations of Computer Science (MFCS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38th Conference on Neural Information Processing Systems, (NeurIPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, BC, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248715v1</w:t>
+                <w:t xml:space="preserve">hal-04682030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Search in the Line and the Star with Predictions</w:t>
+                <w:t xml:space="preserve">Rényi-Ulam Games and Online Computation with Imperfect Advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Kamali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th International Symposium on Mathematical Foundations of Computer Science (MFCS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Bordeaux, France. pp.12:1--12:15, </w:t>
+              <w:t xml:space="preserve">, Aug 2023, Bordeaux, France. pp.13:1--13:15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2023.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2023.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248709v1</w:t>
+                <w:t xml:space="preserve">hal-04248715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Search with Best-Price and Query-Based Predictions</w:t>
+                <w:t xml:space="preserve">Competitive Search in the Line and the Star with Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dehou Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-Sixth AAAI Conference on Artificial Intelligence, AAAI 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1609/aaai.v36i9.21199⟩</w:t>
+              <w:t xml:space="preserve">48th International Symposium on Mathematical Foundations of Computer Science (MFCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bordeaux, France. pp.12:1--12:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2023.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767494v1</w:t>
+                <w:t xml:space="preserve">hal-04248709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Bin Packing with Predictions</w:t>
+                <w:t xml:space="preserve">Online Search with Best-Price and Query-Based Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Kamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kimia Shadkami</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehou Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-First International Joint Conference on Artificial Intelligence {IJCAI-22}</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.4574-4580, </w:t>
+              <w:t xml:space="preserve">Thirty-Sixth AAAI Conference on Artificial Intelligence, AAAI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Virtual event, United States. pp.9652-9660, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v36i9.21199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767498v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract Scheduling With Predictions</w:t>
+                <w:t xml:space="preserve">Online Bin Packing with Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimia Shadkami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 35th AAAI Conference on Artificial Intelligence (AAAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirty-First International Joint Conference on Artificial Intelligence {IJCAI-22}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.4574-4580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439686v1</w:t>
+                <w:t xml:space="preserve">hal-03767498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Search with Maximum Clearance</w:t>
+                <w:t xml:space="preserve">Contract Scheduling With Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malachi Voss</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Kamali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th AAAI Conference on Artificial Intelligence (AAAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Online Conference, United States. pp.3642-3650</w:t>
+              <w:t xml:space="preserve">Proceedings of the 35th AAAI Conference on Artificial Intelligence (AAAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Conference, United States. pp.11726-11733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439678v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Search With a Hint</w:t>
+                <w:t xml:space="preserve">Online Search with Maximum Clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malachi Voss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Innovations in Theoretical Computer Science Conference (ITCS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th AAAI Conference on Artificial Intelligence (AAAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Conference, United States. pp.3642-3650</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986250v1</w:t>
+                <w:t xml:space="preserve">hal-03439678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Computation with Untrusted Advice</w:t>
+                <w:t xml:space="preserve">Online Search With a Hint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Innovations in Theoretical Computer Science Conference (ITCS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Seattle, United States. pp.52:1--52:15, </w:t>
+              <w:t xml:space="preserve">12th Innovations in Theoretical Computer Science Conference (ITCS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online Event, United States. pp.51:1--51:16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITCS.2020.52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITCS.2021.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500370v1</w:t>
+                <w:t xml:space="preserve">hal-02986250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest-Completion Scheduling of Contract Algorithms with End Guarantees</w:t>
+                <w:t xml:space="preserve">Online Computation with Untrusted Advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shendan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Eighth International Joint Conference on Artificial Intelligence {IJCAI-19}</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Macao, Macau SAR China. pp.5493-5499, </w:t>
+              <w:t xml:space="preserve">11th Innovations in Theoretical Computer Science Conference (ITCS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Seattle, United States. pp.52:1--52:15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITCS.2020.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374471v1</w:t>
+                <w:t xml:space="preserve">hal-02500370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best-Of-Two-Worlds Analysis of Online Search</w:t>
+                <w:t xml:space="preserve">Earliest-Completion Scheduling of Contract Algorithms with End Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shendan Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Symposium on Theoretical Aspects of Computer Science (STACS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. pp.7:1--7:17, </w:t>
+              <w:t xml:space="preserve">Twenty-Eighth International Joint Conference on Artificial Intelligence {IJCAI-19}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, Macau SAR China. pp.5493-5499, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2019.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163346v1</w:t>
+                <w:t xml:space="preserve">hal-02374471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Maximum Matching with Recourse</w:t>
+                <w:t xml:space="preserve">Best-Of-Two-Worlds Analysis of Online Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shendan Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Symposium on Mathematical Foundations of Computer Science (MFCS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. pp.8:1--8:15, </w:t>
+              <w:t xml:space="preserve">36th International Symposium on Theoretical Aspects of Computer Science (STACS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. pp.7:1--7:17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2018.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2019.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986916v1</w:t>
+                <w:t xml:space="preserve">hal-02163346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expanding search ratio of a graph</w:t>
+                <w:t xml:space="preserve">Online Maximum Matching with Recourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lidbetter</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shendan Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Ollinger and Heribert Vollmer, Feb 2016, Orléans, France. pp.4:1--9:14, </w:t>
+              <w:t xml:space="preserve">43rd International Symposium on Mathematical Foundations of Computer Science (MFCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. pp.8:1--8:15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2016.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2018.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344126v1</w:t>
+                <w:t xml:space="preserve">hal-02986916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primal-Dual and Dual-Fitting analysis of online scheduling algorithms for generalized flow time problems</w:t>
+                <w:t xml:space="preserve">The expanding search ratio of a graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lidbetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Symposium on Algorithms (ESA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.35--46, </w:t>
+              <w:t xml:space="preserve">The 33rd Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Ollinger and Heribert Vollmer, Feb 2016, Orléans, France. pp.4:1--9:14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-48350-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2016.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227668v1</w:t>
+                <w:t xml:space="preserve">hal-01344126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Connections Between Contract-Scheduling and Ray-Searching Problems</w:t>
+                <w:t xml:space="preserve">Primal-Dual and Dual-Fitting analysis of online scheduling algorithms for generalized flow time problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Symposium on Algorithms (ESA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.35--46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48350-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362953v1</w:t>
+                <w:t xml:space="preserve">hal-01227668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Bin Packing with Advice of Small Size</w:t>
+                <w:t xml:space="preserve">Further Connections Between Contract-Scheduling and Ray-Searching Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adi Rosén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Data Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.1516-1522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-21840-3_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196948v1</w:t>
+                <w:t xml:space="preserve">hal-01362953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-target Ray Searching Problems</w:t>
+                <w:t xml:space="preserve">Online Bin Packing with Advice of Small Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Panagiotou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adi Rosén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Data Structures - 12th International Symposium, WADS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, New York City, United States. pp.37-48, </w:t>
+              <w:t xml:space="preserve">Algorithms and Data Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Victoria, Canada. pp.40-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22300-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21840-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284810v1</w:t>
+                <w:t xml:space="preserve">hal-01196948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multi-target Ray Searching Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro López-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Panagiotou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithms and Data Structures - 12th International Symposium, WADS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, New York City, United States. pp.37-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22300-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interruptible algorithms for multiproblem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Lopez-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-first International Joint Conference on Artificial Intelligence (IJCAI-09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.380-386, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5555/1661445.1661506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5057,619 +5247,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic Searching on the Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.531-533, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Theoretic Approaches for Improved Learning-Augmented Algorithms</w:t>
+                <w:t xml:space="preserve">Competitive Sequencing with Query Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Arsénio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267722v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Sequencing with Query Predictions</w:t>
+                <w:t xml:space="preserve">Online Bin Packing with Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Kamali</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimia Shadkami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713339v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search Games with Predictions</w:t>
+                <w:t xml:space="preserve">Competitive Sequencing with Noisy Advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Arsénio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549524v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Bin Packing with Predictions</w:t>
+                <w:t xml:space="preserve">Online Search with Maximum Clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malachi Voss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6100,51 +6114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shendan Jin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Kamali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248722v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2023.105091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Panagiotou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2023.05.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01165-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Shadkami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.14820" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032366v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.14117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-021-00712-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-020-00641-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lidbetter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-020-00644-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374526v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schweitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00638-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09922-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00583-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Dorrigiv" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0461-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.01.039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Ros&#233;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9862-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Ars&#233;nio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L&#243;pez-Ortiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele M Hamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0483-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Arsenio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9691-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.03.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.4360" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2450142.2450143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986727v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Borodin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.03.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doerr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/191" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-004-1113-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KX5FC7RC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961621v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Obrecht" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99872-0_2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Benomar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Croissant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Elenter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgii Melidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i25.34894" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Bienkowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/404" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Lefki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2023.13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2023.12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehou Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i9.21199" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/635" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439686v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malachi Voss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986250v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2021.51" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2020.52" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/763" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344126v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227668v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48350-3_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21840-3_4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22300-6_4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PKRNXK5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/1661445.1661506" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01645614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03094902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lidbetter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Panagiotou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shendan Jin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Kamali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103545" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2023.05.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248722v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2023.105091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01165-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Shadkami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.14820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032366v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.14117" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-021-00712-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-020-00641-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-020-00644-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schweitzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00638-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Dorrigiv" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0461-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00583-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09922-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.01.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Ros&#233;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9862-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Ars&#233;nio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L&#243;pez-Ortiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele M Hamel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0483-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Arsenio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9691-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.4360" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.03.028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2450142.2450143" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Borodin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.03.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doerr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-004-1113-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KX5FC7RC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgii Melidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Benomar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Croissant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961621v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Obrecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99872-0_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Elenter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i25.34894" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Bienkowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Lefki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2023.13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2023.12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehou Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i9.21199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/635" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malachi Voss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2021.51" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2020.52" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/763" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163346v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48350-3_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362953v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196948v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21840-3_4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22300-6_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PKRNXK5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/1661445.1661506" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01645614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03094902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>