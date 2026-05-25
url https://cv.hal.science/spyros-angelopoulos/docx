--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -2175,235 +2175,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Scheduling of Contract Algorithms for Anytime Problem-Solving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-target ray searching problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro López-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angele M Hamel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Panagiotou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51, pp.533-554. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 540-541, pp.2-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1613/jair.4360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185110v1</w:t>
+                <w:t xml:space="preserve">hal-01185114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-target ray searching problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Scheduling of Contract Algorithms for Anytime Problem-Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro López-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Panagiotou</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele M Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 540-541, pp.2-12. </w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, pp.533-554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1613/jair.4360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185114v1</w:t>
+                <w:t xml:space="preserve">hal-01185110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paging and list update under bijective analysis</w:t>
               </w:r>
@@ -3020,226 +3020,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cache Management for Mixture-of-Experts LLMs</w:t>
+                <w:t xml:space="preserve">Learning-Augmented Online Bidding in Stochastic Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Parallel and Distributed Processing (EURO-PAR 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961621v3</w:t>
+                <w:t xml:space="preserve">hal-05337365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Augmented Online Bidding in Stochastic Settings</w:t>
+                <w:t xml:space="preserve">Cache Management for Mixture-of-Experts LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Conference on Parallel and Distributed Processing (EURO-PAR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dresden, Germany. pp.18-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-99872-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337365v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961621v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario-Based Robust Optimization of Tree Structures</w:t>
               </w:r>
@@ -3381,51 +3381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Bienkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd International Joint Conference in Artificial Intelligence (IJCAI-24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea. pp.3652-3660, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4713,200 +4713,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primal-Dual and Dual-Fitting analysis of online scheduling algorithms for generalized flow time problems</w:t>
+                <w:t xml:space="preserve">Further Connections Between Contract-Scheduling and Ray-Searching Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Symposium on Algorithms (ESA 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.1516-1522</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227668v1</w:t>
+                <w:t xml:space="preserve">hal-01362953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Connections Between Contract-Scheduling and Ray-Searching Problems</w:t>
+                <w:t xml:space="preserve">Primal-Dual and Dual-Fitting analysis of online scheduling algorithms for generalized flow time problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Symposium on Algorithms (ESA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.35--46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48350-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362953v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Bin Packing with Advice of Small Size</w:t>
               </w:r>
@@ -5322,394 +5322,495 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Sequencing with Query Predictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pareto Frontier of Randomized Learning-Augmented Online Bidding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Degryse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imrane Zaakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713339v1</w:t>
+                <w:t xml:space="preserve">hal-05618414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Bin Packing with Predictions</w:t>
+                <w:t xml:space="preserve">Competitive Sequencing with Query Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Arsénio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Kamali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440022v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Sequencing with Noisy Advice</w:t>
+                <w:t xml:space="preserve">Online Bin Packing with Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahin Kamali</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimia Shadkami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440033v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Competitive Sequencing with Noisy Advice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Arsénio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahin Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Online Search with Maximum Clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malachi Voss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5719,147 +5820,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on GRASTA 2017, 6th Workshop on GRAph Searching, Theory and Applications, Anogia, Crete, Greece, April 10 – April 13, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIP6, CNRS, Universit ́e Pierre et Marie Curie Paris, France; Department of Informatics, University of Bergen, Bergen, Norway; CNRS and Université Paris Diderot, France; Inria &amp; Université Nice Sophia Antipolis, CNRS, I3S, Sophia Antipolis, France; AlGCo project team, CNRS, LIRMM, Montpellier, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01645614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5869,105 +5970,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation under Uncertainty: From Online Algorithms to Search Games and Interruptible Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Data Structures and Algorithms [cs.DS]. Sorbonne University, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03094902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6114,51 +6215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lidbetter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Panagiotou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shendan Jin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Kamali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103545" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2023.05.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248722v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2023.105091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01165-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Shadkami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.14820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032366v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.14117" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-021-00712-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-020-00641-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-020-00644-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schweitzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00638-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Dorrigiv" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0461-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00583-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09922-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.01.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Ros&#233;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9862-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Ars&#233;nio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L&#243;pez-Ortiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele M Hamel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0483-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Arsenio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9691-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.4360" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.03.028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2450142.2450143" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Borodin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.03.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doerr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-004-1113-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KX5FC7RC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgii Melidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Benomar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Croissant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961621v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Obrecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99872-0_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Elenter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i25.34894" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Bienkowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Lefki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2023.13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2023.12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehou Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i9.21199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/635" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malachi Voss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2021.51" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2020.52" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/763" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163346v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48350-3_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362953v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196948v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21840-3_4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22300-6_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PKRNXK5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/1661445.1661506" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01645614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03094902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lidbetter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Panagiotou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549692v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shendan Jin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Kamali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103545" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2023.05.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248722v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2023.105091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-023-01165-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Shadkami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.14820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032366v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.14117" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-021-00712-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-020-00641-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.04.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-020-00644-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schweitzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00638-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Dorrigiv" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0461-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00583-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09922-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.01.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Ros&#233;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9862-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Ars&#233;nio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L&#243;pez-Ortiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele M Hamel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0483-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Arsenio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9691-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.03.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.4360" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2450142.2450143" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Borodin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.03.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doerr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-004-1113-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KX5FC7RC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgii Melidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Benomar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Croissant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961621v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Obrecht" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99872-0_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Elenter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i25.34894" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Bienkowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Lefki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2023.13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2023.12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehou Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i9.21199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/635" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malachi Voss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2021.51" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITCS.2020.52" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/763" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163346v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48350-3_4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196948v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21840-3_4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284810v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22300-6_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PKRNXK5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/1661445.1661506" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618414v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Degryse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imrane Zaakour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440022v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01645614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03094902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>