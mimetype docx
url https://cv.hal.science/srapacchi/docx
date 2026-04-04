--- v0 (2026-03-09)
+++ v1 (2026-04-04)
@@ -925,663 +925,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved reproducibility for myocardial ASL: Impact of physiological and acquisition parameters</w:t>
+                <w:t xml:space="preserve">Synthetic computed tomography generation for abdominal adaptive radiotherapy using low-field magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maša Božić‐iven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+                <w:t xml:space="preserve">Armando Garcia Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Tao</w:t>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Pierce</w:t>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Thornton</w:t>
+                <w:t xml:space="preserve">Hugues Mailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benkreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.29834⟩</w:t>
+              <w:t xml:space="preserve">Physics and Imaging in Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.100425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phro.2023.100425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296309v1</w:t>
+                <w:t xml:space="preserve">hal-04418155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative review of algorithms and methods for chemical‐shift‐encoded quantitative fat‐water imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Troalen</w:t>
+                <w:t xml:space="preserve">Four-dimensional reconstruction and characterization of bladder deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Viout</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.29860⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237, pp.107569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296289v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional compressed sensing to advance 23 Na multi‐quantum coherences MRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+                <w:t xml:space="preserve">Improved reproducibility for myocardial ASL: Impact of physiological and acquisition parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maša Božić‐iven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lothar Schad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qian Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.29902⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 91 (1), pp.118-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296335v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic computed tomography generation for abdominal adaptive radiotherapy using low-field magnetic resonance imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fau</w:t>
+                <w:t xml:space="preserve">Comparative review of algorithms and methods for chemical‐shift‐encoded quantitative fat‐water imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Wojak</w:t>
+                <w:t xml:space="preserve">Tangi Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Mailleux</w:t>
+                <w:t xml:space="preserve">Patrick Viout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benkreira</w:t>
+                <w:t xml:space="preserve">Diego Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Imaging in Radiation Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25, pp.100425. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phro.2023.100425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418155v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-dimensional reconstruction and characterization of bladder deformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+                <w:t xml:space="preserve">Multidimensional compressed sensing to advance 23 Na multi‐quantum coherences MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Schad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 237, pp.107569. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090378v1</w:t>
+                <w:t xml:space="preserve">hal-04296335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for “Biventricular Dysfunction and Ventricular Interdependence in Patients With Pulmonary Hypertension: A 3.0‐T Cardiac MRI Feature Tracking Study”</w:t>
               </w:r>
@@ -1799,403 +1799,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic-MRI quantification of abdominal wall motion and deformation during breathing and muscular contraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac MRI Features and Prognostic Value in Immune Checkpoint Inhibitor–induced Myocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Cadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Jourdan</w:t>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bendahan</w:t>
+                <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Masson</w:t>
+                <w:t xml:space="preserve">Paul Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 217, pp.106667. </w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303 (3), pp.512-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1148/radiol.211765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818780v1</w:t>
+                <w:t xml:space="preserve">hal-03666700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for &amp;quot;Impact of Temporal Resolution and Methods for Correction on Cardiac Magnetic Resonance Perfusion Quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic-MRI quantification of abdominal wall motion and deformation during breathing and muscular contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Croisille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.28402⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.106667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836653v1</w:t>
+                <w:t xml:space="preserve">hal-03818780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac MRI Features and Prognostic Value in Immune Checkpoint Inhibitor–induced Myocarditis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial for &amp;quot;Impact of Temporal Resolution and Methods for Correction on Cardiac Magnetic Resonance Perfusion Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Varoquaux</w:t>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Habert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 303 (3), pp.512-521. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1148/radiol.211765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.28402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03666700v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of a split gradient coil design induced systemic imaging artefact on 0.35 T MR-linac systems</w:t>
               </w:r>
@@ -2220,51 +2220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Michael Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Debuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2443,676 +2443,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for &amp;quot;Association of Type 2 Diabetes Mellitus and Glycemic Control With Intracranial Plaque Characteristics in Patients With Acute Ischemic Stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of SINC-shaped and SLR pulses performance for contiguous multi-slice fast spin-echo imaging using metamaterial-based MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Brui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Gaborit</w:t>
+                <w:t xml:space="preserve">Anna Andreychenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (2), pp.667-668. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (6), pp.929-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.27739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10334-021-00937-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434536v1</w:t>
+                <w:t xml:space="preserve">hal-03434523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of SINC-shaped and SLR pulses performance for contiguous multi-slice fast spin-echo imaging using metamaterial-based MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Brui</w:t>
+                <w:t xml:space="preserve">Volumetric 23 Na Single and Triple-Quantum Imaging at 7T: 3D-CRISTINA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela A.U. Hoesl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar R Schad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Andreychenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10334-021-00937-w⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2021.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434523v1</w:t>
+                <w:t xml:space="preserve">hal-03434511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric 23 Na Single and Triple-Quantum Imaging at 7T: 3D-CRISTINA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of empagliflozin on ectopic fat stores and myocardial energetics in type 2 diabetes: the EMPACEF study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lothar R Schad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2021.09.001⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-021-01237-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434511v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile mechanical properties of the cervical, thoracic and lumbar porcine spinal meninges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 115 (4), pp.104280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of empagliflozin on ectopic fat stores and myocardial energetics in type 2 diabetes: the EMPACEF study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Maurice</w:t>
+                <w:t xml:space="preserve">Editorial for &amp;quot;Association of Type 2 Diabetes Mellitus and Glycemic Control With Intracranial Plaque Characteristics in Patients With Acute Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Abdesselam</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), pp.667-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12933-021-01237-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.27739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328849v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of single-voxel 1H-cardiovascular magnetic resonance spectroscopy techniques for in vivo measurement of myocardial creatine and triglycerides at 3T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Viout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3163,103 +3163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiautomatic quantification of abdominal wall muscles deformations based on dynamic MRI image registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -3310,51 +3310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 23Na triple-quantum signal imaging on clinical scanners -CaRtesian Imaging of Single and Triple- Quantum 23Na (CRISTINA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Au Hoesl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lothar Schad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3931,291 +3931,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating heartbeat-related in-plane motion and stress levels induced at the aortic root</w:t>
+                <w:t xml:space="preserve">Compressed-Sensing MP2RAGE sequence: Application to the detection of brain metastases in mice at 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wei</w:t>
+                <w:t xml:space="preserve">Aurélien Trotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Evin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaut Faller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Julie Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMedical Engineering OnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12938-019-0632-7⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (1), pp.551-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.27438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117888v1</w:t>
+                <w:t xml:space="preserve">hal-02117900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed-Sensing MP2RAGE sequence: Application to the detection of brain metastases in mice at 7T</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Trotier</w:t>
+                <w:t xml:space="preserve">Investigating heartbeat-related in-plane motion and stress levels induced at the aortic root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81 (1), pp.551-559. </w:t>
+              <w:t xml:space="preserve">BioMedical Engineering OnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.27438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12938-019-0632-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117900v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous multi‐slice cardiac cine with Fourier‐encoded self‐calibration at 7 Tesla</w:t>
               </w:r>
@@ -4469,51 +4469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise stress CMR reveals reduced aortic distensibility and impaired right-ventricular adaptation to exercise in patients with repaired tetralogy of Fallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4776,51 +4776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopal Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin H. Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4995,307 +4995,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-dimensional, multiphase, steady-state imaging with contrast enhancement (MUSIC) in the heart: a feasibility study in children</w:t>
+                <w:t xml:space="preserve">Segmented golden ratio radial reordering with variable temporal resolution for dynamic cardiac MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziwu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihab Ayad</w:t>
+                <w:t xml:space="preserve">Kim-Lien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidro Salusky</w:t>
+                <w:t xml:space="preserve">J. Paul Finn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 74 (4), pp.1042--1049. </w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.25491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.25861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414321v1</w:t>
+                <w:t xml:space="preserve">hal-01414335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmented golden ratio radial reordering with variable temporal resolution for dynamic cardiac MRI</w:t>
+                <w:t xml:space="preserve">Four-dimensional, multiphase, steady-state imaging with contrast enhancement (MUSIC) in the heart: a feasibility study in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziwu Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+                <w:t xml:space="preserve">Ihab Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim-Lien Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Paul Finn</w:t>
+                <w:t xml:space="preserve">Isidro Salusky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 74 (4), pp.1042--1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.25491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.25861⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01414335v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase contrast MRI with flow compensation view sharing</w:t>
               </w:r>
@@ -5707,51 +5707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T2-weighted cardiac MR assessment of the myocardial area-at-risk and salvage area in acute reperfused myocardial infarction: Comparison of state-of-the-art dark blood and bright blood T2-weighted sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mewton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,428 +5969,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCATMIP: Enhancing signal intensity in diffusion-weighted magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">Determination of the myocardial area at risk with pre- versus post-reperfusion imaging techniques in the pig model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pai</w:t>
+                <w:t xml:space="preserve">N. Mewton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kellman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Croisille</w:t>
+                <w:t xml:space="preserve">L. Augeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Ferrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Loufouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (6), pp.1247--1257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077269v1</w:t>
+                <w:t xml:space="preserve">hal-02076783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation of vector fields from human cardiac DT-MRI</w:t>
+                <w:t xml:space="preserve">PCATMIP: Enhancing signal intensity in diffusion-weighted magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Yang</w:t>
+                <w:t xml:space="preserve">V. Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Rapacchi</w:t>
+                <w:t xml:space="preserve">P. Kellman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Luo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Wen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/5/013⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (6), pp.1611-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.22748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083309v1</w:t>
+                <w:t xml:space="preserve">hal-02077269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the myocardial area at risk with pre- versus post-reperfusion imaging techniques in the pig model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolation of vector fields from human cardiac DT-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mewton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Rapacchi</w:t>
+                <w:t xml:space="preserve">J. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Augeul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Loufouat</w:t>
+                <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (5), pp.1415-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/5/013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076783v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low b-Value Diffusion-Weighted Cardiac Magnetic Resonance Imaging</w:t>
               </w:r>
@@ -6402,51 +6402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7416,407 +7416,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of SPIRIT to reject and replace motion-corrupted data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Multi-Slice (SMS) cardiac T1 mapping at 3T using FLASH-MOLLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Zaaraoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zakaria Bentatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 25</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESMRMB: 34th Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. pp.302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-017-0633-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784690v1</w:t>
+                <w:t xml:space="preserve">hal-01784726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic counterparts of sodium accumulation in Multiple Sclerosis: A whole brain 1H-MRSI and 23Na-MRI study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of SPIRIT to reject and replace motion-corrupted data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bydder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Zaaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. pp.0212</w:t>
+              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. pp.1518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784683v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Multi-Slice (SMS) cardiac T1 mapping at 3T using FLASH-MOLLI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">Metabolic counterparts of sodium accumulation in Multiple Sclerosis: A whole brain 1H-MRSI and 23Na-MRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Donadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Maarouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Gherib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB: 34th Annual Scientific Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. pp.0212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784726v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie T1 et B1+ multi-coupes simultanées du cœur humain par MOLLI-FLASH</w:t>
               </w:r>
@@ -7921,557 +7921,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Statistical Atlas of Cardiac Fiber Architecture from DT-MRI</w:t>
+                <w:t xml:space="preserve">Early detection of myocardial fibrosis in type II diabetic patients using MR T1-mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lombaert</w:t>
+                <w:t xml:space="preserve">Helene Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
+                <w:t xml:space="preserve">Laura Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fanton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delingette</w:t>
+                <w:t xml:space="preserve">Cyrille Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Society for Magnetic Resonance in Medicine (ISMRM) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montréal, Québec, Canada. pp.280</w:t>
+              <w:t xml:space="preserve">2011 SCMR/Euro CMR Joint Scientific Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Nice, France. pp.O110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00616212v1</w:t>
+                <w:t xml:space="preserve">inserm-00663682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of the Human Cardiac Fiber Architecture from DT-MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Human Statistical Atlas of Cardiac Fiber Architecture from DT-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH - Sixth International Conference on Functional Imaging and Modeling of the Heart - 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of International Society for Magnetic Resonance in Medicine (ISMRM) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montréal, Québec, Canada. pp.280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00616208v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00616212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of myocardial fibrosis in type II diabetic patients using MR T1-mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Thibault</w:t>
+                <w:t xml:space="preserve">Myocardial T1-mapping for early detection of left ventricular myocardial fibrosis in systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ernande</w:t>
+                <w:t xml:space="preserve">Leila Potton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 SCMR/Euro CMR Joint Scientific Sessions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCMR/Euro CMR Joint Scientific Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Nice, France. pp.M10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1532-429X-13-S1-M10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663682v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial T1-mapping for early detection of left ventricular myocardial fibrosis in systemic sclerosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Potton</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of the Human Cardiac Fiber Architecture from DT-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bergerot</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCMR/Euro CMR Joint Scientific Sessions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FIMH - Sixth International Conference on Functional Imaging and Modeling of the Heart - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, New York City, NY, United States. pp.171--179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21028-0_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1532-429X-13-S1-M10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663681v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00616208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the myocardial area at risk after reperfused acute myocardial infarction with different imaging techniques: cardiac magnetic resonance imaging, multidetector computed tomography and histopathological validation</w:t>
               </w:r>
@@ -8686,51 +8686,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISP\\backslashtextquoteright\09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tianjin, China. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071952v1</w:t>
+                <w:t xml:space="preserve">hal-02072051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive denoising method dedicated to human cardiac MR-DTI</w:t>
               </w:r>
@@ -8811,51 +8811,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISP\\backslashtextquoteright\09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tianjin, China. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072051v1</w:t>
+                <w:t xml:space="preserve">hal-02071952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8912,64 +8912,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9020,51 +9020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9210,51 +9210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9564,51 +9564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Calarnou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-026-01337-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efe Ilicak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Boada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G Z&#246;llner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2024.12.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737960v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgarry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bayly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.06.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04997679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Reichert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jascha Zapp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Corella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daud&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L C Mackowiak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Piccini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Bo&#382;i&#263;&#8208;iven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Pierce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thornton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29834" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hernando" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29860" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Schad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29902" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Garcia Hernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mailleux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkreira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phro.2023.100425" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107569" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cadour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Brui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilya Badrieva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;alexis de Mayenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29987" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jourdan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106667" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28402" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.211765" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03960496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michael Walker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debuire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca876" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort Gouny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaborit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27739" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreychenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00937-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela A.U. Hoesl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar R Schad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2021.09.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daude" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104280" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaborit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Abdullah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdesselam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-021-01237-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Costes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-021-00748-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4470" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02861102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Au Hoesl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28284" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Bentatou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.03.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02485239v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Feiweier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28195" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Habert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bentatou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.12.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foussier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Barral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerosh-Herold" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gariboldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.07.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0632-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trotier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Faller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Julie Ribot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27438" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Quemeneur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27593" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldebert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Finas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208749" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donadieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Gherib" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ridley" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517736146" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657938v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mchinda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Varma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H. Prevost" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26907" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2017.07.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414321v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Han" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Ayad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Salusky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25491" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRS9TV8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414335v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwu Zhou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Lien Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Finn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25861" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Shao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Middione" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Ennis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25133" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert X. Smith" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Yan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sigalov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2015.06.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498V4FVZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414339v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Natsuaki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Plotnik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabriel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Laub" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25414" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JPLC4BT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Guehring" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O'Donnell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.22813" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lombaert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Peyrat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2192743" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077269v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kellman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22748" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083309v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/5/013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ECDACFEA8CF40EBD2632FE92328F8E59590B88E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076783v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Augeul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrera" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loufouat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077261v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kellman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e31822438e8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Beaumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetali Nimje" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859428v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela de Masi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164179v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania S. Vergara Gomez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizad Rustomji" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georget" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164033v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rustomji" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georget" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antonakakis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344543v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344547v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344542v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784690v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zaaraoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784683v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Soulier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784726v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bentatou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-017-0633-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rapacchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Troalen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacquier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616212v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lombaert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616208v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21028-0_22" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1RCH5H8Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663682v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thibault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ernande" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bergerot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663681v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Potton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-M10" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ferrera" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Loufouat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-O9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071952v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Bao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W y Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z B Pu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fanton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072051v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337580v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bouton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316836v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02117865v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Calarnou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-026-01337-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efe Ilicak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Boada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G Z&#246;llner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2024.12.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737960v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgarry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bayly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.06.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04997679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Reichert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jascha Zapp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Corella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daud&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L C Mackowiak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Piccini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Garcia Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mailleux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phro.2023.100425" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107569" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Bo&#382;i&#263;&#8208;iven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Pierce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thornton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29834" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Roussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hernando" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29860" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Schad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29902" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cadour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Brui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilya Badrieva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;alexis de Mayenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29987" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.211765" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jourdan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106667" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28402" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03960496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michael Walker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debuire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca876" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort Gouny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreychenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00937-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela A.U. Hoesl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar R Schad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2021.09.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaborit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Abdullah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdesselam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-021-01237-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716318v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaborit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27739" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Costes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-021-00748-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4470" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02861102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Au Hoesl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28284" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Bentatou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.03.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02485239v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Feiweier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28195" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Habert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bentatou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.12.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foussier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Barral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerosh-Herold" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gariboldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.07.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trotier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Faller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Julie Ribot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27438" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0632-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Quemeneur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27593" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldebert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Finas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208749" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donadieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Gherib" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ridley" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517736146" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657938v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mchinda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Varma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H. Prevost" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26907" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2017.07.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Han" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwu Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Lien Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Finn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25861" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Ayad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Salusky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25491" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRS9TV8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Shao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Middione" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Ennis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25133" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert X. Smith" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Yan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sigalov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2015.06.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498V4FVZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414339v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Natsuaki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Plotnik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabriel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Laub" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25414" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JPLC4BT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Guehring" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O'Donnell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.22813" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lombaert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Peyrat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2192743" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076783v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Augeul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrera" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loufouat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077269v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pai" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kellman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22748" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/5/013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ECDACFEA8CF40EBD2632FE92328F8E59590B88E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077261v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kellman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e31822438e8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Beaumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetali Nimje" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859428v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela de Masi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164179v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania S. Vergara Gomez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizad Rustomji" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georget" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164033v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rustomji" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georget" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antonakakis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344543v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344547v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344542v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784726v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bentatou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-017-0633-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784690v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zaaraoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784683v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Soulier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rapacchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Troalen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacquier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663682v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thibault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ernande" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bergerot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616212v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lombaert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663681v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Potton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-M10" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21028-0_22" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1RCH5H8Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ferrera" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Loufouat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-O9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072051v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Bao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W y Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z B Pu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fanton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071952v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337580v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bouton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316836v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02117865v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>