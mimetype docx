--- v1 (2026-04-04)
+++ v2 (2026-05-04)
@@ -259,455 +259,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A noise-robust post-processing pipeline for accelerated phase-cycled 23Na Multi-Quantum Coherences MRI</w:t>
+                <w:t xml:space="preserve">Distinguishing shear and tensile myocardial wall stiffness using ex vivo anisotropic Magnetic Resonance Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
+                <w:t xml:space="preserve">Cyril Tous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efe Ilicak</w:t>
+                <w:t xml:space="preserve">Guillaume Flé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando E Boada</w:t>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+                <w:t xml:space="preserve">Matthew Mcgarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank G Zöllner</w:t>
+                <w:t xml:space="preserve">Philip Bayly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (1), pp.98 - 108. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 202, pp.276-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2024.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2025.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998085v1</w:t>
+                <w:t xml:space="preserve">hal-05496834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic displacement reconstruction to build a patient-specific computational model</w:t>
+                <w:t xml:space="preserve">A noise-robust post-processing pipeline for accelerated phase-cycled 23Na Multi-Quantum Coherences MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Baudouard</w:t>
+                <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+                <w:t xml:space="preserve">Efe Ilicak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+                <w:t xml:space="preserve">Fernando E Boada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Deplano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank G Zöllner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.98 - 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.14485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2024.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737960v2</w:t>
+                <w:t xml:space="preserve">hal-04998085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing shear and tensile myocardial wall stiffness using ex vivo anisotropic Magnetic Resonance Elastography</w:t>
+                <w:t xml:space="preserve">Aortic displacement reconstruction to build a patient-specific computational model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Tous</w:t>
+                <w:t xml:space="preserve">Marc Baudouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Flé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Mcgarry</w:t>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Bayly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 202, pp.276-291. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2025.06.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496834v1</w:t>
+                <w:t xml:space="preserve">hal-04737960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low‐rank reconstruction for simultaneous double half‐echo 23 Na and undersampled 23 Na multi‐quantum coherences MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -925,663 +925,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic computed tomography generation for abdominal adaptive radiotherapy using low-field magnetic resonance imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional compressed sensing to advance 23 Na multi‐quantum coherences MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Garcia Hernandez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lothar Schad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Imaging in Radiation Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phro.2023.100425⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418155v1</w:t>
+                <w:t xml:space="preserve">hal-04296335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-dimensional reconstruction and characterization of bladder deformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+                <w:t xml:space="preserve">Synthetic computed tomography generation for abdominal adaptive radiotherapy using low-field magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Garcia Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Benkreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 237, pp.107569. </w:t>
+              <w:t xml:space="preserve">Physics and Imaging in Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.100425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phro.2023.100425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090378v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved reproducibility for myocardial ASL: Impact of physiological and acquisition parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four-dimensional reconstruction and characterization of bladder deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maša Božić‐iven</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.29834⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237, pp.107569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296309v1</w:t>
+                <w:t xml:space="preserve">hal-04090378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative review of algorithms and methods for chemical‐shift‐encoded quantitative fat‐water imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Daudé</w:t>
+                <w:t xml:space="preserve">Improved reproducibility for myocardial ASL: Impact of physiological and acquisition parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maša Božić‐iven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangi Roussel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Diego Hernando</w:t>
+                <w:t xml:space="preserve">George Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.29860⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 91 (1), pp.118-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296289v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional compressed sensing to advance 23 Na multi‐quantum coherences MRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+                <w:t xml:space="preserve">Comparative review of algorithms and methods for chemical‐shift‐encoded quantitative fat‐water imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Viout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lothar Schad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diego Hernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.29902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296335v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for “Biventricular Dysfunction and Ventricular Interdependence in Patients With Pulmonary Hypertension: A 3.0‐T Cardiac MRI Feature Tracking Study”</w:t>
               </w:r>
@@ -1593,51 +1593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Cadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilya Badrieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles‐alexis de Mayenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1799,892 +1799,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac MRI Features and Prognostic Value in Immune Checkpoint Inhibitor–induced Myocarditis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of a split gradient coil design induced systemic imaging artefact on 0.35 T MR-linac systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Cautela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+                <w:t xml:space="preserve">Louis Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Varoquaux</w:t>
+                <w:t xml:space="preserve">Paul Michael Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Habert</w:t>
+                <w:t xml:space="preserve">Julien Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Debuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.211765⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (1), pp.01NT03. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aca876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666700v1</w:t>
+                <w:t xml:space="preserve">hal-03960496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic-MRI quantification of abdominal wall motion and deformation during breathing and muscular contraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+                <w:t xml:space="preserve">Deep-Learning Segmentation of Epicardial Adipose Tissue Using Four-Chamber Cardiac Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bendahan</w:t>
+                <w:t xml:space="preserve">Patricia Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Masson</w:t>
+                <w:t xml:space="preserve">Sylviane Confort Gouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106667⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12010126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818780v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for &amp;quot;Impact of Temporal Resolution and Methods for Correction on Cardiac Magnetic Resonance Perfusion Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmri.28402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a split gradient coil design induced systemic imaging artefact on 0.35 T MR-linac systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Marage</w:t>
+                <w:t xml:space="preserve">Cardiac MRI Features and Prognostic Value in Immune Checkpoint Inhibitor–induced Myocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Cadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Michael Walker</w:t>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fau</w:t>
+                <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Debuire</w:t>
+                <w:t xml:space="preserve">Paul Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68 (1), pp.01NT03. </w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303 (3), pp.512-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aca876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1148/radiol.211765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960496v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Learning Segmentation of Epicardial Adipose Tissue Using Four-Chamber Cardiac Magnetic Resonance Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic-MRI quantification of abdominal wall motion and deformation during breathing and muscular contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ancel</w:t>
+                <w:t xml:space="preserve">Arthur Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Confort Gouny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+                <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Kober</w:t>
+                <w:t xml:space="preserve">Catherine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.126. </w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.106667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12010126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516610v1</w:t>
+                <w:t xml:space="preserve">hal-03818780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of SINC-shaped and SLR pulses performance for contiguous multi-slice fast spin-echo imaging using metamaterial-based MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Editorial for &amp;quot;Association of Type 2 Diabetes Mellitus and Glycemic Control With Intracranial Plaque Characteristics in Patients With Acute Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Andreychenko</w:t>
+                <w:t xml:space="preserve">Bénédicte Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (6), pp.929-938. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), pp.667-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10334-021-00937-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.27739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434523v1</w:t>
+                <w:t xml:space="preserve">hal-03434536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric 23 Na Single and Triple-Quantum Imaging at 7T: 3D-CRISTINA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensile mechanical properties of the cervical, thoracic and lumbar porcine spinal meninges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela A.U. Hoesl</w:t>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lothar R Schad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pierre Daude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115 (4), pp.104280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2021.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434511v1</w:t>
+                <w:t xml:space="preserve">hal-03716318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of empagliflozin on ectopic fat stores and myocardial energetics in type 2 diabetes: the EMPACEF study</w:t>
               </w:r>
@@ -2798,334 +2802,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile mechanical properties of the cervical, thoracic and lumbar porcine spinal meninges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volumetric 23 Na Single and Triple-Quantum Imaging at 7T: 3D-CRISTINA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+                <w:t xml:space="preserve">Michaela A.U. Hoesl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Daude</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lothar R Schad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 115 (4), pp.104280. </w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2021.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716318v1</w:t>
+                <w:t xml:space="preserve">hal-03434511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for &amp;quot;Association of Type 2 Diabetes Mellitus and Glycemic Control With Intracranial Plaque Characteristics in Patients With Acute Ischemic Stroke</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of SINC-shaped and SLR pulses performance for contiguous multi-slice fast spin-echo imaging using metamaterial-based MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Brui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Gaborit</w:t>
+                <w:t xml:space="preserve">Anna Andreychenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (2), pp.667-668. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (6), pp.929-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.27739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10334-021-00937-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434536v1</w:t>
+                <w:t xml:space="preserve">hal-03434523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of single-voxel 1H-cardiovascular magnetic resonance spectroscopy techniques for in vivo measurement of myocardial creatine and triglycerides at 3T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Viout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (1), </w:t>
@@ -3163,103 +3163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiautomatic quantification of abdominal wall muscles deformations based on dynamic MRI image registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -3291,710 +3291,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 23Na triple-quantum signal imaging on clinical scanners -CaRtesian Imaging of Single and Triple- Quantum 23Na (CRISTINA)</w:t>
+                <w:t xml:space="preserve">Quantification of diffuse myocardial fibrosis using CMR extracellular volume fraction and serum biomarkers of collagen turnover with histologic quantification as standard of reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Au Hoesl</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">C. Foussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jerosh-Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gariboldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.28284⟩</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861102v1</w:t>
+                <w:t xml:space="preserve">hal-03062738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous multi-slice T1 mapping using MOLLI with blipped CAIPIRINHA bSSFP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mri.2020.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravoxel Incoherent Motion at 7 Tesla to quantify human spinal cord perfusion: Limitations and promises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Efficient 23Na triple-quantum signal imaging on clinical scanners -CaRtesian Imaging of Single and Triple- Quantum 23Na (CRISTINA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Au Hoesl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Schad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.28195⟩</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.28284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485239v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of right ventricular extracellular volume in pulmonary hypertension using cardiac magnetic resonance imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intravoxel Incoherent Motion at 7 Tesla to quantify human spinal cord perfusion: Limitations and promises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Capron</w:t>
+                <w:t xml:space="preserve">Simon Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hubert</w:t>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Bentatou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bartoli</w:t>
+                <w:t xml:space="preserve">Thorsten Feiweier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.12.008⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.28195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457050v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of diffuse myocardial fibrosis using CMR extracellular volume fraction and serum biomarkers of collagen turnover with histologic quantification as standard of reference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of right ventricular extracellular volume in pulmonary hypertension using cardiac magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Foussier</w:t>
+                <w:t xml:space="preserve">T. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Barral</w:t>
+                <w:t xml:space="preserve">S. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jerosh-Herold</w:t>
+                <w:t xml:space="preserve">Z. Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gariboldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+                <w:t xml:space="preserve">A. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 101 (5), pp.311-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062738v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed-Sensing MP2RAGE sequence: Application to the detection of brain metastases in mice at 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Trotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,77 +4093,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMedical Engineering OnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
@@ -4195,766 +4195,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous multi‐slice cardiac cine with Fourier‐encoded self‐calibration at 7 Tesla</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Exercise stress CMR reveals reduced aortic distensibility and impaired right-ventricular adaptation to exercise in patients with repaired tetralogy of Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Quemeneur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+                <w:t xml:space="preserve">Philippe Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Finas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.27593⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117868v1</w:t>
+                <w:t xml:space="preserve">hal-01998022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of left ventricular trabeculation across age and gender in 140 healthy Caucasian subjects on MR imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simultaneous multi‐slice cardiac cine with Fourier‐encoded self‐calibration at 7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Bentatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.014⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (4), pp.2576-2587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.27593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883068v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise stress CMR reveals reduced aortic distensibility and impaired right-ventricular adaptation to exercise in patients with repaired tetralogy of Fallot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aldebert</w:t>
+                <w:t xml:space="preserve">Distribution of left ventricular trabeculation across age and gender in 140 healthy Caucasian subjects on MR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Finas</w:t>
+                <w:t xml:space="preserve">M. Finas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Bartoli</w:t>
+                <w:t xml:space="preserve">F. Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208749. </w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998022v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic counterparts of sodium accumulation in multiple sclerosis: A whole brain (23)Na-MRI and fast (1)H-MRSI study</w:t>
+                <w:t xml:space="preserve">Whole brain inhomogeneous magnetization transfer (ihMT) imaging: Sensitivity enhancement within a steady-state gradient echo sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Donadieu</w:t>
+                <w:t xml:space="preserve">Samira Mchinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Fur</w:t>
+                <w:t xml:space="preserve">Gopal Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil Maarouf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ben Ridley</w:t>
+                <w:t xml:space="preserve">Valentin H. Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458517736146⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.26907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657948v1</w:t>
+                <w:t xml:space="preserve">hal-01657938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole brain inhomogeneous magnetization transfer (ihMT) imaging: Sensitivity enhancement within a steady-state gradient echo sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic counterparts of sodium accumulation in multiple sclerosis: A whole brain (23)Na-MRI and fast (1)H-MRSI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Donadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Mchinda</w:t>
+                <w:t xml:space="preserve">Adil Maarouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gopal Varma</w:t>
+                <w:t xml:space="preserve">Soraya Gherib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin H. Prevost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+                <w:t xml:space="preserve">Ben Ridley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1352458517736146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.26907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1352458517736146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657938v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trimmed autocalibrating k-space estimation based on structured matrix completion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bydder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5027,51 +5027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziwu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Lien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5148,51 +5148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four-dimensional, multiphase, steady-state imaging with contrast enhancement (MUSIC) in the heart: a feasibility study in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,51 +5307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaxin Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Middione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5409,349 +5409,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the identification of multi-parametric quantitative MRI biomarkers in lupus nephritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Reducing view-sharing using compressed sensing in time-resolved contrast-enhanced magnetic resonance angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert X. Smith</w:t>
+                <w:t xml:space="preserve">Yutaka Natsuaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Wang</w:t>
+                <w:t xml:space="preserve">Adam Plotnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lirong Yan</w:t>
+                <w:t xml:space="preserve">Simon Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Sigalov</w:t>
+                <w:t xml:space="preserve">Gerhard Laub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (9), pp.1066--1074. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74 (2), pp.474--481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2015.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.25414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414329v1</w:t>
+                <w:t xml:space="preserve">hal-01414339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing view-sharing using compressed sensing in time-resolved contrast-enhanced magnetic resonance angiography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Towards the identification of multi-parametric quantitative MRI biomarkers in lupus nephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaka Natsuaki</w:t>
+                <w:t xml:space="preserve">Robert X. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Plotnik</w:t>
+                <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gabriel</w:t>
+                <w:t xml:space="preserve">Lirong Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Laub</w:t>
+                <w:t xml:space="preserve">Victor Sigalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 74 (2), pp.474--481. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (9), pp.1066--1074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.25414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2015.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414339v1</w:t>
+                <w:t xml:space="preserve">hal-01414329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T2-weighted cardiac MR assessment of the myocardial area-at-risk and salvage area in acute reperfused myocardial infarction: Comparison of state-of-the-art dark blood and bright blood T2-weighted sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mewton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,562 +5969,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the myocardial area at risk with pre- versus post-reperfusion imaging techniques in the pig model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low b-Value Diffusion-Weighted Cardiac Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mewton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Rapacchi</w:t>
+                <w:t xml:space="preserve">Han Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Augeul</w:t>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ferrera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Loufouat</w:t>
+                <w:t xml:space="preserve">Peter Kellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Investigative Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (12), pp.751-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/RLI.0b013e31822438e8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076783v1</w:t>
+                <w:t xml:space="preserve">hal-02077261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCATMIP: Enhancing signal intensity in diffusion-weighted magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">Interpolation of vector fields from human cardiac DT-MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pai</w:t>
+                <w:t xml:space="preserve">F Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.22748⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (5), pp.1415-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/56/5/013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077269v1</w:t>
+                <w:t xml:space="preserve">hal-02083309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation of vector fields from human cardiac DT-MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+                <w:t xml:space="preserve">Determination of the myocardial area at risk with pre- versus post-reperfusion imaging techniques in the pig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mewton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Robini</w:t>
+                <w:t xml:space="preserve">L. Augeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Loufouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (6), pp.1247--1257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02083309v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low b-Value Diffusion-Weighted Cardiac Magnetic Resonance Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCATMIP: Enhancing signal intensity in diffusion-weighted magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Wen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
+                <w:t xml:space="preserve">V. Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Grenier</w:t>
+                <w:t xml:space="preserve">P. Kellman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kellman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Wen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (12), pp.751-758. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (6), pp.1611-1619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/RLI.0b013e31822438e8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.22748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077261v1</w:t>
+                <w:t xml:space="preserve">hal-02077269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6594,51 +6594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swetali Nimje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic de Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, London, United Kingdom. pp.0352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6663,103 +6663,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion assessment of the thoracic aorta for flow numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baudouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47éme congres de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
@@ -6782,368 +6782,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive RF shimming with fractal metasurfaces in a 7T head coil</w:t>
+                <w:t xml:space="preserve">Hilbert Fractal Inspired Dipoles for B1+ Field Control in Ultra-High Field MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania S. Vergara Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaizad Rustomji</w:t>
+                <w:t xml:space="preserve">K. Rustomji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Georget</w:t>
+                <w:t xml:space="preserve">E. Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
+                <w:t xml:space="preserve">T. Antonakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 28</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 Fourteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, New York City, United States. pp.327-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Metamaterials49557.2020.9285012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164179v1</w:t>
+                <w:t xml:space="preserve">hal-03164033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilbert Fractal Inspired Dipoles for B1+ Field Control in Ultra-High Field MRI</w:t>
+                <w:t xml:space="preserve">Passive RF shimming with fractal metasurfaces in a 7T head coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania S. Vergara Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Rustomji</w:t>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Georget</w:t>
+                <w:t xml:space="preserve">Kaizad Rustomji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Antonakakis</w:t>
+                <w:t xml:space="preserve">Elodie Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Fourteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164033v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Blipped CAIPIRINHA for simultaneous multi-slice (SMS) balanced SSFP cardiac imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.2016</w:t>
@@ -7172,103 +7172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Blipped CAIPIRINHA for simultaneous multi-slice single-shot balanced SSFP imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings from the 22nd Annual SCMR Scientific Sessions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Bellevue, United States. pp.P153</w:t>
@@ -7297,103 +7297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Multi-Slice (SMS) Cardiac CINE using embedded Hadamard-encoded reference data at 7 Tesla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1056</w:t>
@@ -7416,407 +7416,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Multi-Slice (SMS) cardiac T1 mapping at 3T using FLASH-MOLLI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The use of SPIRIT to reject and replace motion-corrupted data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bydder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Troalen</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Bentatou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W Zaaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB: 34th Annual Scientific Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. pp.1518</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784726v1</w:t>
+                <w:t xml:space="preserve">hal-01784690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of SPIRIT to reject and replace motion-corrupted data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolic counterparts of sodium accumulation in Multiple Sclerosis: A whole brain 1H-MRSI and 23Na-MRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Donadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Maarouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Gherib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. pp.1518</w:t>
+              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. pp.0212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784690v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic counterparts of sodium accumulation in Multiple Sclerosis: A whole brain 1H-MRSI and 23Na-MRI study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Soulier</w:t>
+                <w:t xml:space="preserve">Simultaneous Multi-Slice (SMS) cardiac T1 mapping at 3T using FLASH-MOLLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bentatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 25</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESMRMB: 34th Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. pp.302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-017-0633-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784683v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie T1 et B1+ multi-coupes simultanées du cœur humain par MOLLI-FLASH</w:t>
               </w:r>
@@ -7921,277 +7921,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of myocardial fibrosis in type II diabetic patients using MR T1-mapping</w:t>
+                <w:t xml:space="preserve">Human Statistical Atlas of Cardiac Fiber Architecture from DT-MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Thibault</w:t>
+                <w:t xml:space="preserve">Hervé Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ernande</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bergerot</w:t>
+                <w:t xml:space="preserve">Laurent Fanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 SCMR/Euro CMR Joint Scientific Sessions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Nice, France. pp.O110</w:t>
+              <w:t xml:space="preserve">Proceedings of International Society for Magnetic Resonance in Medicine (ISMRM) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montréal, Québec, Canada. pp.280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00663682v1</w:t>
+                <w:t xml:space="preserve">inria-00616212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Statistical Atlas of Cardiac Fiber Architecture from DT-MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early detection of myocardial fibrosis in type II diabetic patients using MR T1-mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Helene Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fanton</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Delingette</w:t>
+                <w:t xml:space="preserve">Cyrille Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Society for Magnetic Resonance in Medicine (ISMRM) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montréal, Québec, Canada. pp.280</w:t>
+              <w:t xml:space="preserve">2011 SCMR/Euro CMR Joint Scientific Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Nice, France. pp.O110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00616212v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial T1-mapping for early detection of left ventricular myocardial fibrosis in systemic sclerosis</w:t>
               </w:r>
@@ -8203,77 +8203,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Potton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCMR/Euro CMR Joint Scientific Sessions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Nice, France. pp.M10, </w:t>
@@ -8311,103 +8311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of the Human Cardiac Fiber Architecture from DT-MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIMH - Sixth International Conference on Functional Imaging and Modeling of the Heart - 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, New York City, NY, United States. pp.171--179, </w:t>
@@ -8470,51 +8470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the myocardial area at risk after reperfused acute myocardial infarction with different imaging techniques: cardiac magnetic resonance imaging, multidetector computed tomography and histopathological validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mewton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Augeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8686,51 +8686,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISP\\backslashtextquoteright\09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tianjin, China. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072051v1</w:t>
+                <w:t xml:space="preserve">hal-02071952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive denoising method dedicated to human cardiac MR-DTI</w:t>
               </w:r>
@@ -8811,51 +8811,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISP\\backslashtextquoteright\09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tianjin, China. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071952v1</w:t>
+                <w:t xml:space="preserve">hal-02072051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8899,77 +8899,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9007,64 +9007,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional reconstruction and characterization of bladder deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9102,51 +9102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction et caractérisation 3D des déformations de la vessie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9197,64 +9197,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi dynamique 3D des organes pelviens - résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9324,51 +9324,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low b-values Diffusion Weighted Imaging of the in vivo human heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imaging. Université de Lyon - Université Claude Bernard Lyon1, 2011. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9564,51 +9564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Calarnou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-026-01337-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efe Ilicak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Boada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G Z&#246;llner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2024.12.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737960v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgarry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bayly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.06.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04997679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Reichert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jascha Zapp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Corella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daud&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L C Mackowiak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Piccini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Garcia Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mailleux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phro.2023.100425" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107569" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Bo&#382;i&#263;&#8208;iven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Pierce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thornton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29834" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Roussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hernando" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29860" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Schad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29902" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cadour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Brui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilya Badrieva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;alexis de Mayenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29987" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.211765" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jourdan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106667" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28402" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03960496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michael Walker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debuire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca876" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort Gouny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreychenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00937-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela A.U. Hoesl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar R Schad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2021.09.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaborit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Abdullah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdesselam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-021-01237-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716318v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaborit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27739" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Costes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-021-00748-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4470" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02861102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Au Hoesl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28284" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Bentatou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.03.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02485239v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Feiweier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28195" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Habert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bentatou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.12.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foussier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Barral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerosh-Herold" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gariboldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.07.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trotier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Faller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Julie Ribot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27438" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0632-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Quemeneur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27593" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldebert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Finas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208749" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donadieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Gherib" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ridley" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517736146" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657938v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mchinda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Varma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H. Prevost" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26907" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2017.07.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Han" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwu Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Lien Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Finn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25861" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Ayad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Salusky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25491" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRS9TV8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Shao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Middione" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Ennis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25133" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert X. Smith" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Yan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sigalov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2015.06.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498V4FVZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414339v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Natsuaki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Plotnik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabriel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Laub" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25414" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JPLC4BT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Guehring" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O'Donnell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.22813" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lombaert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Peyrat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2192743" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076783v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Augeul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrera" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loufouat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077269v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pai" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kellman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22748" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/5/013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ECDACFEA8CF40EBD2632FE92328F8E59590B88E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077261v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kellman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e31822438e8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Beaumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetali Nimje" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859428v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela de Masi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164179v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania S. Vergara Gomez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizad Rustomji" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georget" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164033v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rustomji" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georget" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antonakakis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344543v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344547v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344542v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784726v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bentatou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-017-0633-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784690v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zaaraoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784683v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Soulier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rapacchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Troalen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacquier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663682v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thibault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ernande" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bergerot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616212v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lombaert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663681v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Potton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-M10" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21028-0_22" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1RCH5H8Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ferrera" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Loufouat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-O9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072051v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Bao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W y Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z B Pu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fanton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071952v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337580v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bouton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316836v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02117865v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Calarnou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-026-01337-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fl&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgarry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bayly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.06.031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efe Ilicak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Boada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G Z&#246;llner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2024.12.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737960v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04997679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Reichert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jascha Zapp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Corella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daud&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L C Mackowiak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Piccini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Schad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29902" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Garcia Hernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mailleux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phro.2023.100425" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107569" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Bo&#382;i&#263;&#8208;iven" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Pierce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thornton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29834" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hernando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29860" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cadour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Brui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilya Badrieva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;alexis de Mayenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29987" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03960496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michael Walker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debuire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca876" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort Gouny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010126" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28402" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.211765" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jourdan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106667" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaborit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27739" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daude" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104280" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaborit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Abdullah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdesselam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-021-01237-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela A.U. Hoesl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar R Schad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2021.09.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreychenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00937-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Costes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-021-00748-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4470" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foussier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Barral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerosh-Herold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gariboldi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.07.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Bentatou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.03.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02861102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Au Hoesl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28284" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02485239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Feiweier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28195" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Habert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bentatou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.12.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trotier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Faller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Julie Ribot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27438" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0632-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldebert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Finas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208749" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117868v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Quemeneur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27593" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883068v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657938v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mchinda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Varma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H. Prevost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26907" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donadieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Gherib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ridley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517736146" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2017.07.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Han" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwu Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Lien Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Finn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25861" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Ayad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Salusky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25491" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRS9TV8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Shao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Middione" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Ennis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25133" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Natsuaki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Plotnik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabriel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Laub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25414" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JPLC4BT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414329v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert X. Smith" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Yan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sigalov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2015.06.019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498V4FVZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Guehring" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O'Donnell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.22813" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lombaert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Peyrat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2192743" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kellman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e31822438e8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083309v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/5/013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ECDACFEA8CF40EBD2632FE92328F8E59590B88E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076783v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Augeul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrera" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loufouat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077269v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pai" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kellman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22748" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Beaumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetali Nimje" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859428v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela de Masi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164033v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania S. Vergara Gomez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rustomji" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georget" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antonakakis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164179v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizad Rustomji" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georget" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344543v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344547v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344542v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784690v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zaaraoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784683v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Soulier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784726v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bentatou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-017-0633-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rapacchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Troalen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacquier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616212v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lombaert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663682v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thibault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ernande" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bergerot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663681v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Potton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-M10" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21028-0_22" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1RCH5H8Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ferrera" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Loufouat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-O9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071952v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Bao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W y Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z B Pu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fanton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072051v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337580v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bouton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316836v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02117865v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>