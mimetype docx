--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1055,533 +1055,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic computed tomography generation for abdominal adaptive radiotherapy using low-field magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">Improved reproducibility for myocardial ASL: Impact of physiological and acquisition parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Garcia Hernandez</w:t>
+                <w:t xml:space="preserve">Maša Božić‐iven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fau</w:t>
+                <w:t xml:space="preserve">Qian Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Wojak</w:t>
+                <w:t xml:space="preserve">Iain Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Mailleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benkreira</w:t>
+                <w:t xml:space="preserve">George Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Imaging in Radiation Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phro.2023.100425⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 91 (1), pp.118-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418155v1</w:t>
+                <w:t xml:space="preserve">hal-04296309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-dimensional reconstruction and characterization of bladder deformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+                <w:t xml:space="preserve">Comparative review of algorithms and methods for chemical‐shift‐encoded quantitative fat‐water imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Viout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Hernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107569⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090378v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved reproducibility for myocardial ASL: Impact of physiological and acquisition parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maša Božić‐iven</w:t>
+                <w:t xml:space="preserve">Four-dimensional reconstruction and characterization of bladder deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Tao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.29834⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237, pp.107569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296309v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative review of algorithms and methods for chemical‐shift‐encoded quantitative fat‐water imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Daudé</w:t>
+                <w:t xml:space="preserve">Synthetic computed tomography generation for abdominal adaptive radiotherapy using low-field magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Garcia Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangi Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Troalen</w:t>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Viout</w:t>
+                <w:t xml:space="preserve">Hugues Mailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Hernando</w:t>
+                <w:t xml:space="preserve">Mohamed Benkreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Physics and Imaging in Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.100425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.29860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phro.2023.100425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296289v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for “Biventricular Dysfunction and Ventricular Interdependence in Patients With Pulmonary Hypertension: A 3.0‐T Cardiac MRI Feature Tracking Study”</w:t>
               </w:r>
@@ -1799,295 +1799,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a split gradient coil design induced systemic imaging artefact on 0.35 T MR-linac systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep-Learning Segmentation of Epicardial Adipose Tissue Using Four-Chamber Cardiac Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Marage</w:t>
+                <w:t xml:space="preserve">Patricia Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Michael Walker</w:t>
+                <w:t xml:space="preserve">Sylviane Confort Gouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boudet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Debuire</w:t>
+                <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aca876⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12010126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960496v1</w:t>
+                <w:t xml:space="preserve">hal-03516610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Learning Segmentation of Epicardial Adipose Tissue Using Four-Chamber Cardiac Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Daudé</w:t>
+                <w:t xml:space="preserve">Characterisation of a split gradient coil design induced systemic imaging artefact on 0.35 T MR-linac systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ancel</w:t>
+                <w:t xml:space="preserve">Paul Michael Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Confort Gouny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+                <w:t xml:space="preserve">Julien Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Kober</w:t>
+                <w:t xml:space="preserve">Pierre Debuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.126. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (1), pp.01NT03. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12010126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aca876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516610v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for &amp;quot;Impact of Temporal Resolution and Methods for Correction on Cardiac Magnetic Resonance Perfusion Quantification</w:t>
               </w:r>
@@ -2175,295 +2175,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac MRI Features and Prognostic Value in Immune Checkpoint Inhibitor–induced Myocarditis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic-MRI quantification of abdominal wall motion and deformation during breathing and muscular contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+                <w:t xml:space="preserve">Arthur Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Varoquaux</w:t>
+                <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Habert</w:t>
+                <w:t xml:space="preserve">Catherine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 303 (3), pp.512-521. </w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.106667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1148/radiol.211765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666700v1</w:t>
+                <w:t xml:space="preserve">hal-03818780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic-MRI quantification of abdominal wall motion and deformation during breathing and muscular contraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac MRI Features and Prognostic Value in Immune Checkpoint Inhibitor–induced Myocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Cadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Jourdan</w:t>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bendahan</w:t>
+                <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Masson</w:t>
+                <w:t xml:space="preserve">Paul Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 217, pp.106667. </w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303 (3), pp.512-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1148/radiol.211765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818780v1</w:t>
+                <w:t xml:space="preserve">hal-03666700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for &amp;quot;Association of Type 2 Diabetes Mellitus and Glycemic Control With Intracranial Plaque Characteristics in Patients With Acute Ischemic Stroke</w:t>
               </w:r>
@@ -2534,585 +2534,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile mechanical properties of the cervical, thoracic and lumbar porcine spinal meninges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Jourdan</w:t>
+                <w:t xml:space="preserve">Comparative analysis of SINC-shaped and SLR pulses performance for contiguous multi-slice fast spin-echo imaging using metamaterial-based MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Brui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Andreychenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104280⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (6), pp.929-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-021-00937-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716318v1</w:t>
+                <w:t xml:space="preserve">hal-03434523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of empagliflozin on ectopic fat stores and myocardial energetics in type 2 diabetes: the EMPACEF study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volumetric 23 Na Single and Triple-Quantum Imaging at 7T: 3D-CRISTINA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela A.U. Hoesl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gaborit</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lothar R Schad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12933-021-01237-2⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2021.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328849v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric 23 Na Single and Triple-Quantum Imaging at 7T: 3D-CRISTINA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of empagliflozin on ectopic fat stores and myocardial energetics in type 2 diabetes: the EMPACEF study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela A.U. Hoesl</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Medizinische Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.zemedi.2021.09.001⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-021-01237-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434511v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of SINC-shaped and SLR pulses performance for contiguous multi-slice fast spin-echo imaging using metamaterial-based MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Brui</w:t>
+                <w:t xml:space="preserve">Tensile mechanical properties of the cervical, thoracic and lumbar porcine spinal meninges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (6), pp.929-938. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115 (4), pp.104280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10334-021-00937-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.104280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434523v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of single-voxel 1H-cardiovascular magnetic resonance spectroscopy techniques for in vivo measurement of myocardial creatine and triglycerides at 3T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Viout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3163,103 +3163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiautomatic quantification of abdominal wall muscles deformations based on dynamic MRI image registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -3425,265 +3425,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous multi-slice T1 mapping using MOLLI with blipped CAIPIRINHA bSSFP</w:t>
+                <w:t xml:space="preserve">Efficient 23Na triple-quantum signal imaging on clinical scanners -CaRtesian Imaging of Single and Triple- Quantum 23Na (CRISTINA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakarya Bentatou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaela Au Hoesl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Schad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2020.03.006⟩</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.28284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547998v1</w:t>
+                <w:t xml:space="preserve">hal-02861102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 23Na triple-quantum signal imaging on clinical scanners -CaRtesian Imaging of Single and Triple- Quantum 23Na (CRISTINA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous multi-slice T1 mapping using MOLLI with blipped CAIPIRINHA bSSFP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Bentatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Au Hoesl</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lauriane Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.28284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2020.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861102v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravoxel Incoherent Motion at 7 Tesla to quantify human spinal cord perfusion: Limitations and promises</w:t>
               </w:r>
@@ -4106,64 +4106,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMedical Engineering OnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
@@ -4201,64 +4201,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise stress CMR reveals reduced aortic distensibility and impaired right-ventricular adaptation to exercise in patients with repaired tetralogy of Fallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4597,295 +4597,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole brain inhomogeneous magnetization transfer (ihMT) imaging: Sensitivity enhancement within a steady-state gradient echo sequence</w:t>
+                <w:t xml:space="preserve">Metabolic counterparts of sodium accumulation in multiple sclerosis: A whole brain (23)Na-MRI and fast (1)H-MRSI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Mchinda</w:t>
+                <w:t xml:space="preserve">Maxime Donadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gopal Varma</w:t>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin H. Prevost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+                <w:t xml:space="preserve">Adil Maarouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Gherib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Ridley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.26907⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1352458517736146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458517736146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657938v1</w:t>
+                <w:t xml:space="preserve">hal-01657948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic counterparts of sodium accumulation in multiple sclerosis: A whole brain (23)Na-MRI and fast (1)H-MRSI study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole brain inhomogeneous magnetization transfer (ihMT) imaging: Sensitivity enhancement within a steady-state gradient echo sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil Maarouf</w:t>
+                <w:t xml:space="preserve">Samira Mchinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Gherib</w:t>
+                <w:t xml:space="preserve">Gopal Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Ridley</w:t>
+                <w:t xml:space="preserve">Valentin H. Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1352458517736146. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1352458517736146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.26907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657948v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trimmed autocalibrating k-space estimation based on structured matrix completion</w:t>
               </w:r>
@@ -7047,51 +7047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Blipped CAIPIRINHA for simultaneous multi-slice (SMS) balanced SSFP cardiac imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7099,51 +7099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.2016</w:t>
@@ -7172,51 +7172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Blipped CAIPIRINHA for simultaneous multi-slice single-shot balanced SSFP imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7224,51 +7224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings from the 22nd Annual SCMR Scientific Sessions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Bellevue, United States. pp.P153</w:t>
@@ -7336,51 +7336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7543,90 +7543,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic counterparts of sodium accumulation in Multiple Sclerosis: A whole brain 1H-MRSI and 23Na-MRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Donadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Maarouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Gherib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7720,51 +7720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB: 34th Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. pp.302, </w:t>
@@ -7921,277 +7921,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Statistical Atlas of Cardiac Fiber Architecture from DT-MRI</w:t>
+                <w:t xml:space="preserve">Early detection of myocardial fibrosis in type II diabetic patients using MR T1-mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lombaert</w:t>
+                <w:t xml:space="preserve">Helene Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
+                <w:t xml:space="preserve">Laura Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fanton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delingette</w:t>
+                <w:t xml:space="preserve">Cyrille Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Society for Magnetic Resonance in Medicine (ISMRM) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montréal, Québec, Canada. pp.280</w:t>
+              <w:t xml:space="preserve">2011 SCMR/Euro CMR Joint Scientific Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Nice, France. pp.O110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00616212v1</w:t>
+                <w:t xml:space="preserve">inserm-00663682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of myocardial fibrosis in type II diabetic patients using MR T1-mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Statistical Atlas of Cardiac Fiber Architecture from DT-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Thibault</w:t>
+                <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ernande</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
+                <w:t xml:space="preserve">Laurent Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bergerot</w:t>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 SCMR/Euro CMR Joint Scientific Sessions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Nice, France. pp.O110</w:t>
+              <w:t xml:space="preserve">Proceedings of International Society for Magnetic Resonance in Medicine (ISMRM) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montréal, Québec, Canada. pp.280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663682v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00616212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial T1-mapping for early detection of left ventricular myocardial fibrosis in systemic sclerosis</w:t>
               </w:r>
@@ -8229,51 +8229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCMR/Euro CMR Joint Scientific Sessions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Nice, France. pp.M10, </w:t>
@@ -8311,103 +8311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of the Human Cardiac Fiber Architecture from DT-MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIMH - Sixth International Conference on Functional Imaging and Modeling of the Heart - 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, New York City, NY, United States. pp.171--179, </w:t>
@@ -9020,51 +9020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9210,51 +9210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9564,51 +9564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Calarnou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-026-01337-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fl&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgarry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bayly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.06.031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efe Ilicak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Boada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G Z&#246;llner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2024.12.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737960v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04997679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Reichert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jascha Zapp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Corella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daud&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L C Mackowiak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Piccini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Schad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29902" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Garcia Hernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mailleux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phro.2023.100425" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107569" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Bo&#382;i&#263;&#8208;iven" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Pierce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thornton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29834" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Roussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hernando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29860" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cadour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Brui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilya Badrieva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;alexis de Mayenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29987" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03960496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michael Walker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debuire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca876" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort Gouny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010126" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28402" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.211765" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jourdan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106667" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaborit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27739" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daude" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104280" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaborit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Abdullah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdesselam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-021-01237-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela A.U. Hoesl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar R Schad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2021.09.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreychenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00937-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Costes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-021-00748-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4470" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foussier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Barral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerosh-Herold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gariboldi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.07.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Bentatou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.03.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02861102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Au Hoesl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28284" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02485239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Feiweier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28195" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Habert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bentatou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.12.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trotier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Faller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Julie Ribot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27438" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0632-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldebert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Finas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208749" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117868v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Quemeneur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27593" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883068v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657938v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mchinda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Varma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H. Prevost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26907" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donadieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Gherib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ridley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517736146" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2017.07.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Han" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwu Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Lien Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Finn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25861" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Ayad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Salusky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25491" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRS9TV8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Shao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Middione" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Ennis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25133" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Natsuaki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Plotnik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabriel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Laub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25414" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JPLC4BT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414329v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert X. Smith" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Yan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sigalov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2015.06.019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498V4FVZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Guehring" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O'Donnell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.22813" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lombaert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Peyrat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2192743" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kellman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e31822438e8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083309v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/5/013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ECDACFEA8CF40EBD2632FE92328F8E59590B88E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076783v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Augeul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrera" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loufouat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077269v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pai" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kellman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22748" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Beaumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetali Nimje" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859428v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela de Masi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164033v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania S. Vergara Gomez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rustomji" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georget" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antonakakis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164179v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizad Rustomji" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georget" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344543v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344547v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344542v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784690v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zaaraoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784683v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Soulier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784726v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bentatou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-017-0633-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rapacchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Troalen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacquier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616212v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lombaert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663682v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thibault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ernande" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bergerot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663681v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Potton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-M10" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21028-0_22" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1RCH5H8Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ferrera" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Loufouat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-O9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071952v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Bao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W y Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z B Pu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fanton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072051v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337580v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bouton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316836v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02117865v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Calarnou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-026-01337-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fl&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgarry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bayly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.06.031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04998085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efe Ilicak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Boada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G Z&#246;llner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2024.12.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737960v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04997679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Reichert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jascha Zapp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Corella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daud&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L C Mackowiak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Royer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Piccini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Schad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29902" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#353;a Bo&#382;i&#263;&#8208;iven" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Pierce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thornton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29834" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hernando" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107569" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Garcia Hernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mailleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkreira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phro.2023.100425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cadour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Brui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilya Badrieva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;alexis de Mayenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29987" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort Gouny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010126" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03960496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michael Walker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debuire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aca876" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28402" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jourdan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106667" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.211765" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gaborit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27739" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreychenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-021-00937-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03434511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela A.U. Hoesl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar R Schad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zemedi.2021.09.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaborit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Abdullah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurice" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdesselam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-021-01237-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03716318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daude" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.104280" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Costes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-021-00748-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4470" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foussier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Barral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerosh-Herold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gariboldi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.07.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02861102v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Au Hoesl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28284" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Bentatou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.03.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02485239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Feiweier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28195" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Habert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bentatou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.12.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trotier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Faller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Julie Ribot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27438" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0632-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldebert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Finas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208749" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117868v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Quemeneur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27593" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883068v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donadieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Gherib" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ridley" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517736146" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657938v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mchinda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Varma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H. Prevost" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26907" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2017.07.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Han" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwu Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Lien Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Finn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25861" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Ayad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Salusky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25491" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRS9TV8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Shao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Middione" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Ennis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25133" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Natsuaki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Plotnik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabriel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Laub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25414" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JPLC4BT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414329v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert X. Smith" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Yan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sigalov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2015.06.019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498V4FVZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Guehring" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O'Donnell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.22813" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lombaert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Peyrat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2192743" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kellman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e31822438e8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083309v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/56/5/013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ECDACFEA8CF40EBD2632FE92328F8E59590B88E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076783v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Augeul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrera" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loufouat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077269v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pai" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kellman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22748" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Beaumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetali Nimje" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Rochefort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859428v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela de Masi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164033v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania S. Vergara Gomez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rustomji" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georget" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antonakakis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164179v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizad Rustomji" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georget" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344543v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344547v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344542v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784690v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zaaraoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784683v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Soulier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784726v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bentatou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-017-0633-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rapacchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Troalen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacquier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663682v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thibault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ernande" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bergerot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616212v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lombaert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663681v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Potton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-M10" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21028-0_22" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1RCH5H8Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Augeul" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ferrera" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Loufouat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-O9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071952v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Bao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W y Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z B Pu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fanton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072051v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337580v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bouton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316836v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02117865v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>