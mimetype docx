--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -854,148 +854,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curating more diverse scientific conferences</w:t>
+                <w:t xml:space="preserve">Modulation of Coordinated Activity across Cortical Layers by Plasticity of Inhibitory Synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Oswald</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joana Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Michela de Stasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pazienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41583-020-0373-4⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.630-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013611v1</w:t>
+                <w:t xml:space="preserve">hal-02473284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of random recurrent networks with correlated low-rank structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Schuessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1003,441 +1046,398 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Mastrogiuseppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Ostojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omri Barak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Coordinated Activity across Cortical Layers by Plasticity of Inhibitory Synapses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curating more diverse scientific conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Pazienti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Ostojic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (3), pp.630-641. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (11), pp.589-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.12.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41583-020-0373-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473284v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal chunking as a mechanism for unsupervised learning of task-sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Koechlin</w:t>
+                <w:t xml:space="preserve">Coding with transient trajectories in recurrent neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Bondanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Ostojic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.50469⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.e1007655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013614v1</w:t>
+                <w:t xml:space="preserve">inserm-02515674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding with transient trajectories in recurrent neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulio Bondanelli</w:t>
+                <w:t xml:space="preserve">Temporal chunking as a mechanism for unsupervised learning of task-sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bouchacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Palminteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Koechlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Ostojic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (2), pp.e1007655. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.50469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02515674v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociating task acquisition from expression during learning reveals latent knowledge</w:t>
               </w:r>
@@ -1681,343 +1681,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting-State Neural Firing Rate Is Linked to Cardiac-Cycle Duration in the Human Cingulate and Parahippocampal Cortices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A geometrical analysis of global stability in trained feedback networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mastrogiuseppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Ostojic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2291-18.2019⟩</w:t>
+              <w:t xml:space="preserve">Neural Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.1139-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/neco_a_01187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309540v1</w:t>
+                <w:t xml:space="preserve">hal-02413930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting the effects of adaptation and synaptic filtering on the timescales of dynamics in recurrent networks</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resting-State Neural Firing Rate Is Linked to Cardiac-Cycle Duration in the Human Cingulate and Parahippocampal Cortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Ladenbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Babo-Rebelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Buot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lehongre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (3), pp.e1006893. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (19), pp.3676-3686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2291-18.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02145560v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometrical analysis of global stability in trained feedback networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Mastrogiuseppe</w:t>
+                <w:t xml:space="preserve">Contrasting the effects of adaptation and synaptic filtering on the timescales of dynamics in recurrent networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Beiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Ostojic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (6), pp.1139-1182. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.e1006893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/neco_a_01187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413930v1</w:t>
+                <w:t xml:space="preserve">inserm-02145560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More than the Sum of its Parts: Perception and Neuronal Underpinnings of Sequence Processing</w:t>
               </w:r>
@@ -2968,51 +2968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiu Shao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dahmen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Recanatesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Shea-Brown" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Ostojic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXLife.3.023008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fusi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2024.03.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Cime&#353;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazar Ciric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.18.517093" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.25.505122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dubreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Valente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Beiran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastrogiuseppe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-022-01088-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Herbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Bondanelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deneux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bathellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.53151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Oswald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-020-0373-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Schuessler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Barak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013111" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02473284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Louren&#231;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Michela de Stasi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deleuze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pazienti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.12.052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bouchacourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Koechlin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50469" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007655" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Kuchibhotla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hindmarsh Sten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni S Papadoyannis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elnozahy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly A Fogelson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10089-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ladenbauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mckenzie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fine English" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12572-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02309540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayeon Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Babo-Rebelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2291-18.2019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02145560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006893" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01187" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Maravall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chait" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.07.043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.07.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02142991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bagur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Averseng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Elgueda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fritz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/240556" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graupner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal U Wallisch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0104-16.2016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005107v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Barbosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Proville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Rodgers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deweese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh Kumar Chillale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihab Shamma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiu Shao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dahmen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Recanatesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Shea-Brown" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Ostojic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXLife.3.023008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fusi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2024.03.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Cime&#353;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazar Ciric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.18.517093" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.25.505122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dubreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Valente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Beiran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastrogiuseppe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-022-01088-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Herbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Bondanelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deneux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bathellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.53151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02473284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Louren&#231;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Michela de Stasi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deleuze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pazienti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.12.052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Schuessler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Barak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013111" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Oswald" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-020-0373-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515674v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007655" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bouchacourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palminteri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Koechlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50469" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Kuchibhotla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hindmarsh Sten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni S Papadoyannis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elnozahy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly A Fogelson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10089-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ladenbauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mckenzie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fine English" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12572-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01187" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02309540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayeon Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Babo-Rebelo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2291-18.2019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02145560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006893" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Maravall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chait" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.07.043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.07.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02142991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bagur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Averseng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Elgueda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen David" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fritz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/240556" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graupner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal U Wallisch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0104-16.2016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005107v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Barbosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Proville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Rodgers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deweese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh Kumar Chillale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihab Shamma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>