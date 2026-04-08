--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -449,274 +449,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of III-V/Si absolute interface energies: impact on wetting properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carcinogenic dioxane detection using pristine and metal-doped 2D VSe2: Insights from density functional theory simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pallikkara Chandrasekharan</w:t>
+                <w:t xml:space="preserve">Seetha Lakshmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lucci</w:t>
+                <w:t xml:space="preserve">Saju Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gupta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Pedesseau</w:t>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.075305⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.065024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0139779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224894v2</w:t>
+                <w:t xml:space="preserve">hal-04198629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcinogenic dioxane detection using pristine and metal-doped 2D VSe2: Insights from density functional theory simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+                <w:t xml:space="preserve">Determination of III-V/Si absolute interface energies: impact on wetting properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seetha Lakshmy</w:t>
+                <w:t xml:space="preserve">I. Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saju Joseph</w:t>
+                <w:t xml:space="preserve">D. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+                <w:t xml:space="preserve">L. Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (6), pp.065024. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (7), pp.075305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0139779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.075305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198629v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1103,398 +1103,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si epitaxial growth and antiphase domains: a matter of symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Cornet</w:t>
+                <w:t xml:space="preserve">Stability of monodomain III-V crystals over a Si monoatomic step including the formation of antiphase boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divishth Gutpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSEPI : Epitaxie des oxydes et des semiconducteurs, GDR MATEPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">EMRS spring meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738319v1</w:t>
+                <w:t xml:space="preserve">hal-04745358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of monodomain III-V crystals over a Si monoatomic step including the formation of antiphase boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Divishth Gutpa</w:t>
+                <w:t xml:space="preserve">Understanding III-V/Si Heteroepitaxy: Experiments and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thébaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Divishth Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Cornet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS spring meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8th European conference on crystal growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745358v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding III-V/Si Heteroepitaxy: Experiments and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">III-V/Si epitaxial growth and antiphase domains: a matter of symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divishth Gupta</w:t>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European conference on crystal growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">OSEPI : Epitaxie des oxydes et des semiconducteurs, GDR MATEPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745129v1</w:t>
+                <w:t xml:space="preserve">hal-04738319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties of heteroepitaxial systems determined from surface and interface energies calculations</w:t>
               </w:r>
@@ -1663,51 +1663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauzia Jabeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1758,64 +1758,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroepitaxial growth of III-V on Si: a DFT perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divishth Gutpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1879,64 +1879,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divishth Gutpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1987,51 +1987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of initial surface passivation on wetting properties analysis during III-V/Si epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divishth Gutpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2095,77 +2095,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of surface passivation of III-V elements on Si (001) substrate based on absolute surface and barrier energy calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divishth Gutpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFP-SCF Bretagne &amp; Pays de Loire 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rennes, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2280,51 +2280,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB43D728"/>
+    <w:nsid w:val="B83A668B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2511,51 +2511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sreejith-pallikkara-chandrasekharan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0822-1831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Apergi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03423" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gupta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pedesseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.045304" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224894v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.075305" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seetha Lakshmy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saju Joseph" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gutpa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;baud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gupta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224975v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Jabeen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110076v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sreejith-pallikkara-chandrasekharan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0822-1831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Apergi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03423" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gupta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pedesseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.045304" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seetha Lakshmy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saju Joseph" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139779" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224894v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.075305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gutpa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;baud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gupta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224975v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Jabeen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110076v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>