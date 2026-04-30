--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -181,536 +181,670 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Assessment of Nonpolar and Polar GaP Terminations for Photoelectrochemical Water Splitting</w:t>
+                <w:t xml:space="preserve">Ab initio modeling of morphology with experimental comparison in a nanoscale heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sofia Apergi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cornet</w:t>
+                <w:t xml:space="preserve">Chen Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c03423⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (3), pp.L030401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/5k42-345z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230228v1</w:t>
+                <w:t xml:space="preserve">hal-05587910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inevitable Si surface passivation prior to III-V/Si epitaxy: Strong impact on wetting properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Pallikkara Chandrasekharan</w:t>
+                <w:t xml:space="preserve">Computational Assessment of Nonpolar and Polar GaP Terminations for Photoelectrochemical Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Apergi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gupta</w:t>
+                <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Cornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L Pedesseau</w:t>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.109.045304⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (36), pp.16308-16318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c03423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429691v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcinogenic dioxane detection using pristine and metal-doped 2D VSe2: Insights from density functional theory simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+                <w:t xml:space="preserve">Inevitable Si surface passivation prior to III-V/Si epitaxy: Strong impact on wetting properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seetha Lakshmy</w:t>
+                <w:t xml:space="preserve">D Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saju Joseph</w:t>
+                <w:t xml:space="preserve">C Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+                <w:t xml:space="preserve">L Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (6), pp.065024. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (4), pp.045304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0139779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.109.045304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198629v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carcinogenic dioxane detection using pristine and metal-doped 2D VSe2: Insights from density functional theory simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seetha Lakshmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saju Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.065024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0139779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Determination of III-V/Si absolute interface energies: impact on wetting properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (7), pp.075305. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.075305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -720,900 +854,900 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions of Wulff-Kaischew equilibrium shapes during heteroepitaxial Growth of III-V on Si: DFT and in-situ Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sofia Apergi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS Global Physics Summit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society (APS), Mar 2025, Anaheim, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-V/Si Heteroepitaxy: Understanding and Mastering Growth Fundamentals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th American Conference on Crystal Growth and Epitaxy (ACCGE-24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Stevenson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical insights into heteroepitaxial growth: Predicting equilibrium crystal shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sofia Apergi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MatEpi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2025, Institut d'Electronique de Microélectronique et de Nanotechnologie (IEMN) in Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of monodomain III-V crystals over a Si monoatomic step including the formation of antiphase boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divishth Gutpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS spring meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding III-V/Si Heteroepitaxy: Experiments and Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divishth Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European conference on crystal growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-V/Si epitaxial growth and antiphase domains: a matter of symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vennéguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSEPI : Epitaxie des oxydes et des semiconducteurs, GDR MATEPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties of heteroepitaxial systems determined from surface and interface energies calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Fundamental research – New materials” COST 2023 workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1623,596 +1757,596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale description of III-V/Si (001) heteroepitaxial crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauzia Jabeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroepitaxial growth of III-V on Si: a DFT perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divishth Gutpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Confererence on the Physics of Semiconductors 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute surface and interface energy analysis of III-V/Si and its consequences on wetting characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divishth Gutpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces &amp; Interfaces 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of initial surface passivation on wetting properties analysis during III-V/Si epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divishth Gutpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2024 Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of surface passivation of III-V elements on Si (001) substrate based on absolute surface and barrier energy calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divishth Gutpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFP-SCF Bretagne &amp; Pays de Loire 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rennes, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2280,51 +2414,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B83A668B"/>
+    <w:nsid w:val="445D135C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2511,51 +2645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sreejith-pallikkara-chandrasekharan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0822-1831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Apergi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03423" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429691v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gupta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pedesseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.045304" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seetha Lakshmy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saju Joseph" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139779" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224894v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.075305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gutpa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;baud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gupta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224975v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Jabeen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110076v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sreejith-pallikkara-chandrasekharan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0822-1831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Apergi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5k42-345z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03423" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gupta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pedesseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.045304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seetha Lakshmy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saju Joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139779" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224894v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.075305" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gutpa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;baud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Jabeen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110076v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>