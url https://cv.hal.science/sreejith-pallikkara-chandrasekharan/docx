--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0822-1831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=yI80En8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -181,2172 +202,2297 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiempirical DFTB Approaches for 3D and 2D Perovskites and Their Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junke Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fihey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Saint-Lambert, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heteroepitaxial growth of III-V on Si: a DFT perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divishth Gutpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th International Confererence on the Physics of Semiconductors 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absolute surface and interface energy analysis of III-V/Si and its consequences on wetting characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divishth Gutpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Surfaces &amp; Interfaces 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomic scale description of III-V/Si (001) heteroepitaxial crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauzia Jabeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of initial surface passivation on wetting properties analysis during III-V/Si epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divishth Gutpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS 2024 Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of surface passivation of III-V elements on Si (001) substrate based on absolute surface and barrier energy calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divishth Gutpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique SFP-SCF Bretagne &amp; Pays de Loire 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rennes, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110076v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio modeling of morphology with experimental comparison in a nanoscale heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Apergi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 10 (3), pp.L030401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/5k42-345z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Assessment of Nonpolar and Polar GaP Terminations for Photoelectrochemical Water Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Apergi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Apergi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (36), pp.16308-16318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c03423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inevitable Si surface passivation prior to III-V/Si epitaxy: Strong impact on wetting properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (4), pp.045304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.109.045304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcinogenic dioxane detection using pristine and metal-doped 2D VSe2: Insights from density functional theory simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+                <w:t xml:space="preserve">Determination of III-V/Si absolute interface energies: impact on wetting properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0139779⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (7), pp.075305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.075305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198629v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of III-V/Si absolute interface energies: impact on wetting properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Pedesseau</w:t>
+                <w:t xml:space="preserve">Carcinogenic dioxane detection using pristine and metal-doped 2D VSe2: Insights from density functional theory simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seetha Lakshmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saju Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.075305⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.065024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0139779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224894v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions of Wulff-Kaischew equilibrium shapes during heteroepitaxial Growth of III-V on Si: DFT and in-situ Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Apergi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS Global Physics Summit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society (APS), Mar 2025, Anaheim, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-V/Si Heteroepitaxy: Understanding and Mastering Growth Fundamentals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th American Conference on Crystal Growth and Epitaxy (ACCGE-24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Stevenson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical insights into heteroepitaxial growth: Predicting equilibrium crystal shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Apergi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MatEpi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2025, Institut d'Electronique de Microélectronique et de Nanotechnologie (IEMN) in Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of monodomain III-V crystals over a Si monoatomic step including the formation of antiphase boundaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">III-V/Si epitaxial growth and antiphase domains: a matter of symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS spring meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">OSEPI : Epitaxie des oxydes et des semiconducteurs, GDR MATEPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745358v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding III-V/Si Heteroepitaxy: Experiments and Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Stability of monodomain III-V crystals over a Si monoatomic step including the formation of antiphase boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divishth Gutpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European conference on crystal growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">EMRS spring meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745129v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si epitaxial growth and antiphase domains: a matter of symmetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Understanding III-V/Si Heteroepitaxy: Experiments and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divishth Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSEPI : Epitaxie des oxydes et des semiconducteurs, GDR MATEPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">8th European conference on crystal growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738319v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties of heteroepitaxial systems determined from surface and interface energies calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Fundamental research – New materials” COST 2023 workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224975v1</w:t>
-              </w:r>
-[...583 lines deleted...]
-                <w:t xml:space="preserve">hal-04110076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2414,51 +2560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="445D135C"/>
+    <w:nsid w:val="BF79F377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2645,51 +2791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sreejith-pallikkara-chandrasekharan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0822-1831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Apergi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5k42-345z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03423" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gupta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pedesseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.045304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seetha Lakshmy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saju Joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139779" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224894v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.075305" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gutpa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;baud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Jabeen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110076v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sreejith-pallikkara-chandrasekharan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0822-1831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yI80En8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Jiang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;baud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gutpa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Jabeen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110076v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Apergi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5k42-345z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gupta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pedesseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.045304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224894v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.075305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seetha Lakshmy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saju Joseph" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139779" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gupta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>