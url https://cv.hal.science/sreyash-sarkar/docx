--- v0 (2026-04-07)
+++ v1 (2026-05-11)
@@ -206,1739 +206,1739 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal Radiation Around a Nanobubble Generated by a Heated Gold Nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRS, Nov 2023, Boston (MA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal radiation across a water nanobubble induced by a heated gold nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Nanotechnologies (TNT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wide Band High Level Thermal Radiation Emission of Highly Doped Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Conference on Thermophotovoltaic Generation of Electricity (TPV-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Miyazaki, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiative Properties of Surface Doped Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII, Eurotherm seminar No 114</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palerme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced Wide-band Infrared Absorptivity of Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Doping on the Morphology and Infrared Radiative Properties of Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 25th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lecco, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC.2019.8923602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NIR and MIR Absorption of Ultra-Black Silicon(UBS) Application To High Emissivity, All-Silicon, Light Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 IEEE 32nd International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy efficient micro-machined thermal flow-rate sensor based on transient operation mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdous Shaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Peressutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DTIP'2018, Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the co-integration of a thermo-resistive flow-rate sensor in a multi-parameter sensing chip for water network monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Ferdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Regina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. pp.1069-1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black Silicon Revisited as an Ultrabroadband Perfect Infrared Absorber over 20 μm Wavelength Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Photonics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (2), pp.2200223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adpr.202200223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband mid infrared absorber using surface doped black silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 121 (23), pp.231703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0117289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-field radiative thermal rectification with bulk materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 266, pp.107573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity optimization of micro-machined thermo-resistive flow-rate sensors on silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Ferdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6439/aab6bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771102v1</w:t>
-              </w:r>
-[...1157 lines deleted...]
-                <w:t xml:space="preserve">hal-01578963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2196,51 +2196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence W Fitzpatrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Piliarik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107573" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aab6bd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sarr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sarr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdous Shaun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Ali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Peressutti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394233" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UEFL2036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence W Fitzpatrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Piliarik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sarr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merchiers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sarr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdous Shaun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Peressutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394233" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107573" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aab6bd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UEFL2036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>