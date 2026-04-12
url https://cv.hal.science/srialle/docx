--- v0 (2026-03-03)
+++ v1 (2026-04-12)
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive‐strand RNA viruses</w:t>
+                <w:t xml:space="preserve">Transcriptomic profiles of consistent risk-taking behaviour across time and contexts in European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Bonaventure</w:t>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Luiza Chaves Valadão</w:t>
+                <w:t xml:space="preserve">Conor Goold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Arnaud‐arnould</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Gracias</w:t>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202154061⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1975), pp.20220399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807258v1</w:t>
+                <w:t xml:space="preserve">hal-03687126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo investigation of Lcr35® anti-candidiasis properties in Caenorhabditis elegans reveals the involvement of highly conserved immune pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive‐strand RNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Poupet</w:t>
+                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Rifa</w:t>
+                <w:t xml:space="preserve">Ana Luiza Chaves Valadão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Mary Arnaud‐arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+                <w:t xml:space="preserve">Ségolène Gracias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1062113⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.e54061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202154061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912141v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional differences between the two host strains of Spodoptera frugiperda (Lepidoptera: Noctuidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo investigation of Lcr35® anti-candidiasis properties in Caenorhabditis elegans reveals the involvement of highly conserved immune pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Orsucci</w:t>
+                <w:t xml:space="preserve">Étienne Rifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Moné</w:t>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Audiot</w:t>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Nhim</w:t>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.77⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1062113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1062113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124152v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiles of consistent risk-taking behaviour across time and contexts in European sea bass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional differences between the two host strains of Spodoptera frugiperda (Lepidoptera: Noctuidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Orsucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+                <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+                <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conor Goold</w:t>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
+                <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 289 (1975), pp.20220399. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687126v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and molecular heterogeneity of D2R neurons along dorsal ventral axis in the striatum</w:t>
               </w:r>
@@ -1038,299 +1038,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02733222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential immune gene expression associated with contemporary range expansion of two invasive rodents in Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive-strand RNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Charbonnel</w:t>
+                <w:t xml:space="preserve">Francisco Garcia de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Galan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Amidi Diagne</w:t>
+                <w:t xml:space="preserve">Joe Mckellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gracias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-75060-2⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2020.10.28.359356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790736v2</w:t>
+                <w:t xml:space="preserve">hal-05471251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive-strand RNA viruses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+                <w:t xml:space="preserve">Differential immune gene expression associated with contemporary range expansion of two invasive rodents in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Garcia de Gracia</w:t>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Mckellar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Gracias</w:t>
+                <w:t xml:space="preserve">Christophe Amidi Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Peer Community in Ecology, 10, pp.18257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2020.10.28.359356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-75060-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05471251v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790736v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISoLDE: a data-driven statistical method for the inference of allelic imbalance in datasets with reciprocal crosses</w:t>
               </w:r>
@@ -1450,64 +1450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval transcriptomic response to host plants in two related phytophagous lepidopteran species: implications for host specialization and species divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dorkeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,161 +1846,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a genetic sex determination in Cnidaria, the Mediterranean red coral (Corallium rubrum)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Genomics of Glossina palpalis gambiensis and G. morsitans morsitans to Reveal Gene Orthologs Involved in Infection by Trypanosoma brucei gambiense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+                <w:t xml:space="preserve">Illiassou Hamidou Soumana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
+                <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Brener</w:t>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Toulza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.160880. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.160880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480527v1</w:t>
+                <w:t xml:space="preserve">hal-02506528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Type-Specific mRNA Dysregulation in Hippocampal CA1 Pyramidal Neurons of the Fragile X Syndrome Mouse Model</w:t>
               </w:r>
@@ -2114,425 +2110,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Plagl1/Zac1 binding sites and target genes establishes its role in the regulation of extracellular matrix genes and the imprinted gene network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Varrault</w:t>
+                <w:t xml:space="preserve">Evidence for a genetic sex determination in Cnidaria, the Mediterranean red coral (Corallium rubrum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dantec</w:t>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Digarcher</w:t>
+                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Chotard</w:t>
+                <w:t xml:space="preserve">Kelly Brener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bilanges</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (18), pp.10466 - 10480. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.160880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.160880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788661v1</w:t>
+                <w:t xml:space="preserve">hal-01480527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Corticogenesis from Embryonic Stem Cells Recapitulates the In Vivo Epigenetic Control of Imprinted Gene Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Bouschet</w:t>
+                <w:t xml:space="preserve">Identification of Plagl1/Zac1 binding sites and target genes establishes its role in the regulation of extracellular matrix genes and the imprinted gene network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Reynes</w:t>
+                <w:t xml:space="preserve">Christelle Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satya Kota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
+                <w:t xml:space="preserve">Anne Le Digarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bilanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhw102⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (18), pp.10466 - 10480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788685v1</w:t>
+                <w:t xml:space="preserve">hal-01788661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genomics of Glossina palpalis gambiensis and G. morsitans morsitans to Reveal Gene Orthologs Involved in Infection by Trypanosoma brucei gambiense</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
+                <w:t xml:space="preserve">In Vitro Corticogenesis from Embryonic Stem Cells Recapitulates the In Vivo Epigenetic Control of Imprinted Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bouschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satya Kota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.540. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhw102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506528v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Wisent Demographic and Adaptive Histories from Individual Whole-Genome Sequences</w:t>
               </w:r>
@@ -2557,51 +2557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2780,697 +2780,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory Divergence between Parental Alleles Determines Gene Expression Patterns in Hybrids</w:t>
+                <w:t xml:space="preserve">Transcriptional Profiling of Cutaneous MRGPRD Free Nerve Endings and C-LTMRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Combes</w:t>
+                <w:t xml:space="preserve">Ana Reynders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hueber</w:t>
+                <w:t xml:space="preserve">Annabelle Mantilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+                <w:t xml:space="preserve">Pascale Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Herrera</w:t>
+                <w:t xml:space="preserve">Sabine Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (4), pp.1110-1121. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.1007-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506764v1</w:t>
+                <w:t xml:space="preserve">hal-01219864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Profiling of Cutaneous MRGPRD Free Nerve Endings and C-LTMRs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA-seq de novo assembly reveals differential gene expression in Glossina palpalis gambiensis infected with Trypanosoma brucei gambiense vs. non-infected and self-cured flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illiassou Hamidou Soumana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Reynders</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Mantilleri</w:t>
+                <w:t xml:space="preserve">Sophie Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Malapert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Nidelet</w:t>
+                <w:t xml:space="preserve">Ibouniyamine Nabihoudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.01.022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424093v1</w:t>
+                <w:t xml:space="preserve">hal-02067248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMPK/HuR-Driven IL-20 Post-Transcriptional Regulation in Psoriatic Skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Garcin</w:t>
+                <w:t xml:space="preserve">Isabelle Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Guiraud</w:t>
+                <w:t xml:space="preserve">Matthieu Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 135 (11), pp.2732 - 2741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/jid.2015.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-seq de novo assembly reveals differential gene expression in Glossina palpalis gambiensis infected with Trypanosoma brucei gambiense vs. non-infected and self-cured flies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Illiassou Hamidou Soumana</w:t>
+                <w:t xml:space="preserve">Regulatory Divergence between Parental Alleles Determines Gene Expression Patterns in Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Yann Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ravel</w:t>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibouniyamine Nabihoudine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
+                <w:t xml:space="preserve">Juan-Carlos Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (4), pp.1110-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067248v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional Profiling of Cutaneous MRGPRD Free Nerve Endings and C-LTMRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Reynders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mantilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (6), pp.1007-1019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219864v1</w:t>
+                <w:t xml:space="preserve">hal-03424093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Duplicated NUCLEOLIN Gene with Antagonistic Activity Is Required for Chromatin Organization of Silent 45S rDNA in Arabidopsis</w:t>
               </w:r>
@@ -4445,103 +4445,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive-strand RNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Mckellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gracias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4563,103 +4563,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide CRISPR/Cas9 knock-out screen identifies the DEAD box RNA helicase DDX42 as a broad antiviral inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Mckellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4681,103 +4681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional plasticity evolution in two strains of Spodoptera frugiperda (Lepidoptera: Noctuidae) feeding on alternative host-plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4972,51 +4972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Castell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thirard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2025.1648461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1062113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03687126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Goold" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0399" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02733222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Puighermanal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esteve-Codina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Melser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kaganovsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15716-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790736v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75060-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia de Gracia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.28.359356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Kister" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bouschet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Varrault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz564" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pommier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4589-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogeas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Morvan-Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as El-Habr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Defrance" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1783-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29301-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceolin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Boubaker-Vitre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00340" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Digarcher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chotard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bilanges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx672" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Kota" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw102" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illiassou Hamidou Soumana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tchicaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geiger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00540" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw144" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446113v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Narbonne-Reveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lanet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Foppolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Huan Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13463" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Combes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hueber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Herrera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Reynders" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mantilleri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malapert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.01.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guiraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2015.282" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067248v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibouniyamine Nabihoudine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01259" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abou-Ellail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhan Das" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Kojima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.123893" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Stadelmayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Micas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malirat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6531" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003915" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cayrou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Kaplan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.11.4.19097" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Peres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Molina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq169" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dias-Lopes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana&#226; El Atia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq409" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017363v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Castell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thirard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2025.1648461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03687126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Goold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0399" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1062113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02733222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Puighermanal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esteve-Codina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Melser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kaganovsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15716-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia de Gracia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.28.359356" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790736v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75060-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Kister" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bouschet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Varrault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz564" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pommier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4589-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogeas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Morvan-Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as El-Habr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Defrance" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1783-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29301-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illiassou Hamidou Soumana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tchicaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geiger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00540" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceolin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Boubaker-Vitre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00340" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Digarcher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chotard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bilanges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx672" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Kota" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw102" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw144" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446113v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Narbonne-Reveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lanet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Foppolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Huan Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13463" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Reynders" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mantilleri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malapert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.01.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067248v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibouniyamine Nabihoudine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01259" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guiraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2015.282" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506764v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Combes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hueber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Herrera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abou-Ellail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhan Das" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Kojima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.123893" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Stadelmayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Micas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malirat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6531" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003915" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cayrou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Kaplan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.11.4.19097" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Peres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Molina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq169" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dias-Lopes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana&#226; El Atia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq409" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017363v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>