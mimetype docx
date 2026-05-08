--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiles of consistent risk-taking behaviour across time and contexts in European sea bass</w:t>
+                <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive‐strand RNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+                <w:t xml:space="preserve">Boris Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conor Goold</w:t>
+                <w:t xml:space="preserve">Ana Luiza Chaves Valadão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
+                <w:t xml:space="preserve">Mary Arnaud‐arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gracias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0399⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.e54061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202154061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687126v1</w:t>
+                <w:t xml:space="preserve">hal-04807258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive‐strand RNA viruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo investigation of Lcr35® anti-candidiasis properties in Caenorhabditis elegans reveals the involvement of highly conserved immune pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+                <w:t xml:space="preserve">Cyril Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Luiza Chaves Valadão</w:t>
+                <w:t xml:space="preserve">Étienne Rifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Arnaud‐arnould</w:t>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Gracias</w:t>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202154061⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1062113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1062113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807258v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo investigation of Lcr35® anti-candidiasis properties in Caenorhabditis elegans reveals the involvement of highly conserved immune pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional differences between the two host strains of Spodoptera frugiperda (Lepidoptera: Noctuidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Rifa</w:t>
+                <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Veisseire</w:t>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1062113⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912141v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional differences between the two host strains of Spodoptera frugiperda (Lepidoptera: Noctuidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic profiles of consistent risk-taking behaviour across time and contexts in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Moné</w:t>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Audiot</w:t>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+                <w:t xml:space="preserve">Conor Goold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Nhim</w:t>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e1. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1975), pp.20220399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124152v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and molecular heterogeneity of D2R neurons along dorsal ventral axis in the striatum</w:t>
               </w:r>
@@ -1044,103 +1044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive-strand RNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Mckellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gracias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -1450,64 +1450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval transcriptomic response to host plants in two related phytophagous lepidopteran species: implications for host specialization and species divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dorkeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,693 +1846,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genomics of Glossina palpalis gambiensis and G. morsitans morsitans to Reveal Gene Orthologs Involved in Infection by Trypanosoma brucei gambiense</w:t>
+                <w:t xml:space="preserve">Cell Type-Specific mRNA Dysregulation in Hippocampal CA1 Pyramidal Neurons of the Fragile X Syndrome Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illiassou Hamidou Soumana</w:t>
+                <w:t xml:space="preserve">Laura Ceolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
+                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Boubaker-Vitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Geiger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dany Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.540. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2017.00340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506528v1</w:t>
+                <w:t xml:space="preserve">hal-02506581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Type-Specific mRNA Dysregulation in Hippocampal CA1 Pyramidal Neurons of the Fragile X Syndrome Mouse Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a genetic sex determination in Cnidaria, the Mediterranean red coral (Corallium rubrum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ceolin</w:t>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihane Boubaker-Vitre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
+                <w:t xml:space="preserve">Kelly Brener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Severac</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10, pp.340. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.160880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2017.00340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.160880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506581v1</w:t>
+                <w:t xml:space="preserve">hal-01480527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a genetic sex determination in Cnidaria, the Mediterranean red coral (Corallium rubrum)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
+                <w:t xml:space="preserve">Identification of Plagl1/Zac1 binding sites and target genes establishes its role in the regulation of extracellular matrix genes and the imprinted gene network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+                <w:t xml:space="preserve">Christelle Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
+                <w:t xml:space="preserve">Anne Le Digarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Brener</w:t>
+                <w:t xml:space="preserve">Laetitia Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Benoit Bilanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.160880. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (18), pp.10466 - 10480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.160880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480527v1</w:t>
+                <w:t xml:space="preserve">hal-01788661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Plagl1/Zac1 binding sites and target genes establishes its role in the regulation of extracellular matrix genes and the imprinted gene network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Varrault</w:t>
+                <w:t xml:space="preserve">In Vitro Corticogenesis from Embryonic Stem Cells Recapitulates the In Vivo Epigenetic Control of Imprinted Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bouschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dantec</w:t>
+                <w:t xml:space="preserve">Emeric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Digarcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bilanges</w:t>
+                <w:t xml:space="preserve">Satya Kota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx672⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhw102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788661v1</w:t>
+                <w:t xml:space="preserve">hal-01788685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Corticogenesis from Embryonic Stem Cells Recapitulates the In Vivo Epigenetic Control of Imprinted Gene Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Bouschet</w:t>
+                <w:t xml:space="preserve">Comparative Genomics of Glossina palpalis gambiensis and G. morsitans morsitans to Reveal Gene Orthologs Involved in Infection by Trypanosoma brucei gambiense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illiassou Hamidou Soumana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Reynes</w:t>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satya Kota</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhw102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788685v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Wisent Demographic and Adaptive Histories from Individual Whole-Genome Sequences</w:t>
               </w:r>
@@ -2557,51 +2557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2780,697 +2780,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Profiling of Cutaneous MRGPRD Free Nerve Endings and C-LTMRs</w:t>
+                <w:t xml:space="preserve">Regulatory Divergence between Parental Alleles Determines Gene Expression Patterns in Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Reynders</w:t>
+                <w:t xml:space="preserve">Marie-Christine Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Mantilleri</w:t>
+                <w:t xml:space="preserve">Yann Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Malapert</w:t>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Nidelet</w:t>
+                <w:t xml:space="preserve">Juan-Carlos Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (6), pp.1007-1019. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (4), pp.1110-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219864v1</w:t>
+                <w:t xml:space="preserve">hal-02506764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-seq de novo assembly reveals differential gene expression in Glossina palpalis gambiensis infected with Trypanosoma brucei gambiense vs. non-infected and self-cured flies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional Profiling of Cutaneous MRGPRD Free Nerve Endings and C-LTMRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Ana Reynders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ravel</w:t>
+                <w:t xml:space="preserve">Annabelle Mantilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibouniyamine Nabihoudine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
+                <w:t xml:space="preserve">Pascale Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01259⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.1007-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067248v1</w:t>
+                <w:t xml:space="preserve">hal-03424093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMPK/HuR-Driven IL-20 Post-Transcriptional Regulation in Psoriatic Skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 135 (11), pp.2732 - 2741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/jid.2015.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory Divergence between Parental Alleles Determines Gene Expression Patterns in Hybrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Combes</w:t>
+                <w:t xml:space="preserve">RNA-seq de novo assembly reveals differential gene expression in Glossina palpalis gambiensis infected with Trypanosoma brucei gambiense vs. non-infected and self-cured flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illiassou Hamidou Soumana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hueber</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dereeper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
+                <w:t xml:space="preserve">Sophie Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Herrera</w:t>
+                <w:t xml:space="preserve">Ibouniyamine Nabihoudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tchicaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (4), pp.1110-1121. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506764v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional Profiling of Cutaneous MRGPRD Free Nerve Endings and C-LTMRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Reynders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mantilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (6), pp.1007-1019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424093v1</w:t>
+                <w:t xml:space="preserve">hal-01219864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Duplicated NUCLEOLIN Gene with Antagonistic Activity Is Required for Chromatin Organization of Silent 45S rDNA in Arabidopsis</w:t>
               </w:r>
@@ -3750,51 +3750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lanois-Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4340,51 +4340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-Sorgue, France. , 2012</w:t>
@@ -4445,103 +4445,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive-strand RNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Mckellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gracias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4563,64 +4563,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide CRISPR/Cas9 knock-out screen identifies the DEAD box RNA helicase DDX42 as a broad antiviral inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,103 +4681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional plasticity evolution in two strains of Spodoptera frugiperda (Lepidoptera: Noctuidae) feeding on alternative host-plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Orsucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4972,51 +4972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Castell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thirard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2025.1648461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03687126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Goold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0399" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1062113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02733222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Puighermanal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esteve-Codina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Melser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kaganovsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15716-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia de Gracia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.28.359356" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790736v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75060-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Kister" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bouschet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Varrault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz564" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pommier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4589-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogeas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Morvan-Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as El-Habr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Defrance" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1783-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29301-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illiassou Hamidou Soumana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tchicaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geiger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00540" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceolin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Boubaker-Vitre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00340" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Digarcher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chotard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bilanges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx672" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Kota" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw102" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw144" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446113v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Narbonne-Reveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lanet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Foppolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Huan Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13463" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Reynders" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mantilleri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malapert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.01.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067248v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibouniyamine Nabihoudine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01259" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guiraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2015.282" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506764v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Combes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hueber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Herrera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abou-Ellail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhan Das" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Kojima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.123893" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Stadelmayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Micas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malirat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6531" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003915" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cayrou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Kaplan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.11.4.19097" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Peres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Molina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq169" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dias-Lopes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana&#226; El Atia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq409" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017363v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349438v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Castell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thirard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2025.1648461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bientz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ginibre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rifa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veisseire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1062113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.77" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03687126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Goold" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0399" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02733222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Puighermanal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esteve-Codina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Melser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kaganovsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15716-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia de Gracia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.28.359356" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790736v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75060-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Kister" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bouschet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Varrault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz564" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pommier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4589-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogeas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Morvan-Dubois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as El-Habr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Defrance" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1783-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Longin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29301-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceolin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Boubaker-Vitre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2017.00340" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Digarcher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chotard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bilanges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx672" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Kota" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw102" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illiassou Hamidou Soumana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tchicaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geiger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00540" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw144" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446113v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Narbonne-Reveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lanet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Foppolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Huan Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13463" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Combes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hueber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Herrera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Reynders" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mantilleri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Malapert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.01.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guiraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2015.282" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067248v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibouniyamine Nabihoudine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01259" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Durut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abou-Ellail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhan Das" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Kojima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.123893" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Stadelmayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Micas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malirat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6531" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois-Nouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003915" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cayrou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Kaplan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.11.4.19097" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Peres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Molina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq169" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Dias-Lopes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana&#226; El Atia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq409" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017363v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790065v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>