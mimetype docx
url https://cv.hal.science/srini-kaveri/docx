--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1068,2268 +1068,2268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody Therapy: From Diphtheria to Cancer, COVID-19, and Beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaccine-induced immune thrombotic thrombocytopenia: Consider IVIG batch in the treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sulgey Gauthami</w:t>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nagendra Hegde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monoclonal Antibodies in Immunodiagnosis and Immunotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mab.2021.0004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (7), pp.1838-1839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452618v1</w:t>
+                <w:t xml:space="preserve">hal-03452605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boolean analysis of the transcriptomic data to identify novel biomarkers of IVIG response</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Srini V Kaveri</w:t>
+                <w:t xml:space="preserve">Antibody Therapy: From Diphtheria to Cancer, COVID-19, and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulgey Gauthami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagendra Hegde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2021.102850⟩</w:t>
+              <w:t xml:space="preserve">Monoclonal Antibodies in Immunodiagnosis and Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (2), pp.36-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mab.2021.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452606v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine-induced immune thrombotic thrombocytopenia: Consider IVIG batch in the treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Boolean analysis of the transcriptomic data to identify novel biomarkers of IVIG response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Rambabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mano Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (7), pp.1838-1839. </w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (7), pp.102850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jth.15361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2021.102850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452605v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin mediates anti-inflammatory effects in peripheral blood mononuclear cells by inducing autophagy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of Mannose-Ending Glycan at Asn 2118 Abrogates FVIII Presentation by Human Monocyte-Derived Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gilardin</w:t>
+                <w:t xml:space="preserve">Julie Rayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bharat Bhatt</w:t>
+                <w:t xml:space="preserve">Suryasarathi Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bagirath Gangadharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile V. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-020-2249-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02553444v1</w:t>
+                <w:t xml:space="preserve">inserm-02553450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjunct immunotherapies for the management of severely ill COVID-19 patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Intravenous immunoglobulin mediates anti-inflammatory effects in peripheral blood mononuclear cells by inducing autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gilardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2020.100016⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-020-2249-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02555342v3</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02553444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravenous immunoglobulin immunotherapy for coronavirus disease‐19 (COVID‐19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Translational Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (10), pp.e1198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cti2.1198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid Stripping of Surface IgE Antibodies Bound to FcεRI Is Unsuitable for the Functional Assays That Require Long-Term Culture of Basophils and Entire Removal of Surface IgE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupama Karnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrinmoy Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (2), pp.510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21020510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02455420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation with FITC-labeled antigens confers B cells with regulatory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shina Pashova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditi Varthaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 355, pp.104151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cellimm.2020.104151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of antibodies endowed with proteolytic activity against High-mobility group box 1 protein (HMGB1) in patients surviving septic shock</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adjunct immunotherapies for the management of severely ill COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Borde</w:t>
+                <w:t xml:space="preserve">Srinivasa Reddy Bonam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakhdar Fattoum</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anavaj Sakuntabhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2019.104020⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), pp.100016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2020.100016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001759v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02555342v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic normal IgG intravenous immunoglobulin activates Wnt-β-catenin pathway in dendritic cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+                <w:t xml:space="preserve">Emergence of antibodies endowed with proteolytic activity against High-mobility group box 1 protein (HMGB1) in patients surviving septic shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barnay-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Bou-Jaoudeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+                <w:t xml:space="preserve">Chloé Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Fattoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharath Wootla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-0825-4⟩</w:t>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 347, pp.104020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2019.104020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02553449v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the Materno-Fetal Interface for the Induction of Antigen-Specific Immune Tolerance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Innate Part of the Adaptive Immune System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Daventure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lecerf</w:t>
+                <w:t xml:space="preserve">Sophie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00810⟩</w:t>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy &amp; Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), pp.151-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12016-019-08740-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873723v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Innate Part of the Adaptive Immune System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Bordron</w:t>
+                <w:t xml:space="preserve">Therapeutic normal IgG intravenous immunoglobulin activates Wnt-β-catenin pathway in dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Rambabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Brooks</w:t>
+                <w:t xml:space="preserve">Melissa Bou-Jaoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy &amp; Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (2), pp.151-154. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12016-019-08740-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-0825-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179873v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02553449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Mannose-Ending Glycan at Asn 2118 Abrogates FVIII Presentation by Human Monocyte-Derived Dendritic Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Relevance of the Materno-Fetal Interface for the Induction of Antigen-Specific Immune Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bagirath Gangadharan</w:t>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile V. Denis</w:t>
+                <w:t xml:space="preserve">Victoria Daventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.393. </w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02553450v1</w:t>
+                <w:t xml:space="preserve">hal-02873723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin protects from experimental allergic bronchopulmonary aspergillosis via a sialylation-dependent mechanism</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory activity of intravenous immunoglobulin through scavenging of heme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Bozza</w:t>
+                <w:t xml:space="preserve">Marie Wiatr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Käsermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigina Romani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Idris Boudhabhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Poillerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201847774⟩</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.205-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2019.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455434v1</w:t>
+                <w:t xml:space="preserve">hal-02127299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin induces IL-4 in human basophils by signaling through 1 surface-bound IgE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gilardin</w:t>
+                <w:t xml:space="preserve">Natural Antibodies: from first line defense against pathogens to perpetual immune homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S. Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan D. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel D. Kazatchkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 58 (2), pp.213-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12016-019-08746-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.10.064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02284256v1</w:t>
+                <w:t xml:space="preserve">hal-02328279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Antibodies: from first line defense against pathogens to perpetual immune homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+                <w:t xml:space="preserve">Intravenous immunoglobulin induces IL-4 in human basophils by signaling through 1 surface-bound IgE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 (2), pp.524-535.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.10.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12016-019-08746-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02328279v1</w:t>
+                <w:t xml:space="preserve">hal-02284256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the factor VIII-binding capacity of endogenous von Willebrand factor on the development of factor VIII inhibitors in patients with severe hemophilia A</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intravenous immunoglobulin protects from experimental allergic bronchopulmonary aspergillosis via a sialylation-dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Palla</w:t>
+                <w:t xml:space="preserve">Silvia Bozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elika Farrokhi Moshai</w:t>
+                <w:t xml:space="preserve">Fabian Käsermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Borel-Derlon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luigina Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104 (8), pp.e369-e372. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (1), pp.195-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.212001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.201847774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017457v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of bleeding in experimental severe hemophilia A by systemic delivery of factor VIII- encoding mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Russick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Milanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3400,1912 +3400,1912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does intravenous immunoglobulin therapy in Guillain-Barré syndrome patients interfere with serological Zika detection?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the factor VIII-binding capacity of endogenous von Willebrand factor on the development of factor VIII inhibitors in patients with severe hemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Magy</w:t>
+                <w:t xml:space="preserve">Yohann Repessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Vallat</w:t>
+                <w:t xml:space="preserve">Catherine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elika Farrokhi Moshai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Borel-Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.01.004⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (8), pp.e369-e372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.212001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455417v1</w:t>
+                <w:t xml:space="preserve">hal-02017457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous Immunoglobulin Therapy Eliminates Candida albicans and Maintains Intestinal Homeostasis in a Murine Model of Dextran Sulfate Sodium-Induced Colitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+                <w:t xml:space="preserve">Does intravenous immunoglobulin therapy in Guillain-Barré syndrome patients interfere with serological Zika detection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20061473⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (6), pp.632-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122297v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of the anti-factor VIII memory B-cell response by inhibition of the Bruton's tyrosine kinase in experimental hemophilia A</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bagirath Gangadharan</w:t>
+                <w:t xml:space="preserve">Intravenous Immunoglobulin Therapy Eliminates Candida albicans and Maintains Intestinal Homeostasis in a Murine Model of Dextran Sulfate Sodium-Induced Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogatien Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Sendid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rayes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ing</w:t>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20061473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.200279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02017495v2</w:t>
+                <w:t xml:space="preserve">hal-02122297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of factor VIII-binding capacity of endogenous von Willebrand factor in the development of factor VIII inhibitors in patients with severe hemophilia A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Borel-Derlon</w:t>
+                <w:t xml:space="preserve">Prevention of the anti-factor VIII memory B-cell response by inhibition of the Bruton's tyrosine kinase in experimental hemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Russick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bagirath Gangadharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 104 (8), pp.e369-e372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.212001⟩</w:t>
+              <w:t xml:space="preserve">, In press, pp.haematol.2018.200279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.200279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495667v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin suppresses the polarization of both classically and alternatively activated macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+                <w:t xml:space="preserve">Role of factor VIII-binding capacity of endogenous von Willebrand factor in the development of factor VIII inhibitors in patients with severe hemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Repessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elika Farrokhi Moshai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Borel-Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21645515.2019.1602434⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (8), pp.e369-e372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.212001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02564302v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-IgE IgG autoantibodies isolated from therapeutic normal IgG intravenous immunoglobulin induce basophil activation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intravenous immunoglobulin suppresses the polarization of both classically and alternatively activated macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Chevailler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Chaitrali Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prathap Kothapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerupaxagouda V Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gundallahalli Bayyappa Manjunathareddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-019-0334-x⟩</w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), pp.233-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2019.1602434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02564293v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02564302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory activity of intravenous immunoglobulin through scavenging of heme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Idris Boudhabhay</w:t>
+                <w:t xml:space="preserve">Anti-IgE IgG autoantibodies isolated from therapeutic normal IgG intravenous immunoglobulin induce basophil activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Poillerat</w:t>
+                <w:t xml:space="preserve">Jordan Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Rossini</w:t>
+                <w:t xml:space="preserve">Alain Chevailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111, pp.205-208. </w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (4), pp.426-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2019.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41423-019-0334-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127299v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02564293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of human dendritic cell maturation by naïve and memory B-cell subsets requires different activation stimuli</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complement C3 is a novel modulator of the anti-factor VIII immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-018-0017-z⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (2), pp.351 - 360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.165720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455444v1</w:t>
+                <w:t xml:space="preserve">hal-01831993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory T cells induce activation rather than suppression of human basophils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affinity kinetics of leptin-reactive immunoglobulins are associated with plasma leptin and markers of obesity and diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bouhajja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meenu Sharma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anupama Karnam</w:t>
+                <w:t xml:space="preserve">Noura Bougacha-Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aan0829⟩</w:t>
+              <w:t xml:space="preserve">Nutrition &amp; Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.32 (2018). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41387-018-0044-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818723v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic antibodies in patients with systemic lupus erythematosus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction of human dendritic cell maturation by naïve and memory B-cell subsets requires different activation stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjali Rajadhyaksha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (3), pp.173-178. </w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.1074-1076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5152/eurjrheum.2018.17194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41423-018-0017-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328224v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitor Formation in Congenital Hemophilia A: an Immunological Perspective</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regulatory T cells induce activation rather than suppression of human basophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0038-1657777⟩</w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (23), pp.eaan0829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aan0829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328245v1</w:t>
+                <w:t xml:space="preserve">hal-01818723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization and immunogenicity of Neureight, a recombinant full-length factor VIII produced by fed-batch process in disposable bioreactors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic antibodies in patients with systemic lupus erythematosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srinivas V. Kaveri</w:t>
+                <w:t xml:space="preserve">Vandana Pradhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Rohde</w:t>
+                <w:t xml:space="preserve">Pallavi Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prathamesh Surve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Rajadhyaksha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (3), pp.173-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5152/eurjrheum.2018.17194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832020v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complement C3 is a novel modulator of the anti-factor VIII immune response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Inhibitor Formation in Congenital Hemophilia A: an Immunological Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Russick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.165720⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (06), pp.517-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0038-1657777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831993v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity kinetics of leptin-reactive immunoglobulins are associated with plasma leptin and markers of obesity and diabetes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noura Bougacha-Elleuch</w:t>
+                <w:t xml:space="preserve">Biochemical characterization and immunogenicity of Neureight, a recombinant full-length factor VIII produced by fed-batch process in disposable bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lucas</w:t>
+                <w:t xml:space="preserve">Maria El Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Legrand</w:t>
+                <w:t xml:space="preserve">Srinivas V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Marrakchi</w:t>
+                <w:t xml:space="preserve">Jan Rohde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition &amp; Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.32 (2018). </w:t>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 331, pp.22-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41387-018-0044-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315360v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kill ‘Em All: Efgartigimod Immunotherapy for Autoimmune Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (11), pp.919-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5365,77 +5365,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina João</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vir Singh Negi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel D. Kazatchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 200 (6), pp.1957-1963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5469,90 +5469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of factor VIII increases its immunogenicity in mice with severe hemophilia A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagirath Gangadharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5737,90 +5737,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ADAMTS13$^{1239–1253}$ peptide is a dominant HLA-DR1-restricted CD4$^+$ T-cell epitope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gilardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Chun Lone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5865,459 +5865,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human basophils may not undergo modulation by DC-SIGN and mannose receptor–targeting immunotherapies due to absence of receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+                <w:t xml:space="preserve">Impact of Antigen Density on the Binding Mechanism of IgG Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hadzhieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastas D. Pashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.09.062⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.3767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03942-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455463v2</w:t>
+                <w:t xml:space="preserve">pasteur-01570226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory T cell frequency, but not plasma IL-33 levels, represents potential immunological biomarker to predict clinical response to intravenous immunoglobulin therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Human basophils may not undergo modulation by DC-SIGN and mannose receptor–targeting immunotherapies due to absence of receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Varun Sharma</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (4), pp.1403-1404.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.09.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-017-0818-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455462v1</w:t>
+                <w:t xml:space="preserve">inserm-02455463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Antigen Density on the Binding Mechanism of IgG Antibodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Hadzhieva</w:t>
+                <w:t xml:space="preserve">Regulatory T cell frequency, but not plasma IL-33 levels, represents potential immunological biomarker to predict clinical response to intravenous immunoglobulin therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastas D. Pashov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Praveen Prakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Mouquet</w:t>
+                <w:t xml:space="preserve">Varun Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.3767. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03942-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12974-017-0818-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01570226v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating Normal IgG as Stimulator of Regulatory T Cells: Lessons from Intravenous Immunoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan S Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6403,51 +6403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaitrali C Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrinmoy C Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerupaxagouda V Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel V Stephen-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6639,295 +6639,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocytic receptor for pro-coagulant factor VIII: Relevance to inhibitor formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aspergillus fumigatus Cell Wall α-(1,3)-Glucan Stimulates Regulatory T-Cell Polarization by Inducing PD-L1 Expression on Human Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Navarrete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suryasarathi Dasgupta</w:t>
+                <w:t xml:space="preserve">Thierry Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Teyssandier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+                <w:t xml:space="preserve">Anne Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104 (12), pp.1093-1098. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (10), pp.1281-1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1160/TH10-05-0294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jix469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455574v1</w:t>
+                <w:t xml:space="preserve">inserm-02455452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillus fumigatus Cell Wall α-(1,3)-Glucan Stimulates Regulatory T-Cell Polarization by Inducing PD-L1 Expression on Human Dendritic Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endocytic receptor for pro-coagulant factor VIII: Relevance to inhibitor formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suryasarathi Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Repessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 216 (10), pp.1281-1294. </w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (12), pp.1093-1098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jix469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1160/TH10-05-0294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455452v1</w:t>
+                <w:t xml:space="preserve">inserm-02455574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demystification of enigma on antigen presenting cell features of human basophils: data from secondary lymphoid organs</w:t>
               </w:r>
@@ -6939,64 +6939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel V Stephen-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrinmoy Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenu Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fohrer-Ting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7047,51 +7047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IVIG-mediated effector functions in autoimmune and inflammatory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7145,1683 +7145,1683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacteria-responsive sonic hedgehog signaling mediates programmed death-ligand 1- and prostaglandin E2-induced regulatory T cell expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predisposing factors, pathogenesis and therapeutic intervention of Kawasaki disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahana Holla</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rolando Cimaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kone-Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep24193⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today Biosilico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.1850-1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455471v1</w:t>
+                <w:t xml:space="preserve">inserm-02455466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-1β, But Not Programed Death-1 and Programed Death Ligand Pathway, Is Critical for the Human Th17 Response to Mycobacterium tuberculosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Mycobacteria-responsive sonic hedgehog signaling mediates programmed death-ligand 1- and prostaglandin E2-induced regulatory T cell expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahana Holla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Prakhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaitrali Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00465⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.24193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep24193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404123v2</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Difficult Staphylococcus aureus Infections: Antibodies Show the Way</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srini Kaveri</w:t>
+                <w:t xml:space="preserve">Differential Effects of Viscum album Preparations on the Maturation and Activation of Human Dendritic Cells and CD4 + T Cell Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitrali Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel V Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2016.10.018⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (7), pp.912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21070912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398083v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody profile in Indian severe haemophilia A patients with and without FVIII inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Pinto</w:t>
+                <w:t xml:space="preserve">IL-1β, But Not Programed Death-1 and Programed Death Ligand Pathway, Is Critical for the Human Th17 Response to Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrimati Shetty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+                <w:t xml:space="preserve">Varun Kumar Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitrali Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 169, pp.93-97. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.imlet.2015.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455479v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between natural and heme-mediated antibody polyreactivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tackling Difficult Staphylococcus aureus Infections: Antibodies Show the Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tchavdar Vassilev</w:t>
+                <w:t xml:space="preserve">Bo Shopsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 472 (1), pp.281-286. </w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (5), pp.555 - 557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.02.112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2016.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455483v1</w:t>
+                <w:t xml:space="preserve">hal-01398083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Effects of Viscum album Preparations on the Maturation and Activation of Human Dendritic Cells and CD4 + T Cell Responses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel V Stephen-Victor</w:t>
+                <w:t xml:space="preserve">Antibody profile in Indian severe haemophilia A patients with and without FVIII inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Friboulet</w:t>
+                <w:t xml:space="preserve">Shrimati Shetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (7), pp.912. </w:t>
+              <w:t xml:space="preserve">Immunology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, pp.93-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules21070912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.imlet.2015.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375584v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired regulatory T cell function in autoimmune diseases: are microRNAs the culprits?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+                <w:t xml:space="preserve">Relationship between natural and heme-mediated antibody polyreactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hadzhieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchavdar Vassilev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cmi.2015.98⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (1), pp.281-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.02.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455481v1</w:t>
+                <w:t xml:space="preserve">inserm-02455483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Catalytic Antibodies Is an Intrinsic Property of an Individual’s Immune System: A Study on a Large Cohort of Renal Transplant Patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired regulatory T cell function in autoimmune diseases: are microRNAs the culprits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1403005⟩</w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (2), pp.135-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cmi.2015.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922046v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme oxygenase-1 is dispensable for the anti-inflammatory activity of intravenous immunoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.19592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep19592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02455477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Viscum album: a potent phytotherapeutic agent with multifarious phytochemicals, pharmacological properties and clinical evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of Catalytic Antibodies Is an Intrinsic Property of an Individual’s Immune System: A Study on a Large Cohort of Renal Transplant Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Mahendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahma N. Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chaitrali Saha</w:t>
+                <w:t xml:space="preserve">Olivier Thaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danijel Galun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+                <w:t xml:space="preserve">Cécile Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra27381a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 196 (10), pp.4075 - 4081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1403005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305552v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation de la réponse immune par les basophiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European Viscum album: a potent phytotherapeutic agent with multifarious phytochemicals, pharmacological properties and clinical evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahma N. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitrali Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Galeotti</w:t>
+                <w:t xml:space="preserve">Danijel Galun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Stephen-Victor</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dalip K. Upreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2016.01.025⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (28), pp. 23837-23857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra27381a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285509v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Homophilic Domain – An Immunological Archetype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation de la réponse immune par les basophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinz Kohler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+                <w:t xml:space="preserve">S.V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00106⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2016.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455485v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposing factors, pathogenesis and therapeutic intervention of Kawasaki disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Homophilic Domain – An Immunological Archetype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kone-Paut</w:t>
+                <w:t xml:space="preserve">Heinz Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today Biosilico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (11), pp.1850-1857. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2016.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455466v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the anti-inflammatory effects of Viscum album: inhibition of cytokine-induced expression of cyclooxygenase-2 and secretion of prostaglandin E2.</w:t>
               </w:r>
@@ -8859,51 +8859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hedge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Research in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.67-73. </w:t>
@@ -9051,801 +9051,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and Gene Characteristics of Antibodies with Cofactor-induced HIV-1 Specificity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and immunological biomarkers to predict IVIg response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.618124⟩</w:t>
+              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.145-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmed.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067196v1</w:t>
+                <w:t xml:space="preserve">hal-01117084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralization of Japanese Encephalitis Virus by heme-induced broadly reactive human monoclonal antibody</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intravenous immunoglobulin as clinical immune-modulating therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16248⟩</w:t>
+              <w:t xml:space="preserve">CMAJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187 (4), pp.257-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/cmaj.130375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272042v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous Immunoglobulin with Enhanced Polyspecificity Improves Survival in Experimental Sepsis and Aseptic Systemic Inflammatory Response Syndromes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maya Hadzhieva</w:t>
+                <w:t xml:space="preserve">Prevalence and Gene Characteristics of Antibodies with Cofactor-induced HIV-1 Specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime C Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastas D. Pashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Jarossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2119/molmed.2014.00224⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (8), pp.5203-5213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.618124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01450975v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism and Functional Implications of the Heme-Induced Binding Promiscuity of IgE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tchavdar Vassilev</w:t>
+                <w:t xml:space="preserve">Neutralization of Japanese Encephalitis Virus by heme-induced broadly reactive human monoclonal antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissanne de Wispelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubka Roumenina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+                <w:t xml:space="preserve">Manjula Kalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi501507m⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.16248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep16248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455493v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and immunological biomarkers to predict IVIg response</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intravenous Immunoglobulin with Enhanced Polyspecificity Improves Survival in Experimental Sepsis and Aseptic Systemic Inflammatory Response Syndromes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iglika Djoumerska-Alexieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubka Roumenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastas Pashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hadzhieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (3), pp.145-147. </w:t>
+              <w:t xml:space="preserve">Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.1002-1010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmed.2015.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2119/molmed.2014.00224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117084v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01450975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin as clinical immune-modulating therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gilardin</w:t>
+                <w:t xml:space="preserve">Mechanism and Functional Implications of the Heme-Induced Binding Promiscuity of IgE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hadzhieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchavdar Vassilev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubka Roumenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMAJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 187 (4), pp.257-264. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (11), pp.2061-2072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1503/cmaj.130375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi501507m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455495v1</w:t>
+                <w:t xml:space="preserve">inserm-02455493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravenous immunoglobulin-mediated expansion of regulatory T cells in autoimmune patients is associated with increased prostaglandin E2 levels in the circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan S Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamma Trinath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9948,51 +9948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-presentation of antigens by dendritic cells: role of autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrinmoy Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Ayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10039,103 +10039,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscum album-Mediated COX-2 Inhibition Implicates Destabilization of COX-2 mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaitrali Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpa Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), pp.e0114965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10169,64 +10169,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basophils are inept at promoting human Th17 responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenu Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10299,77 +10299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Programmed Death 1 Ligand 1 on Dendritic Cells Enhances Mycobacterium-Mediated Interferon (IFN- ) Production Without Modulating the Frequencies of IFN- -Producing CD4+ T Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stephen-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Holla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10433,90 +10433,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of immune responses to protein therapeutics by transplacental induction of T cell tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimesh Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slobodan Culina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10561,10779 +10561,10779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IVIG pluripotency and the concept of Fc-sialylation: challenges to the scientist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intravenous immunoglobulin-induced IL-33 is insufficient to mediate basophil expansion in autoimmune patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan von Gunten</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tchavdar Vassilev</w:t>
+                <w:t xml:space="preserve">Yoland Schoindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitrali Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nri3401-c1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), pp.5672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep05672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455513v1</w:t>
+                <w:t xml:space="preserve">hal-01358914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defective functions of polymorphonuclear neutrophils in patients with common variable immunodeficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+                <w:t xml:space="preserve">Intravenous immunoglobulin exerts reciprocal regulation of Th1/Th17 cells and regulatory T cells in Guillain-Barré syndrome patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bolgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moneger Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunologic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 60 (1), pp.69-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12026-014-8555-7⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 60 (2-3), pp.320-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12026-014-8580-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455508v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Cell–Derived IL-22 Amplifies IL-1β–Driven Inflammation in Human Adipose Tissue: Relevance to Obesity and Type 2 Diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cremer</w:t>
+                <w:t xml:space="preserve">IVIG pluripotency and the concept of Fc-sialylation: challenges to the scientist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan von Gunten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehuda Shoenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miri Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Branch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchavdar Vassilev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db13-1511⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.349-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nri3401-c1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455520v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human B cells induce dendritic cell maturation and favour Th2 polarization by inducing OX-40 ligand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bali Pulendran</w:t>
+                <w:t xml:space="preserve">Clinical and Autoimmune Profile of Scleroderma Patients from Western India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Pradhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Rajadhyaksha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milind Nadkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prathamesh Surve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5092⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/983781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455506v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sialylation may be dispensable for reciprocal modulation of helper T cells by intravenous immunoglobulin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Natural Autoantibodies to Fcγ Receptors in Intravenous Immunoglobulins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bouhlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Martinvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel D. Kazatchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201444440⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (S1), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-014-0019-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455514v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Autoimmune Profile of Scleroderma Patients from Western India</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Prathamesh Surve</w:t>
+                <w:t xml:space="preserve">Defective functions of polymorphonuclear neutrophils in patients with common variable immunodeficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Casulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coignard-Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Amazzough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michka Shoai-Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/983781⟩</w:t>
+              <w:t xml:space="preserve">Immunologic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (1), pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12026-014-8555-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455504v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Autoantibodies to Fcγ Receptors in Intravenous Immunoglobulins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T Cell–Derived IL-22 Amplifies IL-1β–Driven Inflammation in Human Adipose Tissue: Relevance to Obesity and Type 2 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venteclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Bouhlal</w:t>
+                <w:t xml:space="preserve">Christine Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Martinvalet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel D. Kazatchkine</w:t>
+                <w:t xml:space="preserve">Isabelle Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-014-0019-2⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (6), pp.1966-1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db13-1511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455517v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective role of immunoglobulins in fungal infections and inflammation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human B cells induce dendritic cell maturation and favour Th2 polarization by inducing OX-40 ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bali Pulendran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00281-014-0466-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103153v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Structure Characterization of Aspergillus fumigatus Conidia Mutated in the Melanin Synthesis Pathway and Their Human Cellular Immune Response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kushagra Bansal</w:t>
+                <w:t xml:space="preserve">Sialylation may be dispensable for reciprocal modulation of helper T cells by intravenous immunoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivashankar Othy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitrali Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prathap Kothapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.01726-14⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (7), pp.2059-2063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201444440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455511v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japanese encephalitis virus expands regulatory T cells by increasing the expression of PD-L1 on dendritic cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The protective role of immunoglobulins in fungal infections and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Ramulu Elluru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201343701⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (2), pp.187-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00281-014-0466-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455518v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediation of T-Helper 17 Responses to Schistosomes by Dendritic Cells but Not Basophils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dissous</w:t>
+                <w:t xml:space="preserve">Surface Structure Characterization of Aspergillus fumigatus Conidia Mutated in the Melanin Synthesis Pathway and Their Human Cellular Immune Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushagra Bansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiu025⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82 (8), pp.3141-3153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01726-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455525v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GM-CSF along with IL-4 but not alone is indispensable for the differentiation of human dendritic cells from monocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kithiganahalli Balaji</w:t>
+                <w:t xml:space="preserve">Japanese encephalitis virus expands regulatory T cells by increasing the expression of PD-L1 on dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minu Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manpreet Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2014.02.021⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (5), pp.1363-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201343701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455516v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of rolling circle amplification for the construction of large phafe display antibody libraries.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Mediation of T-Helper 17 Responses to Schistosomes by Dendritic Cells but Not Basophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dissous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jim.2014.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 209 (12), pp.2019-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiu025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01344398v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin-induced IL-33 is insufficient to mediate basophil expansion in autoimmune patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">GM-CSF along with IL-4 but not alone is indispensable for the differentiation of human dendritic cells from monocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahana Holla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenu Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janakiraman Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kithiganahalli Balaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep05672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133 (5), pp.1500-1502.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2014.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358914v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin exerts reciprocal regulation of Th1/Th17 cells and regulatory T cells in Guillain-Barré syndrome patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moneger Guy</w:t>
+                <w:t xml:space="preserve">Exploitation of rolling circle amplification for the construction of large phafe display antibody libraries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shahsavarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Minoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Matti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunologic Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 407, pp.26-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2014.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12026-014-8580-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01102873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human basophils lack the capacity to drive memory CD4+ T cells toward the IL-22 response</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IVIg treatment reduces catalytic antibody titers of renal transplanted patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gilardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2013.09.024⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.e70731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455528v1</w:t>
+                <w:t xml:space="preserve">hal-00866345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravenous Gammaglobulin Inhibits Encephalitogenic Potential of Pathogenic T Cells and Interferes with their Trafficking to the Central Nervous System, Implicating Sphingosine-1 Phosphate Receptor 1–Mammalian Target of Rapamycin Axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivashankar Othy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpa Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenu Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan S Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 190 (9), pp.4535-4541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.1201965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02455535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic factor VIII does not trigger TLR1.2 and TLR2.6 signalling in vitro</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Dasgupta</w:t>
+                <w:t xml:space="preserve">Human basophils lack the capacity to drive memory CD4+ T cells toward the IL-22 response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haemophilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (3), pp.399-402. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132 (6), pp.1457-1458.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hae.12081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2013.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455542v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity-Purified Respiratory Syncytial Virus Antibodies from Intravenous Immunoglobulin Exert Potent Antibody-Dependent Cellular Cytotoxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nimesh Gupta</w:t>
+                <w:t xml:space="preserve">Longitudinal and Integrative Biomodeling of Effector and Memory Immune Compartments after Inactivated Influenza Vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Legoff</w:t>
+                <w:t xml:space="preserve">N. Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soulaima Chamat</w:t>
+                <w:t xml:space="preserve">S. Siberil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Mercier-Delarue</w:t>
+                <w:t xml:space="preserve">N. Benhabiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Touzelet</w:t>
+                <w:t xml:space="preserve">F. Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (7), pp.e69390. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 191 (2), pp.623 - 631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0069390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1203483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455530v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01791413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Integrative Biomodeling of Effector and Memory Immune Compartments after Inactivated Influenza Vaccination</w:t>
+                <w:t xml:space="preserve">Therapeutic factor VIII does not trigger TLR1.2 and TLR2.6 signalling in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bonduelle</w:t>
+                <w:t xml:space="preserve">M. Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Yahia</w:t>
+                <w:t xml:space="preserve">S. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Siberil</w:t>
+                <w:t xml:space="preserve">N. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benhabiles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Carrat</w:t>
+                <w:t xml:space="preserve">S. Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.399-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hae.12081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1203483⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01791413v1</w:t>
+                <w:t xml:space="preserve">inserm-02455542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th17 cells, pathogenic or not? TGF-β3 imposes the embargo</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Affinity-Purified Respiratory Syncytial Virus Antibodies from Intravenous Immunoglobulin Exert Potent Antibody-Dependent Cellular Cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Legoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaima Chamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mercier-Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Touzelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cmi.2012.72⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e69390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0069390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455539v1</w:t>
+                <w:t xml:space="preserve">inserm-02455530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium tuberculosis Cell Wall–Associated Rv3812 Protein Induces Strong Dendritic Cell–Mediated Interferon γ Responses and Exhibits Vaccine Potential</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Th17 cells, pathogenic or not? TGF-β3 imposes the embargo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jit281⟩</w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.101-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cmi.2012.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455533v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory Effect of IVIG on IL-17 Production by Th17 Cells is Independent of Anti-IL-17 Antibodies in the Immunoglobulin Preparations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Mycobacterium tuberculosis Cell Wall–Associated Rv3812 Protein Induces Strong Dendritic Cell–Mediated Interferon γ Responses and Exhibits Vaccine Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janakiraman Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melukote Shaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamma Trinath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kithiganahalli Balaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-012-9752-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 208 (6), pp.1034-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jit281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455547v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin-mediated regulation of Notch ligands on human dendritic cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Inhibitory Effect of IVIG on IL-17 Production by Th17 Cells is Independent of Anti-IL-17 Antibodies in the Immunoglobulin Preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpa Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2013.01.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (S1), pp.62-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-012-9752-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455538v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating human basophils lack the features of professional antigen presenting cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Intravenous immunoglobulin-mediated regulation of Notch ligands on human dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamma Trinath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpa Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kithiganahalli Balaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep01188⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131 (4), pp.1255-1257.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2013.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610260v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin expands regulatory T cells via induction of cyclooxygenase-2–dependent prostaglandin E2 in human dendritic cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Circulating human basophils lack the features of professional antigen presenting cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpa Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magalie Rabin</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishukumar Aimanianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S. Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2012-11-468264⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep01188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455532v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic hedgehog-Dependent Induction of MicroRNA 31 and MicroRNA 150 Regulates Mycobacterium bovis BCG-Driven Toll-Like Receptor 2 Signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shripad Patil</w:t>
+                <w:t xml:space="preserve">Intravenous immunoglobulin expands regulatory T cells via induction of cyclooxygenase-2–dependent prostaglandin E2 in human dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamma Trinath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.01108-12⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 122 (8), pp.1419-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2012-11-468264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455544v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IVIg treatment reduces catalytic antibody titers of renal transplanted patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonic hedgehog-Dependent Induction of MicroRNA 31 and MicroRNA 150 Regulates Mycobacterium bovis BCG-Driven Toll-Like Receptor 2 Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dollinger</w:t>
+                <w:t xml:space="preserve">Devram Sampat Ghorpade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahana Holla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gilardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Sharma</w:t>
+                <w:t xml:space="preserve">Shripad Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, pp.e70731. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.543-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.01108-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866345v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CC chemokine receptor 4 antagonism on the evolution of experimental autoimmune encephalomyelitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Th17 cells: biology, pathogenesis of autoimmune and inflammatory diseases, and therapeutic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Othy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Kaveri</w:t>
+                <w:t xml:space="preserve">Pierre Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1209124109⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 181 (1), pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2012.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455545v1</w:t>
+                <w:t xml:space="preserve">inserm-02455555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural IgM in Immune Equilibrium and Harnessing Their Therapeutic Potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+                <w:t xml:space="preserve">Effect of IVIg on human dendritic cell-mediated antigen uptake and presentation: Role of lipid accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivashankar Othy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bruneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregg Silverman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Dugail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Delers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1102107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (3), pp.168-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2012.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455557v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do proteolytic antibodies complete the panoply of the autoimmune response in acquired haemophilia A?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Impact of gp120 on Dendritic Cell-Derived Chemokines: Relevance for the Efficacy of gp120-Based Vaccines for HIV-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janakiraman Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melkote Shaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (8), pp.1335-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/CVI.00244-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2011.08890.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00658516v1</w:t>
+                <w:t xml:space="preserve">inserm-02455549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin expands regulatory T cells in autoimmune rheumatic disease.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel molecular analysis of genes encoding catalytic antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Minoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Limnios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3899/jrheum.111123⟩</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.160-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00666860v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CD31-derived peptide prevents angiotensin II-induced atherosclerosis progression and aneurysm formation.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of CC chemokine receptor 4 antagonism on the evolution of experimental autoimmune encephalomyelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Thu Gaston</w:t>
+                <w:t xml:space="preserve">S. Othy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Khallou-Laschet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Topcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 94 (1), pp.30-7. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (37), pp.E2412-E2413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvs076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1209124109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00676680v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th17 cells: biology, pathogenesis of autoimmune and inflammatory diseases, and therapeutic strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+                <w:t xml:space="preserve">Natural IgM in Immune Equilibrium and Harnessing Their Therapeutic Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Miossec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+                <w:t xml:space="preserve">Gregg Silverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 181 (1), pp.8-18. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 188 (3), pp.939-945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2012.03.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1102107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455555v1</w:t>
+                <w:t xml:space="preserve">inserm-02455557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gp120 on Dendritic Cell-Derived Chemokines: Relevance for the Efficacy of gp120-Based Vaccines for HIV-1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meenu Sharma</w:t>
+                <w:t xml:space="preserve">Do proteolytic antibodies complete the panoply of the autoimmune response in acquired haemophilia A?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Mahendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melkote Shaila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+                <w:t xml:space="preserve">Séverine Padiolleau-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (8), pp.1335-1336. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 156 (1), pp.3-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/CVI.00244-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2011.08890.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455549v1</w:t>
+                <w:t xml:space="preserve">hal-00658516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of IVIg on human dendritic cell-mediated antigen uptake and presentation: Role of lipid accumulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intravenous immunoglobulin expands regulatory T cells in autoimmune rheumatic disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bruneval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Selma Topçu</w:t>
+                <w:t xml:space="preserve">Bayry Jagadeesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dugail</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Mouthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2012.05.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (2), pp.450-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.111123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455553v1</w:t>
+                <w:t xml:space="preserve">inserm-00666860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel molecular analysis of genes encoding catalytic antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CD31-derived peptide prevents angiotensin II-induced atherosclerosis progression and aneurysm formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Fornasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Minoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Emilie Groyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Limnios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Friboulet</w:t>
+                <w:t xml:space="preserve">Anh-Thu Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Khallou-Laschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2012.01.004⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (1), pp.30-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvs076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00737752v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00676680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4+CD25+ regulatory T cell-mediated changes in the expression of endocytic receptors and endocytosis process of human dendritic cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indian Science: Steps to Excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Follette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2011.01.095⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 331, pp.29-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.331.6013.29-c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455565v1</w:t>
+                <w:t xml:space="preserve">hal-01358779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: Intravenous Ig Inhibits Invariant NKT Cell-Mediated Allergic Airway Inflammation through FcγRIIIA-Dependent Mechanisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intravenous immunoglobulin therapy in rheumatic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vir Singh Negi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1003076⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (6), pp.349-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrrheum.2011.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455564v1</w:t>
+                <w:t xml:space="preserve">inserm-02455562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of differentiation, amplification, and function of human TH17 cells by intravenous immunoglobulin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">CD4+CD25+ regulatory T cell-mediated changes in the expression of endocytic receptors and endocytosis process of human dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2010.12.1102⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (15), pp.2649-2652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2011.01.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455567v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin induces proliferation and immunoglobulin synthesis from B cells of patients with common variable immunodeficiency: A mechanism underlying the beneficial effect of IVIg in primary immunodeficiencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bharath Wootla</w:t>
+                <w:t xml:space="preserve">Cutting Edge: Intravenous Ig Inhibits Invariant NKT Cell-Mediated Allergic Airway Inflammation through FcγRIIIA-Dependent Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chauvineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Diem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (6), pp.3289-3293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1003076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455572v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indian Science: Steps to Excellence</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibition of differentiation, amplification, and function of human TH17 cells by intravenous immunoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janakiraman Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.331.6013.29-c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 127 (3), pp.823-830.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2010.12.1102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455571v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B cells are resistant to immunomodulation by ‘IVIg-educated’ dendritic cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Intravenous immunoglobulin induces proliferation and immunoglobulin synthesis from B cells of patients with common variable immunodeficiency: A mechanism underlying the beneficial effect of IVIg in primary immunodeficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan S Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janakiraman Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharath Wootla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2010.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2011.08.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455558v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different IVIg preparations on IL-17 production by human Th17 cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indian Science: Steps to Excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Follette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2011.02.007⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 331 (6013), pp.29-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.331.6013.29-c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455563v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous Ig inhibits invariant NKT cell-mediated allergic airway inflammation through FcγRIIIA-dependent mechanisms.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B cells are resistant to immunomodulation by ‘IVIg-educated’ dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.154-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2011.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592064v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolytic antibodies activate factor IX in patients with acquired hemophilia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of different IVIg preparations on IL-17 production by human Th17 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2010-07-296103⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (12), pp.809-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455570v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin induces proliferation and immunoglobulin synthesis from B cells of pathients wit common variable immunodeficiency: a mechanism underlying the beneficial effect of IVIg in primary immunodeficiencies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bayry</w:t>
+                <w:t xml:space="preserve">Intravenous Ig inhibits invariant NKT cell-mediated allergic airway inflammation through FcγRIIIA-dependent mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chauvineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fournier E.M.</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Wootla</w:t>
+                <w:t xml:space="preserve">E.A. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Autommunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39, pp.9-15</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186, pp.3289-3293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592065v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the administration of vaccines for infectious diseases: microneedles as painless delivery devices for mass vaccination</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteolytic antibodies activate factor IX in patients with acquired hemophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharath Wootla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Mahendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Repessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today Biosilico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 117 (7), pp.2257-2264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2010-07-296103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455561v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bortezomib delays the onset of factor VIII inhibitors in experimental hemophilia A, but fails to eliminate established anti-factor VIII IgG-producing cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+                <w:t xml:space="preserve">Intravenous immunoglobulin induces proliferation and immunoglobulin synthesis from B cells of pathients wit common variable immunodeficiency: a mechanism underlying the beneficial effect of IVIg in primary immunodeficiencies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournier E.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddur M.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wootla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. Autommunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39, pp.9-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455569v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscum album exerts anti-inflammatory effect by selectively inhibiting cytokine-induced expression of cyclooxygenase-2.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.V. Kaveri</w:t>
+                <w:t xml:space="preserve">Recent advances in the administration of vaccines for infectious diseases: microneedles as painless delivery devices for mass vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagendra Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026312⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today Biosilico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (23-24), pp.1061-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2011.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637405v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin therapy in rheumatic diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bortezomib delays the onset of factor VIII inhibitors in experimental hemophilia A, but fails to eliminate established anti-factor VIII IgG-producing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrrheum.2011.61⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (4), pp.719-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2011.04200.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455562v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indian Science: Steps to Excellence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Follette</w:t>
+                <w:t xml:space="preserve">Viscum album exerts anti-inflammatory effect by selectively inhibiting cytokine-induced expression of cyclooxygenase-2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.331.6013.29-c⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.e26312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358779v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Src Homology 3-interacting Domain of Rv1917c of Mycobacterium tuberculosis Induces Selective Maturation of Human Dendritic Cells by Regulating PI3K-MAPK-NF-κB Signaling and Drives Th2 Immune Responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kushagra Bansal</w:t>
+                <w:t xml:space="preserve">Intravenous immunoglobulin induces proliferation and immunoglobulin synthesis from B cells of pathients wit common variable immunodeficiency: a mechanism underlying the beneficial effect of IVIg in primary immunodeficiencies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akhauri Yash Sinha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Devram Sampat Ghorpade</w:t>
+                <w:t xml:space="preserve">E.M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shambhuprasad Kotresh Togarsimalemath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shripad Patil</w:t>
+                <w:t xml:space="preserve">M.S. Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wootla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, ?, pp.?-?</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455575v1</w:t>
+                <w:t xml:space="preserve">hal-00541804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulation by Intravenous Immunoglobulin: Role of Regulatory T Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">μ-Opioid Receptor Is Induced by IL-13 within Lymph Nodes from Patients with Sézary Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-010-9394-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 130 (5), pp.1337-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jid.2009.433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455581v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of heme oxygenase-1 in factor VIII–deficient mice reduces the immune response to therapeutic factor VIII</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Repessé</w:t>
+                <w:t xml:space="preserve">Src Homology 3-interacting Domain of Rv1917c of Mycobacterium tuberculosis Induces Selective Maturation of Human Dendritic Cells by Regulating PI3K-MAPK-NF-κB Signaling and Drives Th2 Immune Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushagra Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhauri Yash Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devram Sampat Ghorpade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shambhuprasad Kotresh Togarsimalemath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shripad Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2009-04-216408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (47), pp.36511-36522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.158055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455593v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of T cell reactivation by regulatory Qa-1 restricted CD8+ T cells.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Fornassa</w:t>
+                <w:t xml:space="preserve">Kawasaki disease: Aetiopathogenesis and therapeutic utility of intravenous immunoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hj Kim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jagedeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kone-Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 184 (12), pp.6585-6591. </w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (6), pp.441-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0903109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2009.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486871v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PE_PGRS Antigens of Mycobacterium tuberculosis Induce Maturation and Activation of Human Dendritic Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shripad Patil</w:t>
+                <w:t xml:space="preserve">Immunomodulation by Intravenous Immunoglobulin: Role of Regulatory T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivashankar Othy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janakiraman Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0903299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (S1), pp.4-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-010-9394-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455586v1</w:t>
+                <w:t xml:space="preserve">inserm-02455581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawasaki disease: Aetiopathogenesis and therapeutic utility of intravenous immunoglobulin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Induction of heme oxygenase-1 in factor VIII–deficient mice reduces the immune response to therapeutic factor VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suryasarathi Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Repessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2009.12.004⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (13), pp.2682-2685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2009-04-216408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455592v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics: journal's impact factor skewed by a single paper</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of T cell reactivation by regulatory Qa-1 restricted CD8+ T cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Varthaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Khallou-Laschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fornassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hj Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/466179b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (12), pp.6585-6591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0903109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455579v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basophils as antigen presenting cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PE_PGRS Antigens of Mycobacterium tuberculosis Induce Maturation and Activation of Human Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushagra Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Ramulu Elluru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeddula Narayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashmi Chaturvedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shripad Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.it.2009.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (7), pp.3495-3504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0903299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455589v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin increases survival time in the acute phase of experimental Chagas disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metrics: journal's impact factor skewed by a single paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (6), pp.464-469. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 466 (7303), pp.179-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3024.2010.01212.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/466179b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04628919v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basophils and Nephritis in Lupus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Basophils as antigen presenting cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 363 (11), pp.1080-1082. </w:t>
+              <w:t xml:space="preserve">Trends in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.45-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMcibr1006936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.it.2009.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455576v1</w:t>
+                <w:t xml:space="preserve">inserm-02455589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin induces proliferation and immunoglobulin synthesis from B cells of pathients wit common variable immunodeficiency: a mechanism underlying the beneficial effect of IVIg in primary immunodeficiencies.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intravenous immunoglobulin increases survival time in the acute phase of experimental Chagas disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Maddur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Wootla</w:t>
+                <w:t xml:space="preserve">B. Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Minoprio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (6), pp.464-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3024.2010.01212.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541804v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04628919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μ-Opioid Receptor Is Induced by IL-13 within Lymph Nodes from Patients with Sézary Syndrome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Chapey</w:t>
+                <w:t xml:space="preserve">Basophils and Nephritis in Lupus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 130 (5), pp.1337-44. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 363 (11), pp.1080-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/jid.2009.433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMcibr1006936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793350v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface hydrophobin prevents immune recognition of airborne fungal spores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvia Bozza</w:t>
+                <w:t xml:space="preserve">Antiangiogenic properties of viscum album extracts are associated with endothelial cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Ramulu Elluru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Kniemeyer</w:t>
+                <w:t xml:space="preserve">Jean-Paul Duong van Huyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Perruccio</w:t>
+                <w:t xml:space="preserve">Fabienne Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Heudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (8), pp.2945-2950</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01500616v1</w:t>
+                <w:t xml:space="preserve">hal-00409601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor VIII-hydrolyzing IgG in acquired and congenital hemophilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wootla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borel-Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 583, pp.2565-2572. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.07.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and thermodynamics of interaction of coagulation factor VIII with a pathogenic human antibody</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lubka Roumenina</w:t>
+                <w:t xml:space="preserve">Surface hydrophobin prevents immune recognition of airborne fungal spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishukumar Aimanianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Kniemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien André</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Atanasov</w:t>
+                <w:t xml:space="preserve">Katia Perruccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 460 (7259), pp.1117 - 1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2009.09.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455594v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01500616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance of Antigen-Presenting Cells by CD4+CD25+ Regulatory T Cells in Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien André</w:t>
+                <w:t xml:space="preserve">Varied Immune Response to FVIII: Presence of Proteolytic Antibodies Directed to Factor VIII in Different Human Pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharath Wootla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narasimha Rao Desirazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tough</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Taizo Uda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 174 (5), pp.1575-1587. </w:t>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (2), pp.97-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2353/ajpath.2009.080987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12016-009-8116-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455604v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel cellular and molecular mechanisms of induction of immune responses by aluminum adjuvants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetics and thermodynamics of interaction of coagulation factor VIII with a pathogenic human antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubka Roumenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Repessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Atanasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tips.2009.03.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (2-3), pp.290-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2009.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455599v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varied Immune Response to FVIII: Presence of Proteolytic Antibodies Directed to Factor VIII in Different Human Pathologies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Surveillance of Antigen-Presenting Cells by CD4+CD25+ Regulatory T Cells in Autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12016-009-8116-3⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 174 (5), pp.1575-1587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2353/ajpath.2009.080987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00418146v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunointervention for patients with HIV and tuberculosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Novel cellular and molecular mechanisms of induction of immune responses by aluminum adjuvants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishukumar Aimanianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haensler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(09)70127-6⟩</w:t>
+              <w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (6), pp.287-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tips.2009.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455600v1</w:t>
+                <w:t xml:space="preserve">inserm-02455599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Lymphocytes from Patients with Tuberculosis Exhibit Hampered Antigen‐Specific Responses with Concomitant Overexpression of Interleukin‐8</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">Immunointervention for patients with HIV and tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janakiraman Vani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushagra Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel D. Kazatchkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/599843⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (6), pp.332-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(09)70127-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455598v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splenic marginal zone antigen-presenting cells are critical for the primary allo-immune response to therapeutic factor VIII in hemophilia A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B Lymphocytes from Patients with Tuberculosis Exhibit Hampered Antigen‐Specific Responses with Concomitant Overexpression of Interleukin‐8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janakiraman Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melukote s. Shaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Navarrete</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Delignat</w:t>
+                <w:t xml:space="preserve">Mohan k. n. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Caligiuri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Christophe</w:t>
+                <w:t xml:space="preserve">Uma maheshwari Krishnaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2009.03571.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 200 (3), pp.481-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/599843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455596v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiangiogenic properties of viscum album extracts are associated with endothelial cytotoxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sri Ramulu Elluru</w:t>
+                <w:t xml:space="preserve">Splenic marginal zone antigen-presenting cells are critical for the primary allo-immune response to therapeutic factor VIII in hemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Duong van Huyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+                <w:t xml:space="preserve">G. Caligiuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Prost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Heudes</w:t>
+                <w:t xml:space="preserve">O. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (11), pp.1816-1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2009.03571.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409601v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FVIII hydrolysis mediated by anti-FVIII autoantibodies in acquired hemophilia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordan Dimitrov</w:t>
+                <w:t xml:space="preserve">The Antiinflammatory IgG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.11.7714⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 359 (3), pp.307-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMcibr0803649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281562v1</w:t>
+                <w:t xml:space="preserve">inserm-02455607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of coagulation factors by circulating IgG Is associated with a reduced risk for chronic allograft nephropathy in renal transplanted patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Legendre</w:t>
+                <w:t xml:space="preserve">Induction of maturation and activation of human dendritic cells: A mechanism underlying the beneficial effect of Viscum album as complimentary therapy in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Ramulu Elluru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Duong van Huyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel D. Kazatchkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.12.8455⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-8-161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284906v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of natural antibodies in immune homeostasis: IVIg perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Antiangiogenic treatment prevents adventitial constrictive remodeling in graft arteriosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Graff-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangping Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Groyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2008.04.011⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (2), pp.281--289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0b013e318160500a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455610v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of human dendritic cell maturation and function by natural IgG antibodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">FVIII hydrolysis mediated by anti-FVIII autoantibodies in acquired hemophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharath Wootla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suryasarathi Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2008.04.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (11), pp.7714-7720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.11.7714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01988210v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the cellular immune system by intravenous immunoglobulin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrolysis of coagulation factors by circulating IgG Is associated with a reduced risk for chronic allograft nephropathy in renal transplanted patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wootla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.it.2008.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180, pp.8455-8460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.12.8455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455606v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of maturation and activation of human dendritic cells: A mechanism underlying the beneficial effect of Viscum album as complimentary therapy in cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Friboulet</w:t>
+                <w:t xml:space="preserve">Role of natural antibodies in immune homeostasis: IVIg perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janakiraman Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriramulu Elluru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vir-Singh Negi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-8-161⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (6), pp.440-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2008.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455611v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antiinflammatory IgG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Modulation of human dendritic cell maturation and function by natural IgG antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri-Ramulu Elluru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janakiraman Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMcibr0803649⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (6), pp.487-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2008.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455607v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiangiogenic treatment prevents adventitial constrictive remodeling in graft arteriosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thaunat</w:t>
+                <w:t xml:space="preserve">Modulation of the cellular immune system by intravenous immunoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanyalak Tha-In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Louedec</w:t>
+                <w:t xml:space="preserve">Herold Metselaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Graff-Dubois</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaap Kwekkeboom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (12), pp.608-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.it.2008.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0b013e318160500a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02142761v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathology of catalytic antibodies: the case for FVIII-hydrolyzing IgG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wootla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.O. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21535,77 +21535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atheroprotective effect of adjuvants in apolipoprotein E knockout mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Khallou-Laschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caligiuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21798,90 +21798,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic IgG from patients with hemophilia A inactivate therapeutic factor VIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacroix-Demazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wootla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177, pp.1355-1363</w:t>
@@ -21910,103 +21910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic IgG from patients with hemophila A inactivate therapeutic factor VIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wootla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177, pp.1355-1363. </w:t>
@@ -22076,64 +22076,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Human Dendritic Cell Functions by Natural Anti-CD40 Antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Ramulu Elluru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22270,51 +22270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ACF2CDD"/>
+    <w:nsid w:val="939FAE42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22501,51 +22501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/srini-kaveri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0837-4053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537728v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Chandrabhan Singh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Vijaya Retnakumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmoy Das" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srini Kaveri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Joseph Mathew" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1753478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Rambabu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boban D An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Karnam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2025.05.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05567016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathy S Nair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Tauro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshit B Joshi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Makhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Sobczak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-025-02045-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razzaque Ahmed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikole Kalesinskas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srini V Kaveri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2317762121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04088150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Bayry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisha Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Toscano-Rivero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vonniessen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Genest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.04.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03988037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Noe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gilbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecerf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04535-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03551315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Stanworth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Brand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vrielink" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Greinacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hs9.0000000000000670" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03452618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulgey Gauthami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Kaveri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagendra Hegde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mab.2021.0004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03452606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102850" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03452605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15361" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stephen-Victor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Bhatt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-2249-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02555342v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Reddy Bonam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anavaj Sakuntabhai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03905108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1198" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srini V. Kaveri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020510" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shina Pashova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Varthaman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2020.104151" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03001759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barnay-Verdier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Fattoum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Wootla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2019.104020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553449v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou-Jaoudeh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0825-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873723v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mimoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Daventure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hillion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arleevskaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bordron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Brooks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08740-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryasarathi Dasgupta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagirath Gangadharan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile V. Denis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00393" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian K&#228;sermann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigina Romani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201847774" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02284256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C Galeotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.10.064" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan S. Maddur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan D. Dimitrov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D. Kazatchkine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08746-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repess&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Palla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elika Farrokhi Moshai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Borel-Derlon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.212001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Russick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milanov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Boros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.210583" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.01.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02122297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Charlet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20061473" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017495v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ing" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.200279" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02564302v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitrali Saha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathap Kothapalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerupaxagouda V Patil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundallahalli Bayyappa Manjunathareddy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2019.1602434" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02564293v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dimitrov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevailler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-019-0334-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wiatr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Boudhabhay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Poillerat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rossini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.04.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455444v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan S Maddur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0017-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Sharma" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aan0829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328224v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Pradhan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Pandit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathamesh Surve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Rajadhyaksha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/eurjrheum.2018.17194" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328245v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1657777" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832020v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Ghazaly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas V. Kaveri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rohde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2018.05.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01831993v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.165720" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouhajja" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bougacha-Elleuch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lucas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Marrakchi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41387-018-0044-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2018.08.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Jo&#227;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vir Singh Negi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701271" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Srivastava" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2018.01.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Shahsavarian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Chaaya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciso Costa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Lone" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.136671" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/inserm-02455463v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.09.062" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455462v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Prakhar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Sharma" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-017-0818-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570226v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hadzhieva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastas D. Pashov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mouquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03942-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630293v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2017.08.008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitrali C Saha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmoy C Das" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V Stephen-Victor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu M Sharma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00275" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325456v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Burbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cross" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poussin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Taflin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01761" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455574v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Navarrete" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Teyssandier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH10-05-0294" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fontaine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jix469" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01471780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fohrer-Ting" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.163451" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01723555v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxx039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455471v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahana Holla" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24193" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01404123v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar Sharma" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00465" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398083v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Shopsin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2016.10.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455479v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrimati Shetty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2015.09.013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455483v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchavdar Vassilev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.02.112" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P9Q4X2H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375584v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Friboulet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070912" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455481v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cmi.2015.98" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922046v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Mahendra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaunat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dollinger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1403005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Hegde" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Canale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19592" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01305552v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahma N. Singh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Galun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalip K. Upreti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27381a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285509v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galeotti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephen-Victor" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharma" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kaveri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bayry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.01.025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455485v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Kohler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00106" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455466v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cimaz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kone-Paut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2016.08.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344595v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Elluru" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hedge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friboulet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000375427" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-NT75M1MT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155485v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Hartung" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2015.04.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067196v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C Lecerf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Jarossay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ohayon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.618124" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272042v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimesh Gupta" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissanne de Wispelaere" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjula Kalia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16248" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450975v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Djoumerska-Alexieva" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubka Roumenina" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastas Pashov" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2119/molmed.2014.00224" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455493v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi501507m" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01117084v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.01.005" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455495v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.130375" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455500v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamma Trinath" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Rabin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bolgert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneger Guy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cmi.2014.117" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455489v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Ayry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5268" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224309v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114965" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103415v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2014.12.015" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455505v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holla" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balaji" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu532" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02425481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Culina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meslier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aaa1957" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455513v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan von Gunten" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Shoenfeld" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Blank" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Branch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nri3401-c1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455508v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Casulli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coignard-Biehler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Amazzough" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Shoai-Tehrani" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-014-8555-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455520v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dalmas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ca&#235;r" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-1511" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455506v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bali Pulendran" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5092" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455514v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivashankar Othy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Top&#231;u" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201444440" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455504v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Nadkar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/983781" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455517v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bouhlal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinvalet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Teillaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fridman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-014-0019-2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103153v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Ramulu Elluru" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-014-0466-0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455511v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushagra Bansal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01726-14" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455518v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Nain" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet Kaur" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343701" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455525v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecerf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaveri" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dissous" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455516v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janakiraman Vani" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kithiganahalli Balaji" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.02.021" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344398v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shahsavarian" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Minoux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Matti" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2014.03.015" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0Q7N6QR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358914v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoland Schoindre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05672" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102873v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-014-8580-6" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455528v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2013.09.024" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455535v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1201965" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455542v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teyssandier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gupta" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dasgupta" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.12081" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z96HMJDK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455530v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legoff" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaima Chamat" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mercier-Delarue" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touzelet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069390" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791413v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonduelle" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siberil" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhabiles" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203483" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455539v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cmi.2012.72" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455533v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melukote Shaila" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit281" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455547v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-012-9752-6" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5G7P2MGN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455538v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2013.01.031" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01610260v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishukumar Aimanianda" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01188" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455532v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-11-468264" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455544v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devram Sampat Ghorpade" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shripad Patil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01108-12" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866345v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahendra" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Peyron" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dollinger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilardin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070731" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455545v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Othy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topcu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1209124109" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455557v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Silverman" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102107" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658516v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Padiolleau-Lefevre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2011.08890.x" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666860v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayry Jagadeesh" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mouthon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.111123" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00676680v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornasa" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groyer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Thu Gaston" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khallou-Laschet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs076" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455555v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miossec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.03.044" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455549v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkote Shaila" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00244-12" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455553v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Delers" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2012.05.013" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87B9F14L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737752v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Minoux" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limnios" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2012.01.004" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2GTX79Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455565v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.01.095" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRX1RBC2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455564v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Araujo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chauvineau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Zhu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diem" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bourgeois" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1003076" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455567v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2010.12.1102" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBNDH5B6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455572v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fournier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2010.09.006" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7D7D5LD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455571v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Follette" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.331.6013.29-c" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455558v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2011.08.004" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37V58Q49-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455563v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2011.02.007" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCW5JRQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592064v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Araujo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvineau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diem" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bourgeois" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455570v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-07-296103" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592065v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier E.M." TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddur M.S." TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vani" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wootla" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455561v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2011.07.004" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16L5XQR6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455569v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meslier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dimitrov" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delignat" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2011.04200.x" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637405v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hegde" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maddur" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026312" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455562v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2011.61" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358779v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Follette" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455575v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhauri Yash Sinha" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambhuprasad Kotresh Togarsimalemath" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.158055" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455581v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-010-9394-5" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-190XRZ7S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455593v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-04-216408" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486871v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varthaman" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khallou-Laschet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fornassa" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj Kim" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903109" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455586v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeddula Narayana" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Chaturvedi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903299" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455592v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagedeesh Bayry" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2009.12.004" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455579v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/466179b" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455589v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2009.12.004" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMWDBM8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04628919v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olivieri" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasconcellos" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#243;brega" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Minoprio" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2010.01212.x" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455576v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMcibr1006936" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541804v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Fournier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Maddur" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793350v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bou&#233;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapey" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2009.433" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01500616v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Perruccio" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08264" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-GVXX0W32-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409603v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Dimitrov" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel-Derlon" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.07.009" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWGRQFZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455594v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andr&#233;" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Atanasov" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.09.021" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHTJFBPF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455604v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tough" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2009.080987" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455599v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haensler" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2009.03.005" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D45P61Z6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418146v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimha Rao Desirazu" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Uda" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-009-8116-3" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VQC0H9Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455600v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(09)70127-6" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB25XCZX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455598v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melukote&#160;s. Shaila" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan&#160;k.&#160;n. Rao" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma&#160;maheshwari Krishnaswamy" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/599843" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455596v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarrete" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caligiuri" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Christophe" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2009.03571.x" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409601v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Duong van Huyen" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Prost" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Heudes" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281562v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.11.7714" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284906v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicoletti" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patey" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legendre" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.12.8455" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455610v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Elluru" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vir-Singh Negi" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2008.04.011" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWN4RP50-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988210v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri-Ramulu Elluru" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bloch" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2008.04.014" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSH4Z21T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455606v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyalak Tha-In" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herold Metselaar" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kwekkeboom" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2008.08.004" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQVGQHZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455611v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-8-161" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455607v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMcibr0803649" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142761v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Graff-Dubois" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Dai" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e318160500a" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071185v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. Mallet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kazatchkine" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nagaraja" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mbc.0000224840.40839.5a" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093718v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thaunat" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamzer-Bruneel Mf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agbalika" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Venditto" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017884v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tupin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poirier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thieblemont" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018375v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Khallou-Laschet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caligiuri" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Groyer" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tupin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=At Gaston" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088757v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix-Demazes" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086026v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.2.1355" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455512v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0669-7_5" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/srini-kaveri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0837-4053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537728v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Chandrabhan Singh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Vijaya Retnakumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmoy Das" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srini Kaveri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Joseph Mathew" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1753478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Rambabu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boban D An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Karnam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2025.05.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05567016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathy S Nair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Tauro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshit B Joshi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Makhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Sobczak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-025-02045-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razzaque Ahmed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikole Kalesinskas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srini V Kaveri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2317762121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04088150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Bayry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisha Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Toscano-Rivero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vonniessen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Genest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.04.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03988037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Noe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gilbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecerf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04535-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03551315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Stanworth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Brand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vrielink" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Greinacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hs9.0000000000000670" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03452605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15361" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03452618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulgey Gauthami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Kaveri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagendra Hegde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mab.2021.0004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03452606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102850" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryasarathi Dasgupta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagirath Gangadharan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile V. Denis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00393" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stephen-Victor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Bhatt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-2249-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03905108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srini V. Kaveri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020510" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shina Pashova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Varthaman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2020.104151" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02555342v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Reddy Bonam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anavaj Sakuntabhai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03001759v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barnay-Verdier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Fattoum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Wootla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2019.104020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hillion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arleevskaya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bordron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Brooks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08740-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou-Jaoudeh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0825-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873723v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mimoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Daventure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00810" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wiatr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Boudhabhay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Poillerat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rossini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.04.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan S. Maddur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan D. Dimitrov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D. Kazatchkine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08746-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02284256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C Galeotti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.10.064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian K&#228;sermann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigina Romani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201847774" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Russick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milanov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Boros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.210583" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repess&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Costa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Palla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elika Farrokhi Moshai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Borel-Derlon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.212001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455417v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.01.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02122297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Charlet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20061473" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017495v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.200279" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02564302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitrali Saha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathap Kothapalli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerupaxagouda V Patil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundallahalli Bayyappa Manjunathareddy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2019.1602434" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02564293v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dimitrov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevailler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-019-0334-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01831993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.165720" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouhajja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bougacha-Elleuch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Marrakchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41387-018-0044-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455444v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan S Maddur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0017-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Sharma" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aan0829" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328224v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Pradhan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Pandit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathamesh Surve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Rajadhyaksha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/eurjrheum.2018.17194" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1657777" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832020v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Ghazaly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas V. Kaveri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rohde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2018.05.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2018.08.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Jo&#227;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vir Singh Negi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701271" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Srivastava" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2018.01.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Shahsavarian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Chaaya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciso Costa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Lone" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.136671" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570226v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hadzhieva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastas D. Pashov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mouquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03942-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/inserm-02455463v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.09.062" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455462v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Prakhar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Sharma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-017-0818-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630293v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2017.08.008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitrali C Saha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmoy C Das" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V Stephen-Victor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu M Sharma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00275" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325456v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Burbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cross" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poussin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Taflin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01761" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fontaine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jix469" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455574v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Navarrete" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Teyssandier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH10-05-0294" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01471780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fohrer-Ting" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.163451" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01723555v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxx039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455466v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cimaz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kone-Paut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2016.08.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455471v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahana Holla" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24193" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Friboulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070912" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01404123v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar Sharma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00465" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398083v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Shopsin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2016.10.018" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455479v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrimati Shetty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2015.09.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455483v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchavdar Vassilev" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.02.112" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P9Q4X2H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455481v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cmi.2015.98" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Hegde" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Canale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19592" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922046v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Mahendra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaunat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dollinger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1403005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01305552v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahma N. Singh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Galun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalip K. Upreti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27381a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285509v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galeotti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephen-Victor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kaveri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bayry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.01.025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455485v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Kohler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00106" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344595v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Elluru" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hedge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friboulet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000375427" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-NT75M1MT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155485v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Hartung" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2015.04.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01117084v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.01.005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455495v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.130375" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067196v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C Lecerf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Jarossay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ohayon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.618124" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272042v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimesh Gupta" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissanne de Wispelaere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjula Kalia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16248" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450975v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Djoumerska-Alexieva" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubka Roumenina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastas Pashov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2119/molmed.2014.00224" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455493v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi501507m" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455500v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamma Trinath" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Rabin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bolgert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneger Guy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cmi.2014.117" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455489v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Ayry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5268" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224309v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114965" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103415v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2014.12.015" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455505v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holla" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balaji" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu532" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02425481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Culina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meslier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aaa1957" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358914v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoland Schoindre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05672" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102873v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-014-8580-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455513v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan von Gunten" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Shoenfeld" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Blank" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Branch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nri3401-c1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455504v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Nadkar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/983781" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455517v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bouhlal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinvalet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Teillaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fridman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-014-0019-2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455508v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Casulli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coignard-Biehler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Amazzough" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Shoai-Tehrani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-014-8555-7" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455520v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dalmas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ca&#235;r" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-1511" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455506v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bali Pulendran" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5092" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455514v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivashankar Othy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Top&#231;u" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201444440" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103153v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Ramulu Elluru" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-014-0466-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455511v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushagra Bansal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01726-14" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455518v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Nain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet Kaur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343701" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455525v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecerf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaveri" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dissous" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455516v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janakiraman Vani" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kithiganahalli Balaji" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.02.021" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344398v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shahsavarian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Minoux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Matti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2014.03.015" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0Q7N6QR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866345v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahendra" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Peyron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dollinger" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilardin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070731" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455535v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1201965" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455528v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2013.09.024" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791413v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonduelle" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siberil" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhabiles" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203483" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455542v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teyssandier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gupta" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dasgupta" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.12081" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z96HMJDK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455530v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legoff" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaima Chamat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mercier-Delarue" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touzelet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069390" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455539v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cmi.2012.72" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455533v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melukote Shaila" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit281" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455547v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-012-9752-6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5G7P2MGN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455538v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2013.01.031" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01610260v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishukumar Aimanianda" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01188" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455532v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-11-468264" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455544v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devram Sampat Ghorpade" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shripad Patil" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01108-12" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455555v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miossec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.03.044" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455553v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Delers" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2012.05.013" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87B9F14L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455549v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkote Shaila" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00244-12" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737752v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Minoux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limnios" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2012.01.004" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2GTX79Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455545v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Othy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topcu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1209124109" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455557v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Silverman" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102107" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658516v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Padiolleau-Lefevre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2011.08890.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666860v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayry Jagadeesh" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mouthon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.111123" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00676680v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornasa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groyer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Thu Gaston" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khallou-Laschet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs076" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358779v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Follette" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.331.6013.29-c" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455562v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2011.61" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455565v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.01.095" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRX1RBC2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455564v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Araujo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chauvineau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Zhu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diem" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bourgeois" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1003076" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455567v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2010.12.1102" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBNDH5B6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455572v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fournier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2010.09.006" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7D7D5LD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455571v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Follette" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455558v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2011.08.004" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37V58Q49-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455563v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2011.02.007" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCW5JRQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592064v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Araujo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvineau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diem" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bourgeois" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455570v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-07-296103" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592065v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier E.M." TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddur M.S." TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vani" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wootla" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455561v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2011.07.004" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16L5XQR6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455569v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meslier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dimitrov" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delignat" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2011.04200.x" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637405v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hegde" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maddur" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026312" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541804v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Fournier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Maddur" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793350v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bou&#233;" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapey" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2009.433" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455575v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhauri Yash Sinha" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambhuprasad Kotresh Togarsimalemath" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.158055" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455592v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagedeesh Bayry" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2009.12.004" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455581v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-010-9394-5" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-190XRZ7S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455593v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-04-216408" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486871v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varthaman" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khallou-Laschet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fornassa" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj Kim" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903109" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455586v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeddula Narayana" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Chaturvedi" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903299" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455579v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/466179b" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455589v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2009.12.004" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMWDBM8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04628919v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olivieri" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasconcellos" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#243;brega" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Minoprio" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2010.01212.x" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455576v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMcibr1006936" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409601v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Duong van Huyen" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Prost" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Heudes" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409603v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Dimitrov" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel-Derlon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.07.009" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWGRQFZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01500616v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Perruccio" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08264" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-GVXX0W32-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418146v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimha Rao Desirazu" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Uda" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-009-8116-3" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VQC0H9Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455594v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andr&#233;" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Atanasov" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.09.021" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHTJFBPF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455604v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tough" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2009.080987" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455599v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haensler" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2009.03.005" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D45P61Z6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455600v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(09)70127-6" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB25XCZX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455598v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melukote&#160;s. Shaila" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan&#160;k.&#160;n. Rao" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma&#160;maheshwari Krishnaswamy" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/599843" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455596v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarrete" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caligiuri" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Christophe" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2009.03571.x" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455607v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMcibr0803649" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455611v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-8-161" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142761v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Graff-Dubois" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Dai" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e318160500a" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281562v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.11.7714" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284906v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicoletti" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patey" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legendre" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.12.8455" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455610v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Elluru" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vir-Singh Negi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2008.04.011" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWN4RP50-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988210v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri-Ramulu Elluru" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bloch" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2008.04.014" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSH4Z21T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455606v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyalak Tha-In" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herold Metselaar" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kwekkeboom" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2008.08.004" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQVGQHZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071185v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. Mallet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kazatchkine" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nagaraja" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mbc.0000224840.40839.5a" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093718v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thaunat" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamzer-Bruneel Mf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agbalika" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Venditto" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017884v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tupin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poirier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thieblemont" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018375v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Khallou-Laschet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caligiuri" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Groyer" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tupin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=At Gaston" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088757v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix-Demazes" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086026v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.2.1355" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455512v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0669-7_5" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>