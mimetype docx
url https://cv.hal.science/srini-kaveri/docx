--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1566,659 +1566,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02553450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin mediates anti-inflammatory effects in peripheral blood mononuclear cells by inducing autophagy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intravenous immunoglobulin immunotherapy for coronavirus disease‐19 (COVID‐19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-020-2249-y⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.e1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cti2.1198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02553444v1</w:t>
+                <w:t xml:space="preserve">hal-03905108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin immunotherapy for coronavirus disease‐19 (COVID‐19)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Acid Stripping of Surface IgE Antibodies Bound to FcεRI Is Unsuitable for the Functional Assays That Require Long-Term Culture of Basophils and Entire Removal of Surface IgE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Srini Kaveri</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cti2.1198⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21020510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905108v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid Stripping of Surface IgE Antibodies Bound to FcεRI Is Unsuitable for the Functional Assays That Require Long-Term Culture of Basophils and Entire Removal of Surface IgE</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stimulation with FITC-labeled antigens confers B cells with regulatory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shina Pashova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditi Varthaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21020510⟩</w:t>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 355, pp.104151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2020.104151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455420v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation with FITC-labeled antigens confers B cells with regulatory properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+                <w:t xml:space="preserve">Adjunct immunotherapies for the management of severely ill COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasa Reddy Bonam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shina Pashova</w:t>
+                <w:t xml:space="preserve">Anavaj Sakuntabhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditi Varthaman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Gilardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 355, pp.104151. </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), pp.100016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2020.104151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2020.100016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031743v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02555342v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjunct immunotherapies for the management of severely ill COVID-19 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intravenous immunoglobulin mediates anti-inflammatory effects in peripheral blood mononuclear cells by inducing autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srinivasa Reddy Bonam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Srini V Kaveri</w:t>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anavaj Sakuntabhai</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bharat Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (2), pp.100016. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2020.100016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-020-2249-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02555342v3</w:t>
+                <w:t xml:space="preserve">inserm-02553444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of antibodies endowed with proteolytic activity against High-mobility group box 1 protein (HMGB1) in patients surviving septic shock</w:t>
               </w:r>
@@ -2332,295 +2332,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Innate Part of the Adaptive Immune System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic normal IgG intravenous immunoglobulin activates Wnt-β-catenin pathway in dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Rambabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hillion</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wesley Brooks</w:t>
+                <w:t xml:space="preserve">Melissa Bou-Jaoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy &amp; Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12016-019-08740-1⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-0825-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179873v1</w:t>
+                <w:t xml:space="preserve">inserm-02553449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic normal IgG intravenous immunoglobulin activates Wnt-β-catenin pathway in dendritic cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+                <w:t xml:space="preserve">The Innate Part of the Adaptive Immune System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Bou-Jaoudeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+                <w:t xml:space="preserve">Wesley Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (1), pp.96. </w:t>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy &amp; Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), pp.151-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-0825-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12016-019-08740-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02553449v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of the Materno-Fetal Interface for the Induction of Antigen-Specific Immune Tolerance</w:t>
               </w:r>
@@ -2868,736 +2868,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Antibodies: from first line defense against pathogens to perpetual immune homeostasis</w:t>
+                <w:t xml:space="preserve">Correction of bleeding in experimental severe hemophilia A by systemic delivery of factor VIII- encoding mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohan S. Maddur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Jules Russick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan D. Dimitrov</w:t>
+                <w:t xml:space="preserve">Peter Milanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel D. Kazatchkine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12016-019-08746-9⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.1129-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.210583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328279v1</w:t>
+                <w:t xml:space="preserve">hal-02328193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin induces IL-4 in human basophils by signaling through 1 surface-bound IgE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gilardin</w:t>
+                <w:t xml:space="preserve">Role of the factor VIII-binding capacity of endogenous von Willebrand factor on the development of factor VIII inhibitors in patients with severe hemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Repessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elika Farrokhi Moshai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Borel-Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.10.064⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (8), pp.e369-e372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.212001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284256v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin protects from experimental allergic bronchopulmonary aspergillosis via a sialylation-dependent mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luigina Romani</w:t>
+                <w:t xml:space="preserve">Natural Antibodies: from first line defense against pathogens to perpetual immune homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S. Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan D. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel D. Kazatchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201847774⟩</w:t>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 58 (2), pp.213-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12016-019-08746-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455434v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of bleeding in experimental severe hemophilia A by systemic delivery of factor VIII- encoding mRNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gábor Boros</w:t>
+                <w:t xml:space="preserve">Intravenous immunoglobulin induces IL-4 in human basophils by signaling through 1 surface-bound IgE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 (2), pp.524-535.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.10.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.210583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02328193v1</w:t>
+                <w:t xml:space="preserve">hal-02284256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the factor VIII-binding capacity of endogenous von Willebrand factor on the development of factor VIII inhibitors in patients with severe hemophilia A</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intravenous immunoglobulin protects from experimental allergic bronchopulmonary aspergillosis via a sialylation-dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Palla</w:t>
+                <w:t xml:space="preserve">Silvia Bozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elika Farrokhi Moshai</w:t>
+                <w:t xml:space="preserve">Fabian Käsermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Borel-Derlon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luigina Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104 (8), pp.e369-e372. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (1), pp.195-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.212001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.201847774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017457v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does intravenous immunoglobulin therapy in Guillain-Barré syndrome patients interfere with serological Zika detection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupama Karnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrinmoy Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,51 +3700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogatien Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Sendid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,295 +3802,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of the anti-factor VIII memory B-cell response by inhibition of the Bruton's tyrosine kinase in experimental hemophilia A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ing</w:t>
+                <w:t xml:space="preserve">Role of factor VIII-binding capacity of endogenous von Willebrand factor in the development of factor VIII inhibitors in patients with severe hemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Repessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elika Farrokhi Moshai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Borel-Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.haematol.2018.200279. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.200279⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 104 (8), pp.e369-e372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.212001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017495v2</w:t>
+                <w:t xml:space="preserve">hal-04495667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of factor VIII-binding capacity of endogenous von Willebrand factor in the development of factor VIII inhibitors in patients with severe hemophilia A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Borel-Derlon</w:t>
+                <w:t xml:space="preserve">Prevention of the anti-factor VIII memory B-cell response by inhibition of the Bruton's tyrosine kinase in experimental hemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Russick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bagirath Gangadharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 104 (8), pp.e369-e372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.212001⟩</w:t>
+              <w:t xml:space="preserve">, In press, pp.haematol.2018.200279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.200279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495667v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravenous immunoglobulin suppresses the polarization of both classically and alternatively activated macrophages</w:t>
               </w:r>
@@ -4128,51 +4128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerupaxagouda V Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundallahalli Bayyappa Manjunathareddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (2), pp.233-239. </w:t>
@@ -4210,51 +4210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-IgE IgG autoantibodies isolated from therapeutic normal IgG intravenous immunoglobulin induce basophil activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupama Karnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4262,51 +4262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chevailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (4), pp.426-429. </w:t>
@@ -4357,90 +4357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complement C3 is a novel modulator of the anti-factor VIII immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gilardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 103 (2), pp.351 - 360. </w:t>
@@ -4606,706 +4606,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of human dendritic cell maturation by naïve and memory B-cell subsets requires different activation stimuli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical characterization and immunogenicity of Neureight, a recombinant full-length factor VIII produced by fed-batch process in disposable bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohan S Maddur</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria El Ghazaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rohde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-018-0017-z⟩</w:t>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 331, pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455444v1</w:t>
+                <w:t xml:space="preserve">hal-01832020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory T cells induce activation rather than suppression of human basophils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibitor Formation in Congenital Hemophilia A: an Immunological Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Russick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (06), pp.517-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0038-1657777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aan0829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01818723v1</w:t>
+                <w:t xml:space="preserve">hal-02328245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic antibodies in patients with systemic lupus erythematosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Pradhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallavi Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prathamesh Surve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjali Rajadhyaksha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (3), pp.173-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5152/eurjrheum.2018.17194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitor Formation in Congenital Hemophilia A: an Immunological Perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Induction of human dendritic cell maturation by naïve and memory B-cell subsets requires different activation stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.1074-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41423-018-0017-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0038-1657777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02328245v1</w:t>
+                <w:t xml:space="preserve">inserm-02455444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization and immunogenicity of Neureight, a recombinant full-length factor VIII produced by fed-batch process in disposable bioreactors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulatory T cells induce activation rather than suppression of human basophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Rohde</w:t>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 331, pp.22-29. </w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (23), pp.eaan0829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2018.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aan0829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832020v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kill ‘Em All: Efgartigimod Immunotherapy for Autoimmune Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (11), pp.919-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5365,77 +5365,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina João</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vir Singh Negi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel D. Kazatchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 200 (6), pp.1957-1963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5597,727 +5597,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitarget selection of catalytic antibodies with β-lactamase activity using phage display</w:t>
+                <w:t xml:space="preserve">Impact of Antigen Density on the Binding Mechanism of IgG Antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Shahsavarian</w:t>
+                <w:t xml:space="preserve">Maya Hadzhieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Chaaya</w:t>
+                <w:t xml:space="preserve">Anastas D. Pashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narciso Costa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Atkinson</w:t>
+                <w:t xml:space="preserve">Hugo Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.3767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03942-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988396v1</w:t>
+                <w:t xml:space="preserve">pasteur-01570226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ADAMTS13$^{1239–1253}$ peptide is a dominant HLA-DR1-restricted CD4$^+$ T-cell epitope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yu-Chun Lone</w:t>
+                <w:t xml:space="preserve">Regulatory T cell frequency, but not plasma IL-33 levels, represents potential immunological biomarker to predict clinical response to intravenous immunoglobulin therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Prakhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2015.136671⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-017-0818-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379896v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Antigen Density on the Binding Mechanism of IgG Antibodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Mouquet</w:t>
+                <w:t xml:space="preserve">Human basophils may not undergo modulation by DC-SIGN and mannose receptor–targeting immunotherapies due to absence of receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03942-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (4), pp.1403-1404.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01570226v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human basophils may not undergo modulation by DC-SIGN and mannose receptor–targeting immunotherapies due to absence of receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+                <w:t xml:space="preserve">Multitarget selection of catalytic antibodies with β-lactamase activity using phage display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Shahsavarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narciso Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.09.062⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (4), pp.634-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455463v2</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory T cell frequency, but not plasma IL-33 levels, represents potential immunological biomarker to predict clinical response to intravenous immunoglobulin therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Praveen Prakhar</w:t>
+                <w:t xml:space="preserve">The ADAMTS13$^{1239–1253}$ peptide is a dominant HLA-DR1-restricted CD4$^+$ T-cell epitope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varun Sharma</w:t>
+                <w:t xml:space="preserve">Yu-Chun Lone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (1), pp.58. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (11), pp.1833-1841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-017-0818-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2015.136671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455462v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating Normal IgG as Stimulator of Regulatory T Cells: Lessons from Intravenous Immunoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan S Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6645,51 +6645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspergillus fumigatus Cell Wall α-(1,3)-Glucan Stimulates Regulatory T-Cell Polarization by Inducing PD-L1 Expression on Human Dendritic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupama Karnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,442 +6773,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02455452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocytic receptor for pro-coagulant factor VIII: Relevance to inhibitor formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demystification of enigma on antigen presenting cell features of human basophils: data from secondary lymphoid organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel V Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Navarrete</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+                <w:t xml:space="preserve">Hélène Fohrer-Ting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1160/TH10-05-0294⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (e233-e237), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2016.163451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455574v1</w:t>
+                <w:t xml:space="preserve">inserm-01471780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystification of enigma on antigen presenting cell features of human basophils: data from secondary lymphoid organs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">IVIG-mediated effector functions in autoimmune and inflammatory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2016.163451⟩</w:t>
+              <w:t xml:space="preserve">International Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (11), pp.491-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/intimm/dxx039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01471780v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IVIG-mediated effector functions in autoimmune and inflammatory diseases</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Endocytic receptor for pro-coagulant factor VIII: Relevance to inhibitor formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suryasarathi Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Repessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (11), pp.491-498. </w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (12), pp.1093-1098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/intimm/dxx039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1160/TH10-05-0294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723555v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposing factors, pathogenesis and therapeutic intervention of Kawasaki disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Cimaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7275,856 +7275,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02455466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacteria-responsive sonic hedgehog signaling mediates programmed death-ligand 1- and prostaglandin E2-induced regulatory T cell expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Effects of Viscum album Preparations on the Maturation and Activation of Human Dendritic Cells and CD4 + T Cell Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitrali Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel V Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahana Holla</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chaitrali Saha</w:t>
+                <w:t xml:space="preserve">Alain Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.24193. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (7), pp.912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep24193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules21070912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455471v1</w:t>
+                <w:t xml:space="preserve">hal-01375584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Effects of Viscum album Preparations on the Maturation and Activation of Human Dendritic Cells and CD4 + T Cell Responses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibody profile in Indian severe haemophilia A patients with and without FVIII inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Friboulet</w:t>
+                <w:t xml:space="preserve">Patricia Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrimati Shetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules21070912⟩</w:t>
+              <w:t xml:space="preserve">Immunology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, pp.93-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imlet.2015.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375584v1</w:t>
+                <w:t xml:space="preserve">inserm-02455479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-1β, But Not Programed Death-1 and Programed Death Ligand Pathway, Is Critical for the Human Th17 Response to Mycobacterium tuberculosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chaitrali Saha</w:t>
+                <w:t xml:space="preserve">Relationship between natural and heme-mediated antibody polyreactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hadzhieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchavdar Vassilev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00465⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (1), pp.281-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.02.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404123v2</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Difficult Staphylococcus aureus Infections: Antibodies Show the Way</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IL-1β, But Not Programed Death-1 and Programed Death Ligand Pathway, Is Critical for the Human Th17 Response to Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Kumar Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitrali Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2016.10.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01398083v1</w:t>
+                <w:t xml:space="preserve">hal-01404123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody profile in Indian severe haemophilia A patients with and without FVIII inhibitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Tackling Difficult Staphylococcus aureus Infections: Antibodies Show the Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Shopsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imlet.2015.09.013⟩</w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (5), pp.555 - 557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2016.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455479v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between natural and heme-mediated antibody polyreactivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Mycobacteria-responsive sonic hedgehog signaling mediates programmed death-ligand 1- and prostaglandin E2-induced regulatory T cell expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahana Holla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Prakhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitrali Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2016.02.112⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.24193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep24193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455483v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired regulatory T cell function in autoimmune diseases: are microRNAs the culprits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varun Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8171,90 +8171,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme oxygenase-1 is dispensable for the anti-inflammatory activity of intravenous immunoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpa Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrinmoy Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8299,2185 +8299,2185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02455477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Catalytic Antibodies Is an Intrinsic Property of an Individual’s Immune System: A Study on a Large Cohort of Renal Transplant Patients</w:t>
+                <w:t xml:space="preserve">European Viscum album: a potent phytotherapeutic agent with multifarious phytochemicals, pharmacological properties and clinical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Mahendra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Peyron</w:t>
+                <w:t xml:space="preserve">Brahma N. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitrali Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thaunat</w:t>
+                <w:t xml:space="preserve">Danijel Galun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dollinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gilardin</w:t>
+                <w:t xml:space="preserve">Dalip K. Upreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 196 (10), pp.4075 - 4081. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (28), pp. 23837-23857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1403005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra27381a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922046v1</w:t>
+                <w:t xml:space="preserve">hal-01305552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Viscum album: a potent phytotherapeutic agent with multifarious phytochemicals, pharmacological properties and clinical evidence</w:t>
+                <w:t xml:space="preserve">Generation of Catalytic Antibodies Is an Intrinsic Property of an Individual’s Immune System: A Study on a Large Cohort of Renal Transplant Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahma N. Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chaitrali Saha</w:t>
+                <w:t xml:space="preserve">Ankit Mahendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danijel Galun</w:t>
+                <w:t xml:space="preserve">Olivier Thaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalip K. Upreti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+                <w:t xml:space="preserve">Cécile Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (28), pp. 23837-23857. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 196 (10), pp.4075 - 4081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra27381a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1403005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305552v1</w:t>
+                <w:t xml:space="preserve">hal-01922046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation de la réponse immune par les basophiles</w:t>
+                <w:t xml:space="preserve">The Homophilic Domain – An Immunological Archetype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Galeotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Bayry</w:t>
+                <w:t xml:space="preserve">Heinz Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2016.01.025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285509v1</w:t>
+                <w:t xml:space="preserve">inserm-02455485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Homophilic Domain – An Immunological Archetype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation de la réponse immune par les basophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinz Kohler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+                <w:t xml:space="preserve">J. Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.106. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2016.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455485v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the anti-inflammatory effects of Viscum album: inhibition of cytokine-induced expression of cyclooxygenase-2 and secretion of prostaglandin E2.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and immunological biomarkers to predict IVIg response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Research in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000375427⟩</w:t>
+              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.145-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmed.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344595v1</w:t>
+                <w:t xml:space="preserve">hal-01117084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IVIg for relapsing-remitting multiple sclerosis: promises and uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intravenous immunoglobulin as clinical immune-modulating therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Srini V Kaveri</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tips.2015.04.012⟩</w:t>
+              <w:t xml:space="preserve">CMAJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187 (4), pp.257-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/cmaj.130375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155485v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and immunological biomarkers to predict IVIg response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srini V Kaveri</w:t>
+                <w:t xml:space="preserve">Mechanism and Functional Implications of the Heme-Induced Binding Promiscuity of IgE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hadzhieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchavdar Vassilev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubka Roumenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmed.2015.01.005⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (11), pp.2061-2072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi501507m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117084v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin as clinical immune-modulating therapy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prevalence and Gene Characteristics of Antibodies with Cofactor-induced HIV-1 Specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime C Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastas D. Pashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Jarossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMAJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1503/cmaj.130375⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (8), pp.5203-5213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.618124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455495v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and Gene Characteristics of Antibodies with Cofactor-induced HIV-1 Specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutralization of Japanese Encephalitis Virus by heme-induced broadly reactive human monoclonal antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime C Lecerf</w:t>
+                <w:t xml:space="preserve">Mélissanne de Wispelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manjula Kalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tobias Scheel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.618124⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.16248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep16248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067196v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralization of Japanese Encephalitis Virus by heme-induced broadly reactive human monoclonal antibody</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tobias Scheel</w:t>
+                <w:t xml:space="preserve">Intravenous Immunoglobulin with Enhanced Polyspecificity Improves Survival in Experimental Sepsis and Aseptic Systemic Inflammatory Response Syndromes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iglika Djoumerska-Alexieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubka Roumenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastas Pashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hadzhieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16248⟩</w:t>
+              <w:t xml:space="preserve">Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.1002-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2119/molmed.2014.00224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272042v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01450975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous Immunoglobulin with Enhanced Polyspecificity Improves Survival in Experimental Sepsis and Aseptic Systemic Inflammatory Response Syndromes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting the anti-inflammatory effects of Viscum album: inhibition of cytokine-induced expression of cyclooxygenase-2 and secretion of prostaglandin E2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Elluru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hedge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iglika Djoumerska-Alexieva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maya Hadzhieva</w:t>
+                <w:t xml:space="preserve">A. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2119/molmed.2014.00224⟩</w:t>
+              <w:t xml:space="preserve">Translational Research in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000375427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01450975v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism and Functional Implications of the Heme-Induced Binding Promiscuity of IgE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IVIg for relapsing-remitting multiple sclerosis: promises and uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Peter Hartung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (11), pp.2061-2072. </w:t>
+              <w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (7), pp.419-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi501507m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tips.2015.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455493v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin-mediated expansion of regulatory T cells in autoimmune patients is associated with increased prostaglandin E2 levels in the circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+                <w:t xml:space="preserve">Cross-presentation of antigens by dendritic cells: role of autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinmoy Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamma Trinath</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jagadeesh Ayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cmi.2014.117⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (30), pp.28527-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.5268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455500v1</w:t>
+                <w:t xml:space="preserve">inserm-02455489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-presentation of antigens by dendritic cells: role of autophagy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Ayry</w:t>
+                <w:t xml:space="preserve">Viscum album-Mediated COX-2 Inhibition Implicates Destabilization of COX-2 mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitrali Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.5268⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.e0114965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455489v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscum album-Mediated COX-2 Inhibition Implicates Destabilization of COX-2 mRNA</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intravenous immunoglobulin-mediated expansion of regulatory T cells in autoimmune patients is associated with increased prostaglandin E2 levels in the circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamma Trinath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bolgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moneger Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (2), pp.e0114965. </w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (5), pp.650-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cmi.2014.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224309v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basophils are inept at promoting human Th17 responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+                <w:t xml:space="preserve">Inhibition of Programmed Death 1 Ligand 1 on Dendritic Cells Enhances Mycobacterium-Mediated Interferon (IFN- ) Production Without Modulating the Frequencies of IFN- -Producing CD4+ T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poncet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Holla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Balaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2014.12.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 211 (6), pp.1027-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiu532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103415v1</w:t>
+                <w:t xml:space="preserve">inserm-02455505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Programmed Death 1 Ligand 1 on Dendritic Cells Enhances Mycobacterium-Mediated Interferon (IFN- ) Production Without Modulating the Frequencies of IFN- -Producing CD4+ T Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Holla</w:t>
+                <w:t xml:space="preserve">Basophils are inept at promoting human Th17 responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Balaji</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 211 (6), pp.1027-1029. </w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76 (2-3), pp.176-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiu532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2014.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455505v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of immune responses to protein therapeutics by transplacental induction of T cell tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimesh Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slobodan Culina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10567,51 +10567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravenous immunoglobulin-induced IL-33 is insufficient to mediate basophil expansion in autoimmune patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenu Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoland Schoindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10619,51 +10619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpa Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaitrali Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan S Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (1), pp.5672. </w:t>
@@ -10701,103 +10701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravenous immunoglobulin exerts reciprocal regulation of Th1/Th17 cells and regulatory T cells in Guillain-Barré syndrome patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan S Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpa Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bolgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moneger Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunologic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (2-3), pp.320-329. </w:t>
@@ -10829,965 +10829,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IVIG pluripotency and the concept of Fc-sialylation: challenges to the scientist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical and Autoimmune Profile of Scleroderma Patients from Western India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Pradhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Rajadhyaksha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan von Gunten</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tchavdar Vassilev</w:t>
+                <w:t xml:space="preserve">Milind Nadkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prathamesh Surve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nri3401-c1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/983781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455513v1</w:t>
+                <w:t xml:space="preserve">inserm-02455504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Autoimmune Profile of Scleroderma Patients from Western India</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anjali Rajadhyaksha</w:t>
+                <w:t xml:space="preserve">Natural Autoantibodies to Fcγ Receptors in Intravenous Immunoglobulins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bouhlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Martinvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milind Nadkar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Prathamesh Surve</w:t>
+                <w:t xml:space="preserve">Catherine Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel D. Kazatchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (S1), pp.4-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/983781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10875-014-0019-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455504v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Autoantibodies to Fcγ Receptors in Intravenous Immunoglobulins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human B cells induce dendritic cell maturation and favour Th2 polarization by inducing OX-40 ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Bouhlal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel D. Kazatchkine</w:t>
+                <w:t xml:space="preserve">Bali Pulendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-014-0019-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455517v1</w:t>
+                <w:t xml:space="preserve">inserm-02455506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defective functions of polymorphonuclear neutrophils in patients with common variable immunodeficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+                <w:t xml:space="preserve">Sialylation may be dispensable for reciprocal modulation of helper T cells by intravenous immunoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivashankar Othy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitrali Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prathap Kothapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunologic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12026-014-8555-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (7), pp.2059-2063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201444440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455508v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Cell–Derived IL-22 Amplifies IL-1β–Driven Inflammation in Human Adipose Tissue: Relevance to Obesity and Type 2 Diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cremer</w:t>
+                <w:t xml:space="preserve">Defective functions of polymorphonuclear neutrophils in patients with common variable immunodeficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Casulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coignard-Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Amazzough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michka Shoai-Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db13-1511⟩</w:t>
+              <w:t xml:space="preserve">Immunologic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (1), pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12026-014-8555-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455520v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human B cells induce dendritic cell maturation and favour Th2 polarization by inducing OX-40 ligand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bali Pulendran</w:t>
+                <w:t xml:space="preserve">T Cell–Derived IL-22 Amplifies IL-1β–Driven Inflammation in Human Adipose Tissue: Relevance to Obesity and Type 2 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venteclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5092⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (6), pp.1966-1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db13-1511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455506v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sialylation may be dispensable for reciprocal modulation of helper T cells by intravenous immunoglobulin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IVIG pluripotency and the concept of Fc-sialylation: challenges to the scientist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan von Gunten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehuda Shoenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shivashankar Othy</w:t>
+                <w:t xml:space="preserve">Miri Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Topçu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Donald Branch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchavdar Vassilev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44 (7), pp.2059-2063. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.349-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201444440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nri3401-c1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455514v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protective role of immunoglobulins in fungal infections and inflammation</w:t>
               </w:r>
@@ -11916,51 +11916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenu Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kushagra Bansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12011,51 +12011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japanese encephalitis virus expands regulatory T cells by increasing the expression of PD-L1 on dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimesh Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpa Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12145,77 +12145,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediation of T-Helper 17 Responses to Schistosomes by Dendritic Cells but Not Basophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12279,90 +12279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GM-CSF along with IL-4 but not alone is indispensable for the differentiation of human dendritic cells from monocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahana Holla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenu Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janakiraman Vani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kithiganahalli Balaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12452,51 +12452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Minoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Matti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12611,51 +12611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gilardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.e70731. </w:t>
@@ -12687,722 +12687,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous Gammaglobulin Inhibits Encephalitogenic Potential of Pathogenic T Cells and Interferes with their Trafficking to the Central Nervous System, Implicating Sphingosine-1 Phosphate Receptor 1–Mammalian Target of Rapamycin Axis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+                <w:t xml:space="preserve">Longitudinal and Integrative Biomodeling of Effector and Memory Immune Compartments after Inactivated Influenza Vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bonduelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siberil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benhabiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 190 (9), pp.4535-4541. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1201965⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 191 (2), pp.623 - 631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1203483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455535v1</w:t>
+                <w:t xml:space="preserve">cea-01791413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human basophils lack the capacity to drive memory CD4+ T cells toward the IL-22 response</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Affinity-Purified Respiratory Syncytial Virus Antibodies from Intravenous Immunoglobulin Exert Potent Antibody-Dependent Cellular Cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Legoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaima Chamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mercier-Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Touzelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2013.09.024⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e69390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0069390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455528v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Integrative Biomodeling of Effector and Memory Immune Compartments after Inactivated Influenza Vaccination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Carrat</w:t>
+                <w:t xml:space="preserve">Therapeutic factor VIII does not trigger TLR1.2 and TLR2.6 signalling in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1203483⟩</w:t>
+              <w:t xml:space="preserve">Haemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.399-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hae.12081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01791413v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic factor VIII does not trigger TLR1.2 and TLR2.6 signalling in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+                <w:t xml:space="preserve">Intravenous Gammaglobulin Inhibits Encephalitogenic Potential of Pathogenic T Cells and Interferes with their Trafficking to the Central Nervous System, Implicating Sphingosine-1 Phosphate Receptor 1–Mammalian Target of Rapamycin Axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivashankar Othy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haemophilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hae.12081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 190 (9), pp.4535-4541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1201965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455542v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity-Purified Respiratory Syncytial Virus Antibodies from Intravenous Immunoglobulin Exert Potent Antibody-Dependent Cellular Cytotoxicity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human basophils lack the capacity to drive memory CD4+ T cells toward the IL-22 response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (7), pp.e69390. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132 (6), pp.1457-1458.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0069390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2013.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455530v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th17 cells, pathogenic or not? TGF-β3 imposes the embargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenu Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13475,77 +13475,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janakiraman Vani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melukote Shaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamma Trinath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kithiganahalli Balaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 208 (6), pp.1034-1036. </w:t>
@@ -13577,333 +13577,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02455533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory Effect of IVIG on IL-17 Production by Th17 Cells is Independent of Anti-IL-17 Antibodies in the Immunoglobulin Preparations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meenu Sharma</w:t>
+                <w:t xml:space="preserve">Intravenous immunoglobulin-mediated regulation of Notch ligands on human dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamma Trinath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpa Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kithiganahalli Balaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (S1), pp.62-66. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131 (4), pp.1255-1257.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10875-012-9752-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2013.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455547v1</w:t>
+                <w:t xml:space="preserve">inserm-02455538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin-mediated regulation of Notch ligands on human dendritic cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamma Trinath</w:t>
+                <w:t xml:space="preserve">Inhibitory Effect of IVIG on IL-17 Production by Th17 Cells is Independent of Anti-IL-17 Antibodies in the Immunoglobulin Preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpa Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (S1), pp.62-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-012-9752-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2013.01.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455538v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating human basophils lack the features of professional antigen presenting cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenu Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpa Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13911,51 +13911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishukumar Aimanianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan S. Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (1), pp.1188. </w:t>
@@ -13987,351 +13987,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin expands regulatory T cells via induction of cyclooxygenase-2–dependent prostaglandin E2 in human dendritic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Rabin</w:t>
+                <w:t xml:space="preserve">Sonic hedgehog-Dependent Induction of MicroRNA 31 and MicroRNA 150 Regulates Mycobacterium bovis BCG-Driven Toll-Like Receptor 2 Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devram Sampat Ghorpade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahana Holla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shripad Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2012-11-468264⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.543-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.01108-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455532v1</w:t>
+                <w:t xml:space="preserve">inserm-02455544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic hedgehog-Dependent Induction of MicroRNA 31 and MicroRNA 150 Regulates Mycobacterium bovis BCG-Driven Toll-Like Receptor 2 Signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shripad Patil</w:t>
+                <w:t xml:space="preserve">Intravenous immunoglobulin expands regulatory T cells via induction of cyclooxygenase-2–dependent prostaglandin E2 in human dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamma Trinath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (3), pp.543-556. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 122 (8), pp.1419-1427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.01108-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2012-11-468264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455544v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th17 cells: biology, pathogenesis of autoimmune and inflammatory diseases, and therapeutic strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan S Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14378,77 +14378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of IVIg on human dendritic cell-mediated antigen uptake and presentation: Role of lipid accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivashankar Othy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dugail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14537,77 +14537,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of gp120 on Dendritic Cell-Derived Chemokines: Relevance for the Efficacy of gp120-Based Vaccines for HIV-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janakiraman Vani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meenu Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melkote Shaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14706,51 +14706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limnios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.160-168. </w:t>
@@ -14794,469 +14794,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CC chemokine receptor 4 antagonism on the evolution of experimental autoimmune encephalomyelitis</w:t>
+                <w:t xml:space="preserve">Intravenous immunoglobulin expands regulatory T cells in autoimmune rheumatic disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Othy</w:t>
+                <w:t xml:space="preserve">Bayry Jagadeesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Topcu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+                <w:t xml:space="preserve">Luc Mouthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (37), pp.E2412-E2413. </w:t>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (2), pp.450-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1209124109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.111123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455545v1</w:t>
+                <w:t xml:space="preserve">inserm-00666860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural IgM in Immune Equilibrium and Harnessing Their Therapeutic Potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+                <w:t xml:space="preserve">Do proteolytic antibodies complete the panoply of the autoimmune response in acquired haemophilia A?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Mahendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregg Silverman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+                <w:t xml:space="preserve">Séverine Padiolleau-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 188 (3), pp.939-945. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 156 (1), pp.3-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1102107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2011.08890.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455557v1</w:t>
+                <w:t xml:space="preserve">hal-00658516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do proteolytic antibodies complete the panoply of the autoimmune response in acquired haemophilia A?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ankit Mahendra</w:t>
+                <w:t xml:space="preserve">Natural IgM in Immune Equilibrium and Harnessing Their Therapeutic Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Padiolleau-Lefevre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Gregg Silverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 156 (1), pp.3-12. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 188 (3), pp.939-945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2011.08890.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1102107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658516v1</w:t>
+                <w:t xml:space="preserve">inserm-02455557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin expands regulatory T cells in autoimmune rheumatic disease.</w:t>
+                <w:t xml:space="preserve">Effect of CC chemokine receptor 4 antagonism on the evolution of experimental autoimmune encephalomyelitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayry Jagadeesh</w:t>
+                <w:t xml:space="preserve">S. Othy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Mouthon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+                <w:t xml:space="preserve">S. Topcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (2), pp.450-1. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (37), pp.E2412-E2413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3899/jrheum.111123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1209124109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00666860v1</w:t>
+                <w:t xml:space="preserve">inserm-02455545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CD31-derived peptide prevents angiotensin II-induced atherosclerosis progression and aneurysm formation.</w:t>
               </w:r>
@@ -15370,1096 +15370,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00676680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indian Science: Steps to Excellence</w:t>
+                <w:t xml:space="preserve">Intravenous immunoglobulin therapy in rheumatic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Follette</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vir Singh Negi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.331.6013.29-c⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (6), pp.349-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrrheum.2011.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358779v1</w:t>
+                <w:t xml:space="preserve">inserm-02455562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin therapy in rheumatic diseases</w:t>
+                <w:t xml:space="preserve">Indian Science: Steps to Excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Follette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (6), pp.349-359. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 331, pp.29-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrrheum.2011.61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.331.6013.29-c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455562v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4+CD25+ regulatory T cell-mediated changes in the expression of endocytic receptors and endocytosis process of human dendritic cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">B cells are resistant to immunomodulation by ‘IVIg-educated’ dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenu Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29 (15), pp.2649-2652. </w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.154-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2011.01.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455565v1</w:t>
+                <w:t xml:space="preserve">inserm-02455558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: Intravenous Ig Inhibits Invariant NKT Cell-Mediated Allergic Airway Inflammation through FcγRIIIA-Dependent Mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elvire Bourgeois</w:t>
+                <w:t xml:space="preserve">Inhibition of differentiation, amplification, and function of human TH17 cells by intravenous immunoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan S Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janakiraman Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1003076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 127 (3), pp.823-830.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2010.12.1102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455564v1</w:t>
+                <w:t xml:space="preserve">inserm-02455567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of differentiation, amplification, and function of human TH17 cells by intravenous immunoglobulin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Intravenous immunoglobulin induces proliferation and immunoglobulin synthesis from B cells of patients with common variable immunodeficiency: A mechanism underlying the beneficial effect of IVIg in primary immunodeficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan S Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janakiraman Vani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharath Wootla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2010.12.1102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455567v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin induces proliferation and immunoglobulin synthesis from B cells of patients with common variable immunodeficiency: A mechanism underlying the beneficial effect of IVIg in primary immunodeficiencies</w:t>
+                <w:t xml:space="preserve">Indian Science: Steps to Excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Follette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 331 (6013), pp.29-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.331.6013.29-c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455572v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indian Science: Steps to Excellence</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CD4+CD25+ regulatory T cell-mediated changes in the expression of endocytic receptors and endocytosis process of human dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.331.6013.29-c⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (15), pp.2649-2652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2011.01.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455571v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B cells are resistant to immunomodulation by ‘IVIg-educated’ dendritic cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cutting Edge: Intravenous Ig Inhibits Invariant NKT Cell-Mediated Allergic Airway Inflammation through FcγRIIIA-Dependent Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chauvineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Diem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2011.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (6), pp.3289-3293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1003076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455558v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different IVIg preparations on IL-17 production by human Th17 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan S Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16656,90 +16656,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteolytic antibodies activate factor IX in patients with acquired hemophilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharath Wootla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier D. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Mahendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Repessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 117 (7), pp.2257-2264. </w:t>
@@ -16771,1098 +16771,1098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02455570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin induces proliferation and immunoglobulin synthesis from B cells of pathients wit common variable immunodeficiency: a mechanism underlying the beneficial effect of IVIg in primary immunodeficiencies.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in the administration of vaccines for infectious diseases: microneedles as painless delivery devices for mass vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagendra Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Autommunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug Discovery Today Biosilico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (23-24), pp.1061-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2011.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592065v1</w:t>
+                <w:t xml:space="preserve">inserm-02455561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the administration of vaccines for infectious diseases: microneedles as painless delivery devices for mass vaccination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+                <w:t xml:space="preserve">Bortezomib delays the onset of factor VIII inhibitors in experimental hemophilia A, but fails to eliminate established anti-factor VIII IgG-producing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today Biosilico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (4), pp.719-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2011.04200.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455561v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bortezomib delays the onset of factor VIII inhibitors in experimental hemophilia A, but fails to eliminate established anti-factor VIII IgG-producing cells</w:t>
+                <w:t xml:space="preserve">Viscum album exerts anti-inflammatory effect by selectively inhibiting cytokine-induced expression of cyclooxygenase-2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Meslier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Andre</w:t>
+                <w:t xml:space="preserve">P. Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dimitrov</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2011.04200.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.e26312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455569v1</w:t>
+                <w:t xml:space="preserve">hal-00637405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscum album exerts anti-inflammatory effect by selectively inhibiting cytokine-induced expression of cyclooxygenase-2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intravenous immunoglobulin induces proliferation and immunoglobulin synthesis from B cells of pathients wit common variable immunodeficiency: a mechanism underlying the beneficial effect of IVIg in primary immunodeficiencies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournier E.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hegde</w:t>
+                <w:t xml:space="preserve">Maddur M.S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Maddur</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wootla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. Autommunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39, pp.9-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637405v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin induces proliferation and immunoglobulin synthesis from B cells of pathients wit common variable immunodeficiency: a mechanism underlying the beneficial effect of IVIg in primary immunodeficiencies.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">μ-Opioid Receptor Is Induced by IL-13 within Lymph Nodes from Patients with Sézary Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M. Fournier</w:t>
+                <w:t xml:space="preserve">Alan Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Maddur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Wootla</w:t>
+                <w:t xml:space="preserve">Pierre Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 130 (5), pp.1337-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jid.2009.433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541804v1</w:t>
+                <w:t xml:space="preserve">hal-00793350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μ-Opioid Receptor Is Induced by IL-13 within Lymph Nodes from Patients with Sézary Syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boué</w:t>
+                <w:t xml:space="preserve">Intravenous immunoglobulin induces proliferation and immunoglobulin synthesis from B cells of pathients wit common variable immunodeficiency: a mechanism underlying the beneficial effect of IVIg in primary immunodeficiencies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Chapey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+                <w:t xml:space="preserve">E.M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Maddur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wootla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, ?, pp.?-?</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793350v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Src Homology 3-interacting Domain of Rv1917c of Mycobacterium tuberculosis Induces Selective Maturation of Human Dendritic Cells by Regulating PI3K-MAPK-NF-κB Signaling and Drives Th2 Immune Responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kushagra Bansal</w:t>
+                <w:t xml:space="preserve">Kawasaki disease: Aetiopathogenesis and therapeutic utility of intravenous immunoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akhauri Yash Sinha</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jagedeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kone-Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.158055⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (6), pp.441-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2009.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455575v1</w:t>
+                <w:t xml:space="preserve">inserm-02455592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawasaki disease: Aetiopathogenesis and therapeutic utility of intravenous immunoglobulin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Galeotti</w:t>
+                <w:t xml:space="preserve">PE_PGRS Antigens of Mycobacterium tuberculosis Induce Maturation and Activation of Human Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushagra Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Ramulu Elluru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeddula Narayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagedeesh Bayry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rashmi Chaturvedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shripad Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (6), pp.441-448. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (7), pp.3495-3504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2009.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0903299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455592v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation by Intravenous Immunoglobulin: Role of Regulatory T Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan S Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivashankar Othy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpa Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17977,77 +17977,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suryasarathi Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Repessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115 (13), pp.2682-2685. </w:t>
@@ -18213,204 +18213,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PE_PGRS Antigens of Mycobacterium tuberculosis Induce Maturation and Activation of Human Dendritic Cells</w:t>
+                <w:t xml:space="preserve">Src Homology 3-interacting Domain of Rv1917c of Mycobacterium tuberculosis Induces Selective Maturation of Human Dendritic Cells by Regulating PI3K-MAPK-NF-κB Signaling and Drives Th2 Immune Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kushagra Bansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeddula Narayana</w:t>
+                <w:t xml:space="preserve">Akhauri Yash Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devram Sampat Ghorpade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashmi Chaturvedi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Shambhuprasad Kotresh Togarsimalemath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shripad Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 184 (7), pp.3495-3504. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (47), pp.36511-36522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0903299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.158055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455586v1</w:t>
+                <w:t xml:space="preserve">inserm-02455575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrics: journal's impact factor skewed by a single paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18457,64 +18457,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basophils as antigen presenting cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan S Maddur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18567,265 +18567,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02455589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravenous immunoglobulin increases survival time in the acute phase of experimental Chagas disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basophils and Nephritis in Lupus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mouthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3024.2010.01212.x⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 363 (11), pp.1080-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMcibr1006936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04628919v1</w:t>
+                <w:t xml:space="preserve">inserm-02455576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basophils and Nephritis in Lupus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intravenous immunoglobulin increases survival time in the acute phase of experimental Chagas disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Minoprio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 363 (11), pp.1080-1082. </w:t>
+              <w:t xml:space="preserve">Parasite Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (6), pp.464-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMcibr1006936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3024.2010.01212.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455576v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04628919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiangiogenic properties of viscum album extracts are associated with endothelial cytotoxicity</w:t>
               </w:r>
@@ -18930,883 +18930,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor VIII-hydrolyzing IgG in acquired and congenital hemophilia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mahendra</w:t>
+                <w:t xml:space="preserve">Varied Immune Response to FVIII: Presence of Proteolytic Antibodies Directed to Factor VIII in Different Human Pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharath Wootla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Dimitrov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Friboulet</w:t>
+                <w:t xml:space="preserve">Narasimha Rao Desirazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borel-Derlon</w:t>
+                <w:t xml:space="preserve">Taizo Uda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 583, pp.2565-2572. </w:t>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (2), pp.97-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12016-009-8116-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409603v1</w:t>
+                <w:t xml:space="preserve">hal-00418146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface hydrophobin prevents immune recognition of airborne fungal spores</w:t>
+                <w:t xml:space="preserve">Novel cellular and molecular mechanisms of induction of immune responses by aluminum adjuvants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishukumar Aimanianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Haensler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (6), pp.287-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tips.2009.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature08264⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01500616v1</w:t>
+                <w:t xml:space="preserve">inserm-02455599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varied Immune Response to FVIII: Presence of Proteolytic Antibodies Directed to Factor VIII in Different Human Pathologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bharath Wootla</w:t>
+                <w:t xml:space="preserve">Kinetics and thermodynamics of interaction of coagulation factor VIII with a pathogenic human antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubka Roumenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Repessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narasimha Rao Desirazu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">Boris Atanasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (2-3), pp.290-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2009.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12016-009-8116-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418146v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and thermodynamics of interaction of coagulation factor VIII with a pathogenic human antibody</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId634" w:history="1">
+                <w:t xml:space="preserve">Surveillance of Antigen-Presenting Cells by CD4+CD25+ Regulatory T Cells in Autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2009.09.021⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 174 (5), pp.1575-1587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2353/ajpath.2009.080987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455594v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance of Antigen-Presenting Cells by CD4+CD25+ Regulatory T Cells in Autoimmunity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factor VIII-hydrolyzing IgG in acquired and congenital hemophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wootla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borel-Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2353/ajpath.2009.080987⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 583, pp.2565-2572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455604v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel cellular and molecular mechanisms of induction of immune responses by aluminum adjuvants</w:t>
+                <w:t xml:space="preserve">Surface hydrophobin prevents immune recognition of airborne fungal spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishukumar Aimanianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Kniemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Haensler</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katia Perruccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Pharmacological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (6), pp.287-295. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 460 (7259), pp.1117 - 1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tips.2009.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature08264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02455599v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01500616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunointervention for patients with HIV and tuberculosis</w:t>
               </w:r>
@@ -19818,64 +19818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janakiraman Vani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kushagra Bansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel D. Kazatchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20081,64 +20081,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splenic marginal zone antigen-presenting cells are critical for the primary allo-immune response to therapeutic factor VIII in hemophilia A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caligiuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20196,295 +20196,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02455596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antiinflammatory IgG</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Induction of maturation and activation of human dendritic cells: A mechanism underlying the beneficial effect of Viscum album as complimentary therapy in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Ramulu Elluru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Duong van Huyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel D. Kazatchkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 359 (3), pp.307-309. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMcibr0803649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-8-161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455607v1</w:t>
+                <w:t xml:space="preserve">inserm-02455611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of maturation and activation of human dendritic cells: A mechanism underlying the beneficial effect of Viscum album as complimentary therapy in cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Antiinflammatory IgG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srini V. Kaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (1), </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 359 (3), pp.307-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-8-161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMcibr0803649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455611v1</w:t>
+                <w:t xml:space="preserve">inserm-02455607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiangiogenic treatment prevents adventitial constrictive remodeling in graft arteriosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20568,441 +20568,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FVIII hydrolysis mediated by anti-FVIII autoantibodies in acquired hemophilia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of natural antibodies in immune homeostasis: IVIg perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janakiraman Vani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lévesque</w:t>
+                <w:t xml:space="preserve">Sriramulu Elluru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vir-Singh Negi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.11.7714⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (6), pp.440-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2008.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281562v1</w:t>
+                <w:t xml:space="preserve">inserm-02455610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of coagulation factors by circulating IgG Is associated with a reduced risk for chronic allograft nephropathy in renal transplanted patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.D. Dimitrov</w:t>
+                <w:t xml:space="preserve">FVIII hydrolysis mediated by anti-FVIII autoantibodies in acquired hemophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharath Wootla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suryasarathi Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Legendre</w:t>
+                <w:t xml:space="preserve">Hervé Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 180, pp.8455-8460. </w:t>
+              <w:t xml:space="preserve">, 2008, 180 (11), pp.7714-7720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.12.8455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.11.7714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284906v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of natural antibodies in immune homeostasis: IVIg perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janakiraman Vani</w:t>
+                <w:t xml:space="preserve">Hydrolysis of coagulation factors by circulating IgG Is associated with a reduced risk for chronic allograft nephropathy in renal transplanted patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wootla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriramulu Elluru</w:t>
+                <w:t xml:space="preserve">A. Nicoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vir-Singh Negi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacroix-Desmazes</w:t>
+                <w:t xml:space="preserve">N. Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2008.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180, pp.8455-8460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.180.12.8455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455610v1</w:t>
+                <w:t xml:space="preserve">hal-00284906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of human dendritic cell maturation and function by natural IgG antibodies</w:t>
               </w:r>
@@ -21173,51 +21173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herold Metselaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kwekkeboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21270,286 +21270,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02455606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiopathology of catalytic antibodies: the case for FVIII-hydrolyzing IgG</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severe human herpesvirus-8 primary infection in a renal transplant patient successfully treated with anti-CD20 monoclonal antibody.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.O. Mallet</w:t>
+                <w:t xml:space="preserve">O. Thaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kazatchkine</w:t>
+                <w:t xml:space="preserve">Mamzer-Bruneel Mf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nagaraja</w:t>
+                <w:t xml:space="preserve">F. Agbalika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Venditto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Coagulation &amp; Fibrinolysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 107, pp.3009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00071185v1</w:t>
+                <w:t xml:space="preserve">hal-00093718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe human herpesvirus-8 primary infection in a renal transplant patient successfully treated with anti-CD20 monoclonal antibody.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Thaunat</w:t>
+                <w:t xml:space="preserve">Physiopathology of catalytic antibodies: the case for FVIII-hydrolyzing IgG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wootla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamzer-Bruneel Mf</w:t>
+                <w:t xml:space="preserve">V.O. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Agbalika</w:t>
+                <w:t xml:space="preserve">M. Kazatchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Valensi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Venditto</w:t>
+                <w:t xml:space="preserve">V. Nagaraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood Coagulation &amp; Fibrinolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.229-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.mbc.0000224840.40839.5a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093718v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00071185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atheroprotective effect of adjuvants in apolipoprotein E knockout mice</w:t>
               </w:r>
@@ -21798,90 +21798,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic IgG from patients with hemophilia A inactivate therapeutic factor VIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacroix-Demazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wootla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177, pp.1355-1363</w:t>
@@ -21923,90 +21923,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic IgG from patients with hemophila A inactivate therapeutic factor VIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wootla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bayry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177, pp.1355-1363. </w:t>
@@ -22089,51 +22089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Human Dendritic Cell Functions by Natural Anti-CD40 Antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Ramulu Elluru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srini V. Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22270,51 +22270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="939FAE42"/>
+    <w:nsid w:val="2A9AE58D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22501,51 +22501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/srini-kaveri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0837-4053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537728v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Chandrabhan Singh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Vijaya Retnakumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmoy Das" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srini Kaveri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Joseph Mathew" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1753478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Rambabu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boban D An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Karnam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2025.05.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05567016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathy S Nair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Tauro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshit B Joshi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Makhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Sobczak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-025-02045-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razzaque Ahmed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikole Kalesinskas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srini V Kaveri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2317762121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04088150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Bayry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisha Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Toscano-Rivero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vonniessen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Genest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.04.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03988037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Noe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gilbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecerf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04535-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03551315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Stanworth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Brand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vrielink" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Greinacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hs9.0000000000000670" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03452605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15361" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03452618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulgey Gauthami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Kaveri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagendra Hegde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mab.2021.0004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03452606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102850" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryasarathi Dasgupta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagirath Gangadharan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile V. Denis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00393" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stephen-Victor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Bhatt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-2249-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03905108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srini V. Kaveri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020510" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shina Pashova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Varthaman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2020.104151" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02555342v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Reddy Bonam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anavaj Sakuntabhai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03001759v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barnay-Verdier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Fattoum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Wootla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2019.104020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hillion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arleevskaya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bordron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Brooks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08740-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou-Jaoudeh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0825-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873723v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mimoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Daventure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00810" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wiatr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Boudhabhay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Poillerat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rossini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.04.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan S. Maddur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan D. Dimitrov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D. Kazatchkine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08746-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02284256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C Galeotti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.10.064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian K&#228;sermann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigina Romani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201847774" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Russick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milanov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Boros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.210583" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repess&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Costa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Palla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elika Farrokhi Moshai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Borel-Derlon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.212001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455417v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.01.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02122297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Charlet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20061473" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017495v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.200279" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02564302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitrali Saha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathap Kothapalli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerupaxagouda V Patil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundallahalli Bayyappa Manjunathareddy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2019.1602434" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02564293v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dimitrov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevailler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-019-0334-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01831993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.165720" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouhajja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bougacha-Elleuch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Marrakchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41387-018-0044-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455444v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan S Maddur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0017-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Sharma" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aan0829" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328224v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Pradhan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Pandit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathamesh Surve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Rajadhyaksha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/eurjrheum.2018.17194" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1657777" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832020v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Ghazaly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas V. Kaveri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rohde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2018.05.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2018.08.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Jo&#227;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vir Singh Negi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701271" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Srivastava" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2018.01.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Shahsavarian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Chaaya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciso Costa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Lone" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.136671" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570226v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hadzhieva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastas D. Pashov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mouquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03942-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/inserm-02455463v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.09.062" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455462v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Prakhar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Sharma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-017-0818-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630293v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2017.08.008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitrali C Saha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmoy C Das" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V Stephen-Victor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu M Sharma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00275" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325456v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Burbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cross" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poussin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Taflin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01761" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fontaine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jix469" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455574v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Navarrete" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Teyssandier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH10-05-0294" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01471780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fohrer-Ting" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.163451" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01723555v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxx039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455466v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cimaz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kone-Paut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2016.08.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455471v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahana Holla" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24193" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Friboulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070912" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01404123v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar Sharma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00465" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398083v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Shopsin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2016.10.018" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455479v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrimati Shetty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2015.09.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455483v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchavdar Vassilev" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.02.112" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P9Q4X2H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455481v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cmi.2015.98" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Hegde" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Canale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19592" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922046v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Mahendra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaunat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dollinger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1403005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01305552v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahma N. Singh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Galun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalip K. Upreti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27381a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285509v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galeotti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephen-Victor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kaveri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bayry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.01.025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455485v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Kohler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00106" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344595v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Elluru" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hedge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friboulet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000375427" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-NT75M1MT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155485v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Hartung" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2015.04.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01117084v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.01.005" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455495v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.130375" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067196v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C Lecerf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Jarossay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ohayon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.618124" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272042v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimesh Gupta" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissanne de Wispelaere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjula Kalia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16248" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450975v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Djoumerska-Alexieva" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubka Roumenina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastas Pashov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2119/molmed.2014.00224" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455493v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi501507m" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455500v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamma Trinath" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Rabin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bolgert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneger Guy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cmi.2014.117" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455489v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Ayry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5268" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224309v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114965" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103415v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2014.12.015" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455505v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holla" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balaji" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu532" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02425481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Culina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meslier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aaa1957" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358914v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoland Schoindre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05672" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102873v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-014-8580-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455513v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan von Gunten" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Shoenfeld" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Blank" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Branch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nri3401-c1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455504v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Nadkar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/983781" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455517v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bouhlal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinvalet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Teillaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fridman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-014-0019-2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455508v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Casulli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coignard-Biehler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Amazzough" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Shoai-Tehrani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-014-8555-7" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455520v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dalmas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ca&#235;r" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-1511" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455506v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bali Pulendran" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5092" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455514v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivashankar Othy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Top&#231;u" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201444440" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103153v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Ramulu Elluru" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-014-0466-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455511v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushagra Bansal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01726-14" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455518v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Nain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet Kaur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343701" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455525v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecerf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaveri" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dissous" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455516v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janakiraman Vani" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kithiganahalli Balaji" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.02.021" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344398v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shahsavarian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Minoux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Matti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2014.03.015" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0Q7N6QR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866345v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahendra" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Peyron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dollinger" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilardin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070731" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455535v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1201965" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455528v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2013.09.024" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791413v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonduelle" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siberil" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhabiles" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203483" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455542v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teyssandier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gupta" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dasgupta" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.12081" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z96HMJDK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455530v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legoff" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaima Chamat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mercier-Delarue" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touzelet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069390" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455539v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cmi.2012.72" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455533v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melukote Shaila" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit281" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455547v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-012-9752-6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5G7P2MGN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455538v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2013.01.031" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01610260v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishukumar Aimanianda" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01188" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455532v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-11-468264" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455544v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devram Sampat Ghorpade" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shripad Patil" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01108-12" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455555v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miossec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.03.044" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455553v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Delers" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2012.05.013" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87B9F14L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455549v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkote Shaila" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00244-12" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737752v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Minoux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limnios" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2012.01.004" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2GTX79Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455545v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Othy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topcu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1209124109" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455557v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Silverman" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102107" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658516v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Padiolleau-Lefevre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2011.08890.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666860v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayry Jagadeesh" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mouthon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.111123" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00676680v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornasa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groyer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Thu Gaston" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khallou-Laschet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs076" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358779v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Follette" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.331.6013.29-c" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455562v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2011.61" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455565v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.01.095" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRX1RBC2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455564v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Araujo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chauvineau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Zhu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diem" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bourgeois" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1003076" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455567v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2010.12.1102" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBNDH5B6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455572v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fournier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2010.09.006" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7D7D5LD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455571v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Follette" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455558v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2011.08.004" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37V58Q49-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455563v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2011.02.007" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCW5JRQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592064v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Araujo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvineau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diem" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bourgeois" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455570v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-07-296103" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592065v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier E.M." TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddur M.S." TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vani" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wootla" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455561v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2011.07.004" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16L5XQR6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455569v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meslier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dimitrov" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delignat" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2011.04200.x" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637405v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hegde" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maddur" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026312" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541804v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Fournier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Maddur" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793350v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bou&#233;" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapey" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2009.433" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455575v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhauri Yash Sinha" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambhuprasad Kotresh Togarsimalemath" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.158055" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455592v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagedeesh Bayry" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2009.12.004" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455581v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-010-9394-5" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-190XRZ7S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455593v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-04-216408" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486871v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varthaman" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khallou-Laschet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fornassa" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj Kim" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903109" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455586v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeddula Narayana" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Chaturvedi" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903299" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455579v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/466179b" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455589v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2009.12.004" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMWDBM8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04628919v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olivieri" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasconcellos" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#243;brega" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Minoprio" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2010.01212.x" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455576v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMcibr1006936" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409601v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Duong van Huyen" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Prost" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Heudes" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409603v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Dimitrov" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel-Derlon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.07.009" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWGRQFZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01500616v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Perruccio" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08264" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-GVXX0W32-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418146v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimha Rao Desirazu" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Uda" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-009-8116-3" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VQC0H9Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455594v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andr&#233;" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Atanasov" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.09.021" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHTJFBPF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455604v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tough" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2009.080987" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455599v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haensler" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2009.03.005" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D45P61Z6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455600v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(09)70127-6" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB25XCZX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455598v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melukote&#160;s. Shaila" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan&#160;k.&#160;n. Rao" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma&#160;maheshwari Krishnaswamy" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/599843" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455596v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarrete" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caligiuri" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Christophe" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2009.03571.x" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455607v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMcibr0803649" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455611v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-8-161" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142761v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Graff-Dubois" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Dai" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e318160500a" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281562v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.11.7714" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284906v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicoletti" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patey" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legendre" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.12.8455" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455610v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Elluru" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vir-Singh Negi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2008.04.011" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWN4RP50-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988210v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri-Ramulu Elluru" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bloch" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2008.04.014" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSH4Z21T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455606v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyalak Tha-In" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herold Metselaar" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kwekkeboom" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2008.08.004" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQVGQHZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071185v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. Mallet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kazatchkine" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nagaraja" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mbc.0000224840.40839.5a" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093718v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thaunat" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamzer-Bruneel Mf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agbalika" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Venditto" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017884v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tupin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poirier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thieblemont" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018375v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Khallou-Laschet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caligiuri" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Groyer" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tupin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=At Gaston" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088757v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix-Demazes" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086026v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.2.1355" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455512v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0669-7_5" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/srini-kaveri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0837-4053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537728v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Chandrabhan Singh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Vijaya Retnakumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmoy Das" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srini Kaveri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Joseph Mathew" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1753478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05242186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Rambabu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boban D An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Karnam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2025.05.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05567016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswathy S Nair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Tauro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshit B Joshi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Makhal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Sobczak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-025-02045-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razzaque Ahmed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikole Kalesinskas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srini V Kaveri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2317762121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04088150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Bayry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisha Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Toscano-Rivero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vonniessen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Genest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.04.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03988037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Noe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gilbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecerf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04535-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03551315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Stanworth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Brand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vrielink" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Greinacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hs9.0000000000000670" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03452605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15361" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03452618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulgey Gauthami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Kaveri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagendra Hegde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mab.2021.0004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03452606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102850" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryasarathi Dasgupta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagirath Gangadharan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile V. Denis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00393" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03905108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1198" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srini V. Kaveri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020510" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shina Pashova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Varthaman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2020.104151" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02555342v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Reddy Bonam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anavaj Sakuntabhai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stephen-Victor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Bhatt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-2249-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03001759v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barnay-Verdier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Borde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Fattoum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Wootla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2019.104020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou-Jaoudeh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0825-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hillion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arleevskaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bordron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Brooks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08740-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873723v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mimoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Daventure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00810" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wiatr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Boudhabhay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Poillerat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rossini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.04.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Russick" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milanov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Boros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.210583" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repess&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Palla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elika Farrokhi Moshai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Borel-Derlon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.212001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328279v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan S. Maddur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan D. Dimitrov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D. Kazatchkine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08746-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02284256v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C Galeotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.10.064" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bozza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian K&#228;sermann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigina Romani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201847774" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455417v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.01.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02122297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Charlet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20061473" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017495v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.200279" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02564302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitrali Saha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathap Kothapalli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerupaxagouda V Patil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundallahalli Bayyappa Manjunathareddy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2019.1602434" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02564293v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dimitrov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevailler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-019-0334-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01831993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.165720" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouhajja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bougacha-Elleuch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Marrakchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41387-018-0044-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832020v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Ghazaly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas V. Kaveri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rohde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2018.05.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328245v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1657777" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Pradhan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Pandit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathamesh Surve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Rajadhyaksha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/eurjrheum.2018.17194" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455444v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan S Maddur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0017-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Sharma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aan0829" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2018.08.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Jo&#227;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vir Singh Negi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701271" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01832032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Srivastava" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2018.01.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hadzhieva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastas D. Pashov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mouquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03942-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Prakhar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Sharma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-017-0818-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/inserm-02455463v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.09.062" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988396v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Shahsavarian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Chaaya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciso Costa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379896v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Lone" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.136671" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630293v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2017.08.008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitrali C Saha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmoy C Das" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V Stephen-Victor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu M Sharma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00275" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325456v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Burbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cross" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poussin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Taflin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01761" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455452v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fontaine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jix469" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01471780v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fohrer-Ting" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.163451" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01723555v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxx039" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455574v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Navarrete" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Teyssandier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH10-05-0294" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455466v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cimaz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kone-Paut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2016.08.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375584v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Friboulet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070912" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrimati Shetty" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2015.09.013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchavdar Vassilev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.02.112" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P9Q4X2H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01404123v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar Sharma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00465" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398083v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Shopsin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2016.10.018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455471v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahana Holla" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24193" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455481v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cmi.2015.98" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Hegde" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Canale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19592" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01305552v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahma N. Singh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Galun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalip K. Upreti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27381a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922046v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Mahendra" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaunat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dollinger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1403005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455485v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Kohler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00106" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285509v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galeotti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephen-Victor" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharma" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kaveri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bayry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.01.025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01117084v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.01.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455495v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.130375" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455493v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubka Roumenina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi501507m" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067196v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C Lecerf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Jarossay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ohayon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.618124" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272042v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimesh Gupta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissanne de Wispelaere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjula Kalia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16248" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01450975v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Djoumerska-Alexieva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastas Pashov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2119/molmed.2014.00224" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344595v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Elluru" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saha" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hedge" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friboulet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000375427" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-NT75M1MT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155485v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Hartung" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2015.04.012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455489v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Ayry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5268" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224309v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114965" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455500v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamma Trinath" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Rabin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bolgert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneger Guy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cmi.2014.117" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455505v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holla" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balaji" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu532" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103415v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2014.12.015" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02425481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Culina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meslier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aaa1957" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358914v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoland Schoindre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05672" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102873v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-014-8580-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455504v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Nadkar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/983781" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455517v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bouhlal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinvalet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Teillaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fridman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-014-0019-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455506v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bali Pulendran" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5092" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455514v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivashankar Othy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Top&#231;u" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201444440" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455508v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Casulli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coignard-Biehler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Amazzough" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Shoai-Tehrani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-014-8555-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455520v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dalmas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ca&#235;r" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-1511" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455513v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan von Gunten" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Shoenfeld" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Blank" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Branch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nri3401-c1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103153v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Ramulu Elluru" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-014-0466-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455511v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushagra Bansal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01726-14" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455518v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Nain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet Kaur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343701" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455525v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecerf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaveri" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dissous" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455516v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janakiraman Vani" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kithiganahalli Balaji" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2014.02.021" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344398v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shahsavarian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Minoux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Matti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2014.03.015" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0Q7N6QR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866345v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahendra" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Peyron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dollinger" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilardin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070731" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791413v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonduelle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahia" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siberil" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhabiles" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203483" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455530v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legoff" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaima Chamat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mercier-Delarue" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touzelet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069390" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455542v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teyssandier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gupta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dasgupta" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.12081" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z96HMJDK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455535v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1201965" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455528v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2013.09.024" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455539v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cmi.2012.72" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455533v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melukote Shaila" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit281" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455538v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2013.01.031" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455547v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-012-9752-6" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5G7P2MGN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01610260v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishukumar Aimanianda" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01188" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455544v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devram Sampat Ghorpade" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shripad Patil" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01108-12" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455532v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-11-468264" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455555v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miossec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.03.044" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455553v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Delers" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2012.05.013" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87B9F14L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455549v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkote Shaila" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00244-12" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737752v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Minoux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limnios" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2012.01.004" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2GTX79Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00666860v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayry Jagadeesh" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mouthon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.111123" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658516v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Padiolleau-Lefevre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2011.08890.x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455557v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Silverman" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102107" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455545v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Othy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topcu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1209124109" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00676680v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornasa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groyer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Thu Gaston" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khallou-Laschet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs076" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455562v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2011.61" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358779v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Follette" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.331.6013.29-c" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455558v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2011.08.004" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37V58Q49-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455567v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2010.12.1102" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBNDH5B6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455572v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fournier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2010.09.006" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7D7D5LD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455571v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Follette" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455565v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2011.01.095" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRX1RBC2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455564v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Araujo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chauvineau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Zhu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diem" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bourgeois" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1003076" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455563v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2011.02.007" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCW5JRQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592064v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Araujo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvineau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diem" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bourgeois" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455570v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-07-296103" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455561v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2011.07.004" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16L5XQR6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455569v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meslier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dimitrov" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delignat" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2011.04200.x" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637405v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hegde" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maddur" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026312" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592065v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier E.M." TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddur M.S." TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vani" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wootla" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793350v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bou&#233;" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapey" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2009.433" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541804v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Fournier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Maddur" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455592v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagedeesh Bayry" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2009.12.004" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455586v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeddula Narayana" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Chaturvedi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903299" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455581v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-010-9394-5" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-190XRZ7S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455593v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-04-216408" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486871v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varthaman" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khallou-Laschet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fornassa" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj Kim" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903109" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455575v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhauri Yash Sinha" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambhuprasad Kotresh Togarsimalemath" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.158055" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455579v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/466179b" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455589v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2009.12.004" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMWDBM8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455576v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMcibr1006936" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04628919v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olivieri" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasconcellos" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#243;brega" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Minoprio" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3024.2010.01212.x" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409601v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Duong van Huyen" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Prost" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Heudes" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418146v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimha Rao Desirazu" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taizo Uda" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-009-8116-3" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VQC0H9Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455599v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Haensler" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2009.03.005" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D45P61Z6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455594v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andr&#233;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Atanasov" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2009.09.021" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHTJFBPF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455604v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tough" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2009.080987" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409603v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Dimitrov" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel-Derlon" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.07.009" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWGRQFZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01500616v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kniemeyer" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Perruccio" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08264" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-GVXX0W32-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455600v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(09)70127-6" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB25XCZX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455598v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melukote&#160;s. Shaila" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan&#160;k.&#160;n. Rao" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma&#160;maheshwari Krishnaswamy" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/599843" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455596v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navarrete" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caligiuri" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Christophe" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2009.03571.x" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455611v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-8-161" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455607v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMcibr0803649" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142761v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Graff-Dubois" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Dai" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e318160500a" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455610v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Elluru" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vir-Singh Negi" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2008.04.011" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWN4RP50-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281562v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.11.7714" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284906v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicoletti" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patey" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legendre" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.180.12.8455" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988210v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri-Ramulu Elluru" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Bloch" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2008.04.014" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSH4Z21T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455606v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyalak Tha-In" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herold Metselaar" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kwekkeboom" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2008.08.004" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQVGQHZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093718v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thaunat" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamzer-Bruneel Mf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agbalika" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Venditto" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071185v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. Mallet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kazatchkine" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nagaraja" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mbc.0000224840.40839.5a" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017884v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tupin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poirier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thieblemont" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018375v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Khallou-Laschet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caligiuri" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Groyer" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tupin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=At Gaston" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088757v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix-Demazes" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086026v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.2.1355" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455512v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0669-7_5" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>