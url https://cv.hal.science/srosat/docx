--- v0 (2026-03-14)
+++ v1 (2026-05-05)
@@ -66,321 +66,321 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRACE Detection of Transient Mass Redistributions During a Mineral Phase Transition in the Deep Mantle</w:t>
+                <w:t xml:space="preserve">Observation and Modeling of the Gravity Signals of the January 15, 2022 Hunga-Tonga Air Wave A 1 at Two Stations Near Strasbourg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gaugne Gouranton</w:t>
+                <w:t xml:space="preserve">Walter Zürn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Panet</w:t>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Greff‐lefftz</w:t>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mioara Mandea</w:t>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Rosat</w:t>
+                <w:t xml:space="preserve">Frédéric Littel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (17), </w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025gl116408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-025-03843-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344363v1</w:t>
+                <w:t xml:space="preserve">hal-05344374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and Modeling of the Gravity Signals of the January 15, 2022 Hunga-Tonga Air Wave A 1 at Two Stations Near Strasbourg, France</w:t>
+                <w:t xml:space="preserve">GRACE Detection of Transient Mass Redistributions During a Mineral Phase Transition in the Deep Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Zürn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Charlotte Gaugne Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Greff‐lefftz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Littel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-025-03843-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025gl116408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344374v1</w:t>
+                <w:t xml:space="preserve">hal-05344363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface tidal gravity variation and gravimetric factor</w:t>
               </w:r>
@@ -405,51 +405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 238 (2), pp.848-859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -496,64 +496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap filling between GRACE and GRACE-FO missions: assessment of interpolation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98, pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -639,51 +639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Littel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (6), pp.24-31. </w:t>
@@ -715,191 +715,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial note for the geodesy and geodynamics journal special issue contemporary research in geodynamics and earth tides - Selection from the 19th international symposium on geodynamics and earth tides, 2021, Wuhan, China</w:t>
+                <w:t xml:space="preserve">A 6-year cycle in the Earth system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heping Sun</w:t>
+                <w:t xml:space="preserve">Julia Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Braitenberg</w:t>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Feng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosat</w:t>
+                <w:t xml:space="preserve">Lorena Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodesy and Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.1-3. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 229, pp.104245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geog.2022.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244288v1</w:t>
+                <w:t xml:space="preserve">hal-04236877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intradecadal variations in length of day: Coherence with models of the Earth's core dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -940,1026 +940,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Observations for Geodynamics, Earthquakes and Earth Tides Phenomena: Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Editorial note for the geodesy and geodynamics journal special issue contemporary research in geodynamics and earth tides - Selection from the 19th international symposium on geodynamics and earth tides, 2021, Wuhan, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heping Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Braitenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Severine Rosat</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-023-03243-9⟩</w:t>
+              <w:t xml:space="preserve">Geodesy and Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geog.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04198304v1</w:t>
+                <w:t xml:space="preserve">hal-04244288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar Gravitational-Wave Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Falanga</w:t>
+                <w:t xml:space="preserve">Gravitational Constraints on the Earth's Inner Core Differential Rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Harms</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Dumberry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-023-01015-4⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL104790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251473v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational Constraints on the Earth's Inner Core Differential Rotation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosat</w:t>
+                <w:t xml:space="preserve">Precision Observations for Geodynamics, Earthquakes and Earth Tides Phenomena: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Braitenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heping Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mioara Mandea</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL104790⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.569-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-023-03243-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321562v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04198304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Gravity Observations at Mt. Somma-Vesuvius with a gPhoneX Gravimeter: In-Depth Instrumental Response Characterization and Tidal Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U. Riccardi</w:t>
+                <w:t xml:space="preserve">Lunar Gravitational-Wave Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marica Branchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Falanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carlino</w:t>
+                <w:t xml:space="preserve">Jan Harms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pivetta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosat</w:t>
+                <w:t xml:space="preserve">Karan Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Katsanevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-023-03313-y⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219 (8), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-01015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140715v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineation of aquifer boundary by two vertical superconducting gravimeters in a karst hydrosystem, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Continuous Gravity Observations at Mt. Somma-Vesuvius with a gPhoneX Gravimeter: In-Depth Instrumental Response Characterization and Tidal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pivetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 180 (2), pp.611-628. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-022-03186-7⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-023-03313-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833524v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty of Low-Degree Space Gravimetry Observations: Surface Processes Versus Earth's Core Signal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Delineation of aquifer boundary by two vertical superconducting gravimeters in a karst hydrosystem, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mioara Mandea</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JB026503⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180 (2), pp.611-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-022-03186-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04198298v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6-year cycle in the Earth system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Uncertainty of Low-Degree Space Gravimetry Observations: Surface Processes Versus Earth's Core Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 229, pp.104245. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JB026503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236877v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04198298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Reliable Gravity Tidal Model for Lake Nasser Region (Egypt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zahran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Issawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -1991,1230 +1991,1230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparing Superconducting Gravimeter Records in a Dense Meter-Scale Network at the J9 Gravimetric Observatory of Strasbourg, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of free oscillations after the 2010 Chile and 2011 Japan earthquakes by superconducting gravimeter in Kutch, Gujarat, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Warburton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chandra Sekhar Pedapudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhusudhana Rao Katlamudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-022-03000-4⟩</w:t>
+              <w:t xml:space="preserve">Geodesy and Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geog.2022.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700727v1</w:t>
+                <w:t xml:space="preserve">hal-03874434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of free oscillations after the 2010 Chile and 2011 Japan earthquakes by superconducting gravimeter in Kutch, Gujarat, India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chandra Sekhar Pedapudi</w:t>
+                <w:t xml:space="preserve">Intercomparing Superconducting Gravimeter Records in a Dense Meter-Scale Network at the J9 Gravimetric Observatory of Strasbourg, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhusudhana Rao Katlamudi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">R. J. Warburton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodesy and Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179 (5), pp.1701-1727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geog.2022.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-022-03000-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874434v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Earth’s spheroidal motion induced by a gravitational wave in flat spacetime [Phys. Rev. D 100 , 044048 (2019)]</w:t>
+                <w:t xml:space="preserve">Earth’s Rotation: Observations and Relation to Deep Interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josipa Majstorović</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jérémy Rekier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin F Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.029901⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-021-09669-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476273v1</w:t>
+                <w:t xml:space="preserve">hal-03451262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation of the Earth's rotation by monochromatic gravitational waves from astrophysical sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Erratum: Earth’s spheroidal motion induced by a gravitational wave in flat spacetime [Phys. Rev. D 100 , 044048 (2019)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josipa Majstorović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josipa Majstorović</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rogister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.104052⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 103 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.029901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233840v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth’s Rotation: Observations and Relation to Deep Interior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perturbation of the Earth's rotation by monochromatic gravitational waves from astrophysical sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Rekier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josipa Majstorović</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-021-09669-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.104052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451262v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variations of degree 2 from geodetic observations and surface processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The limited contribution from outer core dynamics to global deformations at the Earth’s surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Couhert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Dumberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa590⟩</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080901v1</w:t>
+                <w:t xml:space="preserve">hal-02949229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of three iGrav superconducting gravity meters before and after transport to remote monitoring sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Schäfer</w:t>
+                <w:t xml:space="preserve">Philippe Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jousset</w:t>
+                <w:t xml:space="preserve">Andreas Güntner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Güntner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kemal Erbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 223 (2), pp.959-972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggaa359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the monsoonal hydrology contribution using a 8-year record (2010–2018) from superconducting gravimeter OSG-060 at Djougou (Benin, West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 221 (1), pp.431-439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggaa027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the solid earth tides, ocean and atmospheric loadings using an 8-year record (2010–2018) from superconducting gravimeter OSG-060 at Djougou (Benin, West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 134, pp.101692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2019.101692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limited contribution from outer core dynamics to global deformations at the Earth’s surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interannual variations of degree 2 from geodetic observations and surface processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Couhert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dumberry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949229v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of a joint Bayesian inversion of VLBI and gravimetric data to the estimation of the free inner core nutation and free core nutation resonance parameters</w:t>
               </w:r>
@@ -3252,51 +3252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibnu Nurul Huda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 222 (2), pp.845-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3464,51 +3464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of groundwater redistribution in a karst aquifer using a superconducting gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,77 +3598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth’s spheroidal motion induced by a gravitational wave in flat spacetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Majstorović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rogister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3696,5628 +3696,5506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-year analysis of the iOSG-24 superconducting gravimeter at the low noise underground laboratory (LSBB URL) of Rustrel, France: Environmental noise estimate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring gravity with the MIGA large scale atom interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Littel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
+                <w:t xml:space="preserve">B. Canuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pozzo Di Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chantrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2018.05.009⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.14064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32165-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802650v1</w:t>
+                <w:t xml:space="preserve">hal-01874243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing performances of the optimal sequence estimation and autoregressive method in the frequency domain for estimating eigenfrequencies and zonal structure coefficients of low-frequency normal modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A two-year analysis of the iOSG-24 superconducting gravimeter at the low noise underground laboratory (LSBB URL) of Rustrel, France: Environmental noise estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Littel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy483⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924560v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of Detection of Gravimetric Signals on Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hinderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-33717-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Singular Spectrum Analysis in the Estimates of Common Environmental Effects Affecting GPS Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gruszczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Klos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Gruszczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Bogusz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00024-018-1814-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the noise characteristics of time series recorded with nearby located GPS receivers and superconducting gravity meters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Testing performances of the optimal sequence estimation and autoregressive method in the frequency domain for estimating eigenfrequencies and zonal structure coefficients of low-frequency normal modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josipa Majstorović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Artur Lenczuk</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rogister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geodaetica et Geophysica Hungarica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40328-018-0212-5⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216 (2), pp.1157-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714910v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More Thoughts on AG–SG Comparisons and SG Scale Factor Determinations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the noise characteristics of time series recorded with nearby located GPS receivers and superconducting gravity meters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Bogusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Lenczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+              <w:t xml:space="preserve">Acta Geodaetica et Geophysica Hungarica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-018-1834-9⟩</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40328-018-0212-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741372v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring gravity with the MIGA large scale atom interferometer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">More Thoughts on AG–SG Comparisons and SG Scale Factor Determinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pozzo Di Borgo</w:t>
+                <w:t xml:space="preserve">David Crossley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chantrait</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marta Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.14064. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32165-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-018-1834-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874243v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DERIVING COMMON SEASONAL SIGNALS IN GPS POSITION TIME SERIES BY USING MULTICHANNEL SINGULAR SPECTRUM ANALYSIS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Time stability of spring and superconducting gravimeters through the analysis of very long gravity record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geodynamica et Geomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13168/AGG.2017.0010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514115v1</w:t>
+                <w:t xml:space="preserve">hal-01619390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth's core and inner-core resonances from analysis of VLBI nutation and superconducting gravimeter data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gattano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 208 (1), pp.211 - 220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggw378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of a 426-Day Record of Seafloor Gravity and Pressure Time Series in the North Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Boy</w:t>
+                <w:t xml:space="preserve">DERIVING COMMON SEASONAL SIGNALS IN GPS POSITION TIME SERIES BY USING MULTICHANNEL SINGULAR SPECTRUM ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gruszczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Bogusz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Geodynamica et Geomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13168/AGG.2017.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-017-1554-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01515466v1</w:t>
+                <w:t xml:space="preserve">hal-01514115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Time stability of spring and superconducting gravimeters through the analysis of very long gravity record</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses of a 426-Day Record of Seafloor Gravity and Pressure Time Series in the North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Escot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2017.01.007⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.1793 - 1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-017-1554-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619390v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First analyses of the iOSG-type superconducting gravimeter at the low noise underground laboratory (LSBB URL) of Rustrel, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation of the gravimetric pole tide by stacking long time-series of GGP superconducting gravimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rogister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20161206003⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 205, pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616817v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints provided by ground gravity observations on geocentre motions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Rogister</w:t>
+                <w:t xml:space="preserve">First analyses of the iOSG-type superconducting gravimeter at the low noise underground laboratory (LSBB URL) of Rustrel, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Littel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Mémin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.06003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20161206003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330819v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First analyses of the iOSG-type superconducting gravimeter at the low noise underground laboratory (LSBB URL) of Rustrel, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraints provided by ground gravity observations on geocentre motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rogister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20161206003⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453171v1</w:t>
+                <w:t xml:space="preserve">hal-01330819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the gravimetric pole tide by stacking long time-series of GGP superconducting gravimeters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of the time variability of diurnal tides and resonant FCN period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heping Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Qiao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Cun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.GEOD-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282694v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the time variability of diurnal tides and resonant FCN period</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Time stability of spring and superconducting gravimeters through the analysis of very long gravity records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jiang-Cun Zhou</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.GEOD-1307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.05.003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.GEOD-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015204v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the performances of different spring and superconducting gravimeters and STS-2 seismometer at the Gravimetric Observatory of Strasbourg, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A search for atmospheric effects on gravity at different time and space scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnoso Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Geophysica et Geodaetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.GEOD-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11200-014-0830-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228685v1</w:t>
+                <w:t xml:space="preserve">hal-01015721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface atmospheric pressure excitation of the translational mode of the inner core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rogister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.PEPI5690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2013.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-gravimetry in West-Africa: First results from the Djougou (Benin) superconducting gravimeter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison of the performances of different spring and superconducting gravimeters and STS-2 seismometer at the Gravimetric Observatory of Strasbourg, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Calvo Garcia-Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marta Calvo</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoso Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Geophysica et Geodaetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11200-014-0830-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.04.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00980897v1</w:t>
+                <w:t xml:space="preserve">hal-01228685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for atmospheric effects on gravity at different time and space scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydro-gravimetry in West-Africa: First results from the Djougou (Benin) superconducting gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosat</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Séguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.GEOD-1277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.02.001⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.0264-3707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01015721v1</w:t>
+                <w:t xml:space="preserve">hal-00980897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time stability of spring and superconducting gravimeters through the analysis of very long gravity records</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The application of Bayesian method in determination of free core nutation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He-Ping Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Qiao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Cun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.04.009⟩</w:t>
+              <w:t xml:space="preserve">CHINESE JOURNAL OF GEOPHYSICS-CHINESE EDITION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (1), pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6038/cjg20130106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01015720v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of Bayesian method in determination of free core nutation parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the Accuracy of the Calibration of Superconducting Gravimeters Using Absolute and Spring Sensors: a Critical Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHINESE JOURNAL OF GEOPHYSICS-CHINESE EDITION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6038/cjg20130106⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169, pp.1343-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00024-011-0398-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805574v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Accuracy of the Calibration of Superconducting Gravimeters Using Absolute and Spring Sensors: a Critical Comparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Correction to &amp;quot;High-resolution analysis of the gravest seismic normal modes after the 2004 Mw = 9 Sumatra earthquake using superconducting gravimeter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadahiro Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Imanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00024-011-0398-8⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.L22601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL054248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00643258v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to &amp;quot;High-resolution analysis of the gravest seismic normal modes after the 2004 Mw = 9 Sumatra earthquake using superconducting gravimeter data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Excitation of the Slichter mode by collision with a meteoroid or pressure variations at the surface and core boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rogister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012GL054248⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2011.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754943v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of the Slichter mode by collision with a meteoroid or pressure variations at the surface and core boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Noise Levels of Superconducting Gravimeters: Updated Comparison and Time Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Rogister</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2011.10.007⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (3), pp.1233-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120100217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673280v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Levels of Superconducting Gravimeters: Updated Comparison and Time Stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Micro-g LaCoste gPhone-054 spring gravimeter and the GWR-C026 superconducting gravimeter in Strasbourg (France) using a 300-day time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120100217⟩</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/48/1/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644060v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Micro-g LaCoste gPhone-054 spring gravimeter and the GWR-C026 superconducting gravimeter in Strasbourg (France) using a 300-day time series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation of the Free Core Nutation parameters from SG data: Sensitivity study and comparative analysis using linearized least-squares and Bayesian methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Llubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/48/1/003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.331-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2009.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643237v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Free Core Nutation parameters from SG data: Sensitivity study and comparative analysis using linearized least-squares and Bayesian methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Free core nutation resonance parameters from VLBI and superconducting gravimeter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Llubes</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2009.09.027⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 503, pp.287-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00643230v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a ten-year (1997-2007) record of time-varying gravity in Strasbourg using absolute and superconducting gravimeters: new results on the calibration and comparison with GPS height changes and hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amalvict</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (3-5), pp.360. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Free Core Nutation parameters from SG data: sensitivity study and comparative analysis using linearized Least-Squares and Bayesian methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Llubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (3-5), pp.331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free core nutation resonance parameters from VLBI and superconducting gravimeter data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mars and Mercury rotation variations from altimetry crossover data: Feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. B. Lambert</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113, pp.12014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JE003233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643157v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a non-linear damped harmonic analysis method to the normal modes of the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fukushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45, pp.63-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.JOG.2007.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars and Mercury rotation variations from altimetry crossover data: Feasibility study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Dehant</w:t>
+                <w:t xml:space="preserve">A wavelet-based detection and characterization of damped transient waves occurring in geophysical time-series: theory and application to the search for the translational oscillations of the inner core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JE003233⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 171, pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2007.03533.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643233v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical variations of the 0S0 normal mode amplitude: predictions and observations after the Sumatra-Andaman earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Watada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 59, pp.307-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution bathymetry using Alvin scanning sonar at the Southern East Pacific Rise and its implication to the formation of collapsed lava lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kisimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Urabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 59, pp.245-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wavelet-based detection and characterization of damped transient waves occurring in geophysical time-series: theory and application to the search for the translational oscillations of the inner core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Application of a Non-Linear Damped Harmonic Analysis method to the normal modes of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gegout</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadahiro Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Tamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2007.03533.X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2007.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643195v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Non-Linear Damped Harmonic Analysis method to the normal modes of the Earth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A search for the Slichter triplet with superconducting gravimeters: Impact of the density jump at the inner core boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoshiaki Tamura</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rogister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crossley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 45 (1), pp.63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2007.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 41, pp.296-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2005.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531877v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for the Slichter triplet with superconducting gravimeters: Impact of the density jump at the inner core boundary</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New determinations of Q quality factors and eigenfrequencies for the whole set of singlets of the Earth's normal modes 0S0, 0S2, 0S3 and 2S1 using superconducting gravimeter data from the GGP network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Roult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clévédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Millot-Langet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 41, pp.296-306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2005.08.033⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 41, pp.345-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2005.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643203v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New determinations of Q quality factors and eigenfrequencies for the whole set of singlets of the Earth's normal modes 0S0, 0S2, 0S3 and 2S1 using superconducting gravimeter data from the GGP network</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-resolution analysis of the gravest seismic normal modes after the 2004 Mw = 9 Sumatra earthquake using superconducting gravimeter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Imanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2005.08.020⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.13304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL023128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00643204v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution analysis of the gravest seismic normal modes after the 2004 Mw = 9 Sumatra earthquake using superconducting gravimeter data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Tamura</w:t>
+                <w:t xml:space="preserve">Earth's Free Oscillations Excited by the 26 December 2004 Sumatra-Andaman Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teh-Ru Alex Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Tromp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Okal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GL023128⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 308, pp.1139-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1112305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643155v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth's Free Oscillations Excited by the 26 December 2004 Sumatra-Andaman Earthquake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seth Stein</w:t>
+                <w:t xml:space="preserve">Non-linear oceanic tides observed by superconducting gravimeters in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Llubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1112305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38, pp.391-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2004.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643274v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear oceanic tides observed by superconducting gravimeters in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term and seasonal gravity changes at the Strasbourg station and their relation to crustal deformation and hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amalvict</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mäkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rogister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 38, pp.391-405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2004.07.017⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 38, pp.343-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2004.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643201v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term and seasonal gravity changes at the Strasbourg station and their relation to crustal deformation and hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Amalvict</w:t>
+                <w:t xml:space="preserve">Performance of superconducting gravimeters from long-period seismology to tides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Rogister</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crossley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 38, pp.343-353. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2004.07.010⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 38, pp.461-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2004.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643199v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of superconducting gravimeters from long-period seismology to tides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Boy</w:t>
+                <w:t xml:space="preserve">First observation of 2S1 and study of the splitting of the football mode 0S2 after the June 2001 Peru earthquake of magnitude 8.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2004.07.005⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (21), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GL018304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00643196v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of 2S1 and study of the splitting of the football mode 0S2 after the June 2001 Peru earthquake of magnitude 8.4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The search for the Slichter mode: comparison of noise levels of superconducting gravimeters and investigation of a stacking method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crossley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9533,51 +9411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated Estimation of the Free Core and Inner-Core Nutation Resonance Parameters Using 2023 VLBI Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9615,51 +9493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSTRAINTS ON EARTH’S CORE PROCESSES BY SPACE GRAVIMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de la SF2A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Astronomie et d’Astrophysique, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9678,299 +9556,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variations of degree 2 from geodetic observations and surface processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The time-variable gravity field estimates and their impact in the detectability of the Earth’s core signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dumberry</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Geodynamics and Earth Tides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587990v1</w:t>
+                <w:t xml:space="preserve">hal-04973946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time-variable gravity field estimates and their impact in the detectability of the Earth’s core signals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interannual variations of degree 2 from geodetic observations and surface processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mioara Mandea</w:t>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Couhert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dumberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Geodynamics and Earth Tides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Wuhan, China</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973946v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE POSSIBLE SOURCES TO INTERANNUAL DEFORMATIONS AT THE EARTH'S SURFACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9995,103 +9873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures combinées gravimétrie absolue - GNSS - marégraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rogister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres Scientifiques et Techniques RESIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
@@ -10146,51 +10024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10353,51 +10231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodetic tools for monitoring groundwater redistributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10517,64 +10395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10608,64 +10486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed analysis of diurnal tides and associated space nutation in the search for the free inner core nutation resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10725,51 +10603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Earth's nutation: VLBI versus IAU 2000A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10833,77 +10711,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Search for the Free Inner Core Nutation in VLBI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rogister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10941,51 +10819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth's Interior from VLBI and Superconducting Gravimeter Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11023,51 +10901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outer and inner core parameters from joint analysis of superconducting gravimeter and VLBI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11137,103 +11015,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service National d'Observation Gravimétrie SNOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G2 2025 Géodésie et géophysique depuis l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
@@ -11370,64 +11248,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Swarm and GRACE time-variable gravity field at low degree spherical harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swarm Data Quality Workshop (DQW#11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Athènes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11465,77 +11343,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the establishment of the GGP-ICET Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Wzontiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11609,90 +11487,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater monitoring and characterization by a vertical dipole of superconducting gravimeters in a karst aquifer, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Meeting for Applied Geoscience &amp; Energy Expanded Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11726,64 +11604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparison of ground gravity and vertical height measurements at collocated IGETS stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bogusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11856,77 +11734,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Core Nutation Parameters from Hydrostatic Long-Base Tiltmeter Records in Sainte Croix aux Mines (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11967,640 +11845,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal Spectroscopy from a Long Record of Superconducting Gravimeters in Strasbourg (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Hinderer</w:t>
+                <w:t xml:space="preserve">Chandler Wobble and Frequency Dependency of the Ratio Between Gravity Variation and Vertical Displacement for a Simple Earth Model with Maxwell or Burgers Rheologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rogister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Berlin Heidelberg, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1345_2016_247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384203v1</w:t>
+                <w:t xml:space="preserve">hal-01511001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed Analysis of Diurnal Tides and Associated Space Nutation in the Search of the Free Inner Core Nutation Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. B. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandler Wobble and Frequency Dependency of the Ratio Between Gravity Variation and Vertical Displacement for a Simple Earth Model with Maxwell or Burgers Rheologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosat</w:t>
+                <w:t xml:space="preserve">Tidal Spectroscopy from a Long Record of Superconducting Gravimeters in Strasbourg (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/1345_2016_247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01511001v1</w:t>
+                <w:t xml:space="preserve">hal-01384203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results from the superconducting gravimeter SG-060 installed in West Africa (Djougou, Benin)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Study of the Time Stability of Tides Using a Long Term (1973-2011) Gravity Record at Strasbourg, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chris Rizos, Pascal Willis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth on the Edge: Science for a Sustainable Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.413-419, 2014, International Association of Geodesy Symposia, 978-3-642-37222-3. </w:t>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.377-381, 2014, International Association of Geodesy Symposia, 978-3-642-37222-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-37222-3_55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37222-3_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926864v1</w:t>
+                <w:t xml:space="preserve">hal-00926856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Time Stability of Tides Using a Long Term (1973-2011) Gravity Record at Strasbourg, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Preliminary results from the superconducting gravimeter SG-060 installed in West Africa (Djougou, Benin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chris Rizos, Pascal Willis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth on the Edge: Science for a Sustainable Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.377-381, 2014, International Association of Geodesy Symposia, 978-3-642-37222-3. </w:t>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.413-419, 2014, International Association of Geodesy Symposia, 978-3-642-37222-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-37222-3_50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37222-3_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926856v1</w:t>
+                <w:t xml:space="preserve">hal-00926864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A REVIEW OF THE SLICHTER MODES: AN OBSERVATIONAL CHALLENGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jon M. Phillips. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Earth's Core: Structure, Properties and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc., pp.63-77, 2011</w:t>
@@ -12642,51 +12520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Tidal Gravity Observations: Comparison with Earth Tide Models and Estimation of the Free Core Nutation (FCN) Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ducarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vandercoilden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12763,51 +12641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Seismic Source Mechanisms to Excite the Slichter Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Tregoning, Chris Rizos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring and Understanding a Dynamic Planet with Geodetic and Oceanographic Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.571-577, 2007, International Association of Geodesy Symposia, </w:t>
@@ -12877,103 +12755,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Gravimeter Data from Rustrel (LSBB) - Level 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Littel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5880/igets.ru.l1.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12994,249 +12872,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gravimètres supraconducteurs de Strasbourg</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Superconducting Gravimeter Data from Rustrel (LSBB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2015, pp.2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Littel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Geodynamics and Earth Tide Service (IGETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712962v1</w:t>
+                <w:t xml:space="preserve">hal-03453162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Gravimeter Data from Rustrel (LSBB)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les gravimètres supraconducteurs de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453162v1</w:t>
+                <w:t xml:space="preserve">hal-03712962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13254,51 +13132,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies for the ELGAR large scale atom interferometer array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13343,147 +13221,297 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNFGG annual report : French 2025 activities in geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité national français de géodésie et géophysique. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations temporelles de la gravité en relation avec la dynamique interne de la Terre - Apport des gravimètres supraconducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Louis Pasteur - Strasbourg I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00144439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13493,91 +13521,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations Gravimétriques et Modélisation de la Dynamique Globale de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université de Strasbourg, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01516905v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13587,105 +13615,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental 0S2 seismic mode (&amp;quot;football&amp;quot; mode) recorded by the GWR C026 superconducting gravimeter at the J9 gravimetric station (Strasbourg, France) after the 2001 Mw8.4 Peru earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId381"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13832,51 +13860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaugne Gouranton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff&#8208;lefftz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344374v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Z&#252;rn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-025-03843-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogister" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Riccardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae196" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lecomte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01917-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Braitenberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geog.2022.11.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2023.107053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Rosat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03243-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falanga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Harms" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Jani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Katsanevas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01015-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321562v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dumberry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104790" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carlino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pivetta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03313-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03186-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026503" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Moreira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104245" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Riccardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Issawy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03087-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Warburton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03000-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874434v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Sekhar Pedapudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusudhana Rao Katlamudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geog.2022.10.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Majstorovi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogister" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.029901" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.104052" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rekier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F Chao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianli Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-021-09669-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couhert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumberry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa590" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Erbas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa359" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hector" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa027" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.101692" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa448" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ziegler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibnu Nurul Huda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizouard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa181" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canuel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Abend" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aba80e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275862v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.044048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Littel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2018.05.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy483" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897701v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33717-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gruszczynska" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Klos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Gruszczynski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Bogusz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-018-1814-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Lenczuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40328-018-0212-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741372v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crossley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-018-1834-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874243v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chantrait" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32165-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13168/AGG.2017.0010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gattano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw378" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515466v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Escot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-017-1554-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619390v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Legros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2017.01.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Littel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330819v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw220" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453171v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282694v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015204v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Cui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Qiao Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Cun Zhou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.05.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228685v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo Garcia-Maroto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoso Jose" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-014-0830-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926792v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.12.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980897v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J72BMW52-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5XD5DBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015720v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5NZ9JLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He-Ping Sun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6038/cjg20130106" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643258v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00024-011-0398-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLD8FK1B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Sato" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Imanishi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tamura" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL054248" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673280v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2011.10.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100217" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643237v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/48/1/003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VZ2SN52W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643230v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2009.09.027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z25XS90-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferhat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalvict" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.026" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9FS6W92-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594412v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.027" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Lambert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811489" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643222v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukushima" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2007.06.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643233v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trinh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003233" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643183v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watada" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643191v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanaka" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kisimoto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urabe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643195v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gegout" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2007.03533.X" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531877v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Fukushima" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Tamura" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2007.06.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2005.08.033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2FC6LZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643204v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;v&#233;d&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Millot-Langet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2005.08.020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBH57MDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643155v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Imanishi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023128" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643274v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Park" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teh-Ru Alex Song" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tromp" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Okal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Stein" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1112305" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ray" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2004.07.017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3WD6JW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643199v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#228;kinen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2004.07.010" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN2XV14G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crossley" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2004.07.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBN2L39P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643148v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018304" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643263v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2003.07.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZGW40G9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195865v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587990v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Couhert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973946v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514135v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803132v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804453v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nurul-Huda" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ziegler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Richard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049635v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gonnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/20171404" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_224" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803074v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Capitaine" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souchay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822454v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643283v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733981v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851408v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rosat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mandea" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851384v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109550v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wzontiek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3582839.1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749872v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bogusz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klos" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2020_117" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510996v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_260" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384203v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384200v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511001v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_247" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926864v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37222-3_55" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926856v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37222-3_50" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643252v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643304v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducarme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandercoilden" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jian-Qiao" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Heping" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85426-5_62" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643295v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49350-1_83" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473172v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5880/igets.ru.l1.001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712962v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453162v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02989745v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abend" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro-Seoane" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badaracco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144439v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01516905v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04117376v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Z&#252;rn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-025-03843-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaugne Gouranton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff&#8208;lefftz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116408" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogister" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Riccardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae196" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lecomte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01917-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Moreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104245" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2023.107053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244288v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Braitenberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geog.2022.11.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dumberry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104790" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Rosat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03243-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falanga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Harms" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Jani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Katsanevas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01015-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carlino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pivetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03313-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03186-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Riccardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Issawy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03087-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Sekhar Pedapudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusudhana Rao Katlamudi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geog.2022.10.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Warburton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03000-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rekier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F Chao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianli Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-021-09669-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Majstorovi&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogister" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.029901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.104052" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumberry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa448" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Erbas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa359" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hector" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.101692" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couhert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa590" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ziegler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibnu Nurul Huda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizouard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa181" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canuel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Abend" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aba80e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275862v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.044048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chantrait" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32165-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802650v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Littel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2018.05.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33717-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gruszczynska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Klos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Gruszczynski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Bogusz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-018-1814-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy483" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Lenczuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40328-018-0212-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crossley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-018-1834-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Legros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2017.01.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDJF5Z3S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gattano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw378" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13168/AGG.2017.0010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Escot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-017-1554-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616817v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Littel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw220" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015204v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Cui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Qiao Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Cun Zhou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.05.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015720v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5NZ9JLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.02.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5XD5DBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.12.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo Garcia-Maroto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoso Jose" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-014-0830-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J72BMW52-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He-Ping Sun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6038/cjg20130106" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643258v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00024-011-0398-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLD8FK1B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Sato" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Imanishi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tamura" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL054248" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673280v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2011.10.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100217" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643237v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/48/1/003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VZ2SN52W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643230v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2009.09.027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z25XS90-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643157v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Lambert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811489" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferhat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalvict" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.026" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9FS6W92-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594412v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643233v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trinh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003233" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643222v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukushima" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2007.06.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643195v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gegout" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2007.03533.X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643183v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watada" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643191v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanaka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kisimoto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urabe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531877v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Fukushima" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Tamura" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2007.06.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2005.08.033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2FC6LZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643204v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;v&#233;d&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Millot-Langet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2005.08.020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBH57MDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643155v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Imanishi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023128" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643274v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Park" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teh-Ru Alex Song" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tromp" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Okal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Stein" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1112305" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ray" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2004.07.017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3WD6JW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643199v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#228;kinen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2004.07.010" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN2XV14G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crossley" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2004.07.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBN2L39P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643148v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018304" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643263v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2003.07.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZGW40G9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195865v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973946v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587990v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Couhert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514135v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803132v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804453v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nurul-Huda" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ziegler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Richard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049635v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gonnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/20171404" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_224" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803074v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Capitaine" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souchay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822454v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643283v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733981v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851408v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rosat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mandea" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851384v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109550v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wzontiek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3582839.1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749872v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bogusz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klos" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2020_117" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510996v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_260" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511001v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_247" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384200v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384203v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926856v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37222-3_50" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926864v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37222-3_55" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643252v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643304v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducarme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandercoilden" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jian-Qiao" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Heping" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85426-5_62" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643295v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49350-1_83" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473172v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5880/igets.ru.l1.001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453162v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712962v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02989745v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abend" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro-Seoane" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badaracco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582821v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pollet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144439v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01516905v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04117376v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>