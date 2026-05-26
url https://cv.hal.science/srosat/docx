--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -66,5327 +66,5309 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and Modeling of the Gravity Signals of the January 15, 2022 Hunga-Tonga Air Wave A 1 at Two Stations Near Strasbourg, France</w:t>
+                <w:t xml:space="preserve">Earth’s rotation perturbation by gravitational waves from compact binaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Zürn</w:t>
+                <w:t xml:space="preserve">Béla Spitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Josipa Majstorović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Littel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-025-03843-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (2), pp.023015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/lcp5-yvcz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344374v1</w:t>
+                <w:t xml:space="preserve">hal-05621426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRACE Detection of Transient Mass Redistributions During a Mineral Phase Transition in the Deep Mantle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation and Modeling of the Gravity Signals of the January 15, 2022 Hunga-Tonga Air Wave A 1 at Two Stations Near Strasbourg, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Zürn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gaugne Gouranton</w:t>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Panet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosat</w:t>
+                <w:t xml:space="preserve">Frédéric Littel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025gl116408⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-025-03843-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344363v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface tidal gravity variation and gravimetric factor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GRACE Detection of Transient Mass Redistributions During a Mineral Phase Transition in the Deep Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaugne Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Rogister</w:t>
+                <w:t xml:space="preserve">Marianne Greff‐lefftz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hinderer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae196⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025gl116408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737710v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap filling between GRACE and GRACE-FO missions: assessment of interpolation techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsurface tidal gravity variation and gravimetric factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rogister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lecomte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-024-01917-3⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238 (2), pp.848-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801155v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French gravimetry organization and its instrumental park</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gap filling between GRACE and GRACE-FO missions: assessment of interpolation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MIM.2024.10654723⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-024-01917-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651493v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6-year cycle in the Earth system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French gravimetry organization and its instrumental park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mioara Mandea</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Littel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104245⟩</w:t>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIM.2024.10654723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236877v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intradecadal variations in length of day: Coherence with models of the Earth's core dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A 6-year cycle in the Earth system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2023.107053⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 229, pp.104245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126324v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial note for the geodesy and geodynamics journal special issue contemporary research in geodynamics and earth tides - Selection from the 19th international symposium on geodynamics and earth tides, 2021, Wuhan, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heping Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Braitenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodesy and Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geog.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational Constraints on the Earth's Inner Core Differential Rotation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intradecadal variations in length of day: Coherence with models of the Earth's core dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dumberry</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL104790⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 341, pp.107053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2023.107053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321562v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Observations for Geodynamics, Earthquakes and Earth Tides Phenomena: Introduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravitational Constraints on the Earth's Inner Core Differential Rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dumberry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-023-03243-9⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL104790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04198304v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar Gravitational-Wave Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marica Branchesi</w:t>
+                <w:t xml:space="preserve">Precision Observations for Geodynamics, Earthquakes and Earth Tides Phenomena: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Braitenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heping Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Falanga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stavros Katsanevas</w:t>
+                <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-023-01015-4⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.569-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-023-03243-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251473v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04198304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Gravity Observations at Mt. Somma-Vesuvius with a gPhoneX Gravimeter: In-Depth Instrumental Response Characterization and Tidal Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U. Riccardi</w:t>
+                <w:t xml:space="preserve">Lunar Gravitational-Wave Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marica Branchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Falanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Harms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carlino</w:t>
+                <w:t xml:space="preserve">Karan Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pivetta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosat</w:t>
+                <w:t xml:space="preserve">Stavros Katsanevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219 (8), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-023-03313-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-01015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140715v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineation of aquifer boundary by two vertical superconducting gravimeters in a karst hydrosystem, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous Gravity Observations at Mt. Somma-Vesuvius with a gPhoneX Gravimeter: In-Depth Instrumental Response Characterization and Tidal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Kumar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">S. Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pivetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 180 (2), pp.611-628. </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-022-03186-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-023-03313-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833524v1</w:t>
+                <w:t xml:space="preserve">hal-04140715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty of Low-Degree Space Gravimetry Observations: Surface Processes Versus Earth's Core Signal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Delineation of aquifer boundary by two vertical superconducting gravimeters in a karst hydrosystem, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JB026503⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180 (2), pp.611-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-022-03186-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04198298v1</w:t>
+                <w:t xml:space="preserve">hal-03833524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Reliable Gravity Tidal Model for Lake Nasser Region (Egypt)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umberto Riccardi</w:t>
+                <w:t xml:space="preserve">Uncertainty of Low-Degree Space Gravimetry Observations: Surface Processes Versus Earth's Core Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Mandea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-022-03087-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB026503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797297v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04198298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of free oscillations after the 2010 Chile and 2011 Japan earthquakes by superconducting gravimeter in Kutch, Gujarat, India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A First Reliable Gravity Tidal Model for Lake Nasser Region (Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandra Sekhar Pedapudi</w:t>
+                <w:t xml:space="preserve">K. Zahran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhusudhana Rao Katlamudi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">E. Issawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodesy and Geodynamics</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geog.2022.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-022-03087-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874434v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparing Superconducting Gravimeter Records in a Dense Meter-Scale Network at the J9 Gravimetric Observatory of Strasbourg, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of free oscillations after the 2010 Chile and 2011 Japan earthquakes by superconducting gravimeter in Kutch, Gujarat, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra Sekhar Pedapudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhusudhana Rao Katlamudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-022-03000-4⟩</w:t>
+              <w:t xml:space="preserve">Geodesy and Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geog.2022.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700727v1</w:t>
+                <w:t xml:space="preserve">hal-03874434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth’s Rotation: Observations and Relation to Deep Interior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rekier</w:t>
+                <w:t xml:space="preserve">Intercomparing Superconducting Gravimeter Records in a Dense Meter-Scale Network at the J9 Gravimetric Observatory of Strasbourg, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin F Chao</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">R. J. Warburton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-021-09669-x⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179 (5), pp.1701-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-022-03000-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451262v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Earth’s spheroidal motion induced by a gravitational wave in flat spacetime [Phys. Rev. D 100 , 044048 (2019)]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earth’s Rotation: Observations and Relation to Deep Interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rekier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin F Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josipa Majstorović</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jianli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (2), </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.029901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-021-09669-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476273v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation of the Earth's rotation by monochromatic gravitational waves from astrophysical sources</w:t>
+                <w:t xml:space="preserve">Erratum: Earth’s spheroidal motion induced by a gravitational wave in flat spacetime [Phys. Rev. D 100 , 044048 (2019)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Josipa Majstorović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josipa Majstorović</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rogister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.104052⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 103 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.029901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233840v1</w:t>
+                <w:t xml:space="preserve">hal-03476273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limited contribution from outer core dynamics to global deformations at the Earth’s surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Dumberry</w:t>
+                <w:t xml:space="preserve">Perturbation of the Earth's rotation by monochromatic gravitational waves from astrophysical sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Rosat</w:t>
+                <w:t xml:space="preserve">Josipa Majstorović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa448⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.104052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949229v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of three iGrav superconducting gravity meters before and after transport to remote monitoring sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The limited contribution from outer core dynamics to global deformations at the Earth’s surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Schäfer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kemal Erbas</w:t>
+                <w:t xml:space="preserve">M Dumberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 223 (2), pp.959-972. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa359⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920445v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the monsoonal hydrology contribution using a 8-year record (2010–2018) from superconducting gravimeter OSG-060 at Djougou (Benin, West Africa)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interannual variations of degree 2 from geodetic observations and surface processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Couhert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dumberry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 221 (1), pp.431-439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa027⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006098v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the solid earth tides, ocean and atmospheric loadings using an 8-year record (2010–2018) from superconducting gravimeter OSG-060 at Djougou (Benin, West Africa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance of three iGrav superconducting gravity meters before and after transport to remote monitoring sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Güntner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemal Erbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2019.101692⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (2), pp.959-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006099v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variations of degree 2 from geodetic observations and surface processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+                <w:t xml:space="preserve">A study of the monsoonal hydrology contribution using a 8-year record (2010–2018) from superconducting gravimeter OSG-060 at Djougou (Benin, West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Couhert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 221 (1), pp.431-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080901v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a joint Bayesian inversion of VLBI and gravimetric data to the estimation of the free inner core nutation and free core nutation resonance parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the solid earth tides, ocean and atmospheric loadings using an 8-year record (2010–2018) from superconducting gravimeter OSG-060 at Djougou (Benin, West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ziegler</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa181⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.101692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2019.101692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889603v1</w:t>
+                <w:t xml:space="preserve">hal-03006099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELGAR - a European Laboratory for Gravitation and Atom-interferometric Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of a joint Bayesian inversion of VLBI and gravimetric data to the estimation of the free inner core nutation and free core nutation resonance parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibnu Nurul Huda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Canuel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/aba80e⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222 (2), pp.845-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986416v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of groundwater redistribution in a karst aquifer using a superconducting gravimeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+                <w:t xml:space="preserve">ELGAR - a European Laboratory for Gravitation and Atom-interferometric Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Abend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Amaro-Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Badaracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198803001⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/aba80e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02047518v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth’s spheroidal motion induced by a gravitational wave in flat spacetime</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring of groundwater redistribution in a karst aquifer using a superconducting gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.044048⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, i-DUST 2018 – Inter-Disciplinary Underground Science &amp; Technology, 88, pp.03001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198803001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275862v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02047518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring gravity with the MIGA large scale atom interferometer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earth’s spheroidal motion induced by a gravitational wave in flat spacetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josipa Majstorović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rogister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32165-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.044048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874243v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-year analysis of the iOSG-24 superconducting gravimeter at the low noise underground laboratory (LSBB URL) of Rustrel, France: Environmental noise estimate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Boy</w:t>
+                <w:t xml:space="preserve">Exploring gravity with the MIGA large scale atom interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pozzo Di Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Littel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
+                <w:t xml:space="preserve">T. Chantrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 119, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.14064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2018.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32165-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802650v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of Detection of Gravimetric Signals on Earth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A two-year analysis of the iOSG-24 superconducting gravimeter at the low noise underground laboratory (LSBB URL) of Rustrel, France: Environmental noise estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hinderer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Littel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33717-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897701v1</w:t>
+                <w:t xml:space="preserve">hal-01802650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Singular Spectrum Analysis in the Estimates of Common Environmental Effects Affecting GPS Observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing performances of the optimal sequence estimation and autoregressive method in the frequency domain for estimating eigenfrequencies and zonal structure coefficients of low-frequency normal modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Josipa Majstorović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Gruszczynski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janusz Bogusz</w:t>
+                <w:t xml:space="preserve">Sophie Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rogister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-018-1814-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216 (2), pp.1157-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722308v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing performances of the optimal sequence estimation and autoregressive method in the frequency domain for estimating eigenfrequencies and zonal structure coefficients of low-frequency normal modes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Rogister</w:t>
+                <w:t xml:space="preserve">Limits of Detection of Gravimetric Signals on Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy483⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33717-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924560v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the noise characteristics of time series recorded with nearby located GPS receivers and superconducting gravity meters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Multichannel Singular Spectrum Analysis in the Estimates of Common Environmental Effects Affecting GPS Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gruszczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Gruszczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Bogusz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Artur Lenczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geodaetica et Geophysica Hungarica</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40328-018-0212-5⟩</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-018-1814-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714910v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More Thoughts on AG–SG Comparisons and SG Scale Factor Determinations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Crossley</w:t>
+                <w:t xml:space="preserve">On the noise characteristics of time series recorded with nearby located GPS receivers and superconducting gravity meters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Bogusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Klos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Calvo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+                <w:t xml:space="preserve">Artur Lenczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+              <w:t xml:space="preserve">Acta Geodaetica et Geophysica Hungarica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-018-1834-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40328-018-0212-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741372v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Time stability of spring and superconducting gravimeters through the analysis of very long gravity record</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">More Thoughts on AG–SG Comparisons and SG Scale Factor Determinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crossley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2017.01.007⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-018-1834-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619390v1</w:t>
+                <w:t xml:space="preserve">hal-01741372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth's core and inner-core resonances from analysis of VLBI nutation and superconducting gravimeter data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lambert</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Time stability of spring and superconducting gravimeters through the analysis of very long gravity record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gattano</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hilaire Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2017.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw378⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397310v1</w:t>
+                <w:t xml:space="preserve">hal-01619390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DERIVING COMMON SEASONAL SIGNALS IN GPS POSITION TIME SERIES BY USING MULTICHANNEL SINGULAR SPECTRUM ANALYSIS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Janusz Bogusz</w:t>
+                <w:t xml:space="preserve">Earth's core and inner-core resonances from analysis of VLBI nutation and superconducting gravimeter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gattano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geodynamica et Geomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13168/AGG.2017.0010⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208 (1), pp.211 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514115v1</w:t>
+                <w:t xml:space="preserve">hal-01397310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of a 426-Day Record of Seafloor Gravity and Pressure Time Series in the North Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Boy</w:t>
+                <w:t xml:space="preserve">DERIVING COMMON SEASONAL SIGNALS IN GPS POSITION TIME SERIES BY USING MULTICHANNEL SINGULAR SPECTRUM ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gruszczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Bogusz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Geodynamica et Geomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13168/AGG.2017.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-017-1554-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01515466v1</w:t>
+                <w:t xml:space="preserve">hal-01514115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the gravimetric pole tide by stacking long time-series of GGP superconducting gravimeters</w:t>
+                <w:t xml:space="preserve">Analyses of a 426-Day Record of Seafloor Gravity and Pressure Time Series in the North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ziegler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosat</w:t>
+                <w:t xml:space="preserve">S. Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Escot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.1793 - 1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-017-1554-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282694v1</w:t>
+                <w:t xml:space="preserve">hal-01515466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First analyses of the iOSG-type superconducting gravimeter at the low noise underground laboratory (LSBB URL) of Rustrel, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimation of the gravimetric pole tide by stacking long time-series of GGP superconducting gravimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rogister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12, pp.06003. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 205, pp.77-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20161206003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616817v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints provided by ground gravity observations on geocentre motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rogister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5414,509 +5396,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the time variability of diurnal tides and resonant FCN period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First analyses of the iOSG-type superconducting gravimeter at the low noise underground laboratory (LSBB URL) of Rustrel, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoming Cui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosat</w:t>
+                <w:t xml:space="preserve">Frederic Littel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian-Qiao Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiang-Cun Zhou</w:t>
+                <w:t xml:space="preserve">Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.05.003⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.06003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20161206003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015204v1</w:t>
+                <w:t xml:space="preserve">hal-01616817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time stability of spring and superconducting gravimeters through the analysis of very long gravity records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Calvo</w:t>
+                <w:t xml:space="preserve">Investigation of the time variability of diurnal tides and resonant FCN period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heping Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Qiao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Cun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.GEOD-1301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.04.009⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.GEOD-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01015720v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for atmospheric effects on gravity at different time and space scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time stability of spring and superconducting gravimeters through the analysis of very long gravity records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.GEOD-1277. </w:t>
+              <w:t xml:space="preserve">, 2014, pp.GEOD-1301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015721v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface atmospheric pressure excitation of the translational mode of the inner core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rogister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.PEPI5690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5950,90 +5920,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the performances of different spring and superconducting gravimeters and STS-2 seismometer at the Gravimetric Observatory of Strasbourg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Calvo Garcia-Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoso Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6084,3185 +6054,3331 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-gravimetry in West-Africa: First results from the Djougou (Benin) superconducting gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Séguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.0264-3707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2014.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of Bayesian method in determination of free core nutation parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A search for atmospheric effects on gravity at different time and space scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiang-Cun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHINESE JOURNAL OF GEOPHYSICS-CHINESE EDITION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (1), pp.53-59. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.GEOD-1277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6038/cjg20130106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805574v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Accuracy of the Calibration of Superconducting Gravimeters Using Absolute and Spring Sensors: a Critical Comparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The application of Bayesian method in determination of free core nutation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He-Ping Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Qiao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Cun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHINESE JOURNAL OF GEOPHYSICS-CHINESE EDITION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (1), pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6038/cjg20130106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00024-011-0398-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00643258v1</w:t>
+                <w:t xml:space="preserve">hal-00805574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to &amp;quot;High-resolution analysis of the gravest seismic normal modes after the 2004 Mw = 9 Sumatra earthquake using superconducting gravimeter data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Accuracy of the Calibration of Superconducting Gravimeters Using Absolute and Spring Sensors: a Critical Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012GL054248⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169, pp.1343-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00024-011-0398-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754943v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of the Slichter mode by collision with a meteoroid or pressure variations at the surface and core boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Correction to &amp;quot;High-resolution analysis of the gravest seismic normal modes after the 2004 Mw = 9 Sumatra earthquake using superconducting gravimeter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadahiro Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Imanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2011.10.007⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.L22601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL054248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673280v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Levels of Superconducting Gravimeters: Updated Comparison and Time Stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Excitation of the Slichter mode by collision with a meteoroid or pressure variations at the surface and core boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rogister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120100217⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2011.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644060v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Micro-g LaCoste gPhone-054 spring gravimeter and the GWR-C026 superconducting gravimeter in Strasbourg (France) using a 300-day time series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Noise Levels of Superconducting Gravimeters: Updated Comparison and Time Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/48/1/003⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (3), pp.1233-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120100217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00643237v1</w:t>
+                <w:t xml:space="preserve">hal-00644060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Free Core Nutation parameters from SG data: Sensitivity study and comparative analysis using linearized least-squares and Bayesian methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Micro-g LaCoste gPhone-054 spring gravimeter and the GWR-C026 superconducting gravimeter in Strasbourg (France) using a 300-day time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Llubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/48/1/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2009.09.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643230v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free core nutation resonance parameters from VLBI and superconducting gravimeter data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimation of the Free Core Nutation parameters from SG data: Sensitivity study and comparative analysis using linearized least-squares and Bayesian methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. B. Lambert</w:t>
+                <w:t xml:space="preserve">Muriel Llubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 503, pp.287-291. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.331-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2009.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643157v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a ten-year (1997-2007) record of time-varying gravity in Strasbourg using absolute and superconducting gravimeters: new results on the calibration and comparison with GPS height changes and hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amalvict</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (3-5), pp.360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Free Core Nutation parameters from SG data: sensitivity study and comparative analysis using linearized Least-Squares and Bayesian methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Llubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (3-5), pp.331. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars and Mercury rotation variations from altimetry crossover data: Feasibility study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Free core nutation resonance parameters from VLBI and superconducting gravimeter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Dehant</w:t>
+                <w:t xml:space="preserve">S. B. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JE003233⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 503, pp.287-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643233v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a non-linear damped harmonic analysis method to the normal modes of the Earth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mars and Mercury rotation variations from altimetry crossover data: Feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fukushima</w:t>
+                <w:t xml:space="preserve">A. Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Tamura</w:t>
+                <w:t xml:space="preserve">V. Dehant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 45, pp.63-71. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113, pp.12014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2007.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008JE003233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643222v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wavelet-based detection and characterization of damped transient waves occurring in geophysical time-series: theory and application to the search for the translational oscillations of the inner core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Rosat</w:t>
+                <w:t xml:space="preserve">Application of a non-linear damped harmonic analysis method to the normal modes of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sailhac</w:t>
+                <w:t xml:space="preserve">T. Fukushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gegout</w:t>
+                <w:t xml:space="preserve">T. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 171, pp.55-70. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45, pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2007.03533.X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2007.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643195v1</w:t>
+                <w:t xml:space="preserve">hal-00643222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variations of the 0S0 normal mode amplitude: predictions and observations after the Sumatra-Andaman earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosat</w:t>
+                <w:t xml:space="preserve">A wavelet-based detection and characterization of damped transient waves occurring in geophysical time-series: theory and application to the search for the translational oscillations of the inner core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Watada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Sato</w:t>
+                <w:t xml:space="preserve">Pascal Sailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 171, pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2007.03533.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643183v1</w:t>
+                <w:t xml:space="preserve">hal-00643195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution bathymetry using Alvin scanning sonar at the Southern East Pacific Rise and its implication to the formation of collapsed lava lakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geographical variations of the 0S0 normal mode amplitude: predictions and observations after the Sumatra-Andaman earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Urabe</w:t>
+                <w:t xml:space="preserve">S. Watada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 59, pp.245-249</w:t>
+              <w:t xml:space="preserve">, 2007, 59, pp.307-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643191v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Non-Linear Damped Harmonic Analysis method to the normal modes of the Earth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution bathymetry using Alvin scanning sonar at the Southern East Pacific Rise and its implication to the formation of collapsed lava lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshio Fukushima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tadahiro Sato</w:t>
+                <w:t xml:space="preserve">A. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiaki Tamura</w:t>
+                <w:t xml:space="preserve">K. Kisimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Urabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59, pp.245-249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531877v1</w:t>
+                <w:t xml:space="preserve">hal-00643191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for the Slichter triplet with superconducting gravimeters: Impact of the density jump at the inner core boundary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Application of a Non-Linear Damped Harmonic Analysis method to the normal modes of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadahiro Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Tamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 41, pp.296-306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2005.08.033⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 45 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2007.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643203v1</w:t>
+                <w:t xml:space="preserve">hal-00531877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New determinations of Q quality factors and eigenfrequencies for the whole set of singlets of the Earth's normal modes 0S0, 0S2, 0S3 and 2S1 using superconducting gravimeter data from the GGP network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Roult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clévédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Millot-Langet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41, pp.345-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.JOG.2005.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution analysis of the gravest seismic normal modes after the 2004 Mw = 9 Sumatra earthquake using superconducting gravimeter data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A search for the Slichter triplet with superconducting gravimeters: Impact of the density jump at the inner core boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rogister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crossley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 32, pp.13304. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41, pp.296-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005GL023128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2005.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643155v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth's Free Oscillations Excited by the 26 December 2004 Sumatra-Andaman Earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Park</w:t>
+                <w:t xml:space="preserve">High-resolution analysis of the gravest seismic normal modes after the 2004 Mw = 9 Sumatra earthquake using superconducting gravimeter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teh-Ru Alex Song</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Seth Stein</w:t>
+                <w:t xml:space="preserve">Y. Imanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1112305⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.13304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL023128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643274v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear oceanic tides observed by superconducting gravimeters in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Llubes</w:t>
+                <w:t xml:space="preserve">Earth's Free Oscillations Excited by the 26 December 2004 Sumatra-Andaman Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teh-Ru Alex Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Tromp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Ray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+                <w:t xml:space="preserve">Emile Okal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2004.07.017⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 308, pp.1139-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1112305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00643201v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term and seasonal gravity changes at the Strasbourg station and their relation to crustal deformation and hydrology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Hinderer</w:t>
+                <w:t xml:space="preserve">Non-linear oceanic tides observed by superconducting gravimeters in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Llubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mäkinen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 38, pp.343-353. </w:t>
+              <w:t xml:space="preserve">, 2004, 38, pp.391-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2004.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2004.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643199v1</w:t>
+                <w:t xml:space="preserve">hal-00643201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of superconducting gravimeters from long-period seismology to tides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Long-term and seasonal gravity changes at the Strasbourg station and their relation to crustal deformation and hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amalvict</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mäkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Boy</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rogister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 38, pp.461-476. </w:t>
+              <w:t xml:space="preserve">, 2004, 38, pp.343-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JOG.2004.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2004.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643196v1</w:t>
+                <w:t xml:space="preserve">hal-00643199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of 2S1 and study of the splitting of the football mode 0S2 after the June 2001 Peru earthquake of magnitude 8.4</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of superconducting gravimeters from long-period seismology to tides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Rivera</w:t>
+                <w:t xml:space="preserve">D. Crossley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 30 (21), pp.1. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38, pp.461-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003GL018304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JOG.2004.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643148v1</w:t>
+                <w:t xml:space="preserve">hal-00643196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First observation of 2S1 and study of the splitting of the football mode 0S2 after the June 2001 Peru earthquake of magnitude 8.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (21), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GL018304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The search for the Slichter mode: comparison of noise levels of superconducting gravimeters and investigation of a stacking method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crossley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 140, pp.183-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.PEPI.2003.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9272,1726 +9388,1726 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique et technique, et prospective Gravimétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Memin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated Estimation of the Free Core and Inner-Core Nutation Resonance Parameters Using 2023 VLBI Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVS 2024 General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSTRAINTS ON EARTH’S CORE PROCESSES BY SPACE GRAVIMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de la SF2A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Astronomie et d’Astrophysique, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The time-variable gravity field estimates and their impact in the detectability of the Earth’s core signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Geodynamics and Earth Tides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variations of degree 2 from geodetic observations and surface processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dumberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE POSSIBLE SOURCES TO INTERANNUAL DEFORMATIONS AT THE EARTH'S SURFACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures combinées gravimétrie absolue - GNSS - marégraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rogister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres Scientifiques et Techniques RESIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Reliable Estimates of the Free Core and Inner Core Parameters from a Bayesian Inversion of VLBI and Gravimetric Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ziegler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International VLBI Service for Geodesy and Astrometry 2018 General Meeting Proceedings: "Global Geodesy and the Role of VGOS - Fundamental to Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Longyearbyen, Norway, Norway. pp.264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Earth's Nutation by VLBI: Direct Estimates from VLBI Delays and a Discussion on the Error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nurul-Huda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International VLBI Service for Geodesy and Astrometry 2018 General Meeting Proceedings: "Global Geodesy and the Role of VGOS - Fundamental to Sustainable Development", Eds. Kyla L. Armstrong, Karen D. Baver, Dirk Behrend, NASA/CP-2019-219039, p. 204-208</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, svalbard, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodetic tools for monitoring groundwater redistributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> iDUST 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The obtaining of the Label Reliability Measure for gravity measurement by the LSBB underground lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metrology/20171404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed analysis of diurnal tides and associated space nutation in the search for the free inner core nutation resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1345_2016_224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03733966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Earth's nutation: VLBI versus IAU 2000A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Souchay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2013 "Systèmes de référence spatio-temporels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.204-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Search for the Free Inner Core Nutation in VLBI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rogister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IVS General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Madrid, Spain. pp.370-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth's Interior from VLBI and Superconducting Gravimeter Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth IVS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, St. Petersburg, Russia. pp.246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outer and inner core parameters from joint analysis of superconducting gravimeter and VLBI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVS 2008 General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Saint-Pétersbourg, Russia. pp.246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03733981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11001,469 +11117,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service National d'Observation Gravimétrie SNOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G2 2025 Géodésie et géophysique depuis l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the detectability of the Earth's core signal using space gravity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New orleans, USA, United States. , https://agu.confex.com/agu/fm21/meetingapp.cgi/Paper/889498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Swarm and GRACE time-variable gravity field at low degree spherical harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swarm Data Quality Workshop (DQW#11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Athènes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the establishment of the GGP-ICET Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Wzontiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAG Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11473,1265 +11589,1265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater monitoring and characterization by a vertical dipole of superconducting gravimeters in a karst aquifer, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Meeting for Applied Geoscience &amp; Energy Expanded Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/segam2021-3582839.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparison of ground gravity and vertical height measurements at collocated IGETS stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bogusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Klos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1345_2020_117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Core Nutation Parameters from Hydrostatic Long-Base Tiltmeter Records in Sainte Croix aux Mines (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1345_2016_260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandler Wobble and Frequency Dependency of the Ratio Between Gravity Variation and Vertical Displacement for a Simple Earth Model with Maxwell or Burgers Rheologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rogister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1345_2016_247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed Analysis of Diurnal Tides and Associated Space Nutation in the Search of the Free Inner Core Nutation Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. B. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal Spectroscopy from a Long Record of Superconducting Gravimeters in Strasbourg (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hinderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Time Stability of Tides Using a Long Term (1973-2011) Gravity Record at Strasbourg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chris Rizos, Pascal Willis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth on the Edge: Science for a Sustainable Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.377-381, 2014, International Association of Geodesy Symposia, 978-3-642-37222-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37222-3_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results from the superconducting gravimeter SG-060 installed in West Africa (Djougou, Benin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chris Rizos, Pascal Willis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth on the Edge: Science for a Sustainable Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.413-419, 2014, International Association of Geodesy Symposia, 978-3-642-37222-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37222-3_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A REVIEW OF THE SLICHTER MODES: AN OBSERVATIONAL CHALLENGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jon M. Phillips. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Earth's Core: Structure, Properties and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc., pp.63-77, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Tidal Gravity Observations: Comparison with Earth Tide Models and Estimation of the Free Core Nutation (FCN) Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ducarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vandercoilden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Jian-Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Heping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael G Sideris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observing our Changing Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.523-532, 2008, International Association of Geodesy Symposia, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-85426-5_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Seismic Source Mechanisms to Excite the Slichter Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Tregoning, Chris Rizos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring and Understanding a Dynamic Planet with Geodetic and Oceanographic Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.571-577, 2007, International Association of Geodesy Symposia, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-49350-1_83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12741,374 +12857,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Gravimeter Data from Rustrel (LSBB) - Level 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Littel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5880/igets.ru.l1.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Gravimeter Data from Rustrel (LSBB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Littel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geodynamics and Earth Tide Service (IGETS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gravimètres supraconducteurs de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13118,147 +13234,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies for the ELGAR large scale atom interferometer array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amaro-Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Badaracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13268,147 +13384,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNFGG annual report : French 2025 activities in geodesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Collilieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité national français de géodésie et géophysique. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13418,100 +13534,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations temporelles de la gravité en relation avec la dynamique interne de la Terre - Apport des gravimètres supraconducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Louis Pasteur - Strasbourg I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00144439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13521,91 +13637,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations Gravimétriques et Modélisation de la Dynamique Globale de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université de Strasbourg, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01516905v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13615,105 +13731,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental 0S2 seismic mode (&amp;quot;football&amp;quot; mode) recorded by the GWR C026 superconducting gravimeter at the J9 gravimetric station (Strasbourg, France) after the 2001 Mw8.4 Peru earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId386"/>
+      <w:footerReference w:type="default" r:id="rId390"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13860,51 +13976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Z&#252;rn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-025-03843-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaugne Gouranton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff&#8208;lefftz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116408" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogister" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Riccardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae196" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lecomte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01917-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Moreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104245" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2023.107053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244288v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Braitenberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geog.2022.11.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dumberry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104790" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Rosat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03243-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falanga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Harms" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Jani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Katsanevas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01015-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carlino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pivetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03313-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03186-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Riccardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Issawy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03087-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Sekhar Pedapudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusudhana Rao Katlamudi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geog.2022.10.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Warburton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03000-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rekier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F Chao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianli Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-021-09669-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Majstorovi&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogister" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.029901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.104052" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumberry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa448" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Erbas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa359" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hector" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.101692" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couhert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa590" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ziegler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibnu Nurul Huda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizouard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa181" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canuel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Abend" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aba80e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275862v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.044048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chantrait" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32165-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802650v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Littel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2018.05.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33717-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gruszczynska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Klos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Gruszczynski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Bogusz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-018-1814-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy483" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Lenczuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40328-018-0212-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crossley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-018-1834-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Legros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2017.01.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDJF5Z3S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gattano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw378" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13168/AGG.2017.0010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Escot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-017-1554-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616817v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Littel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw220" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015204v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Cui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Qiao Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Cun Zhou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.05.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015720v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5NZ9JLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.02.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5XD5DBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.12.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo Garcia-Maroto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoso Jose" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-014-0830-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J72BMW52-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He-Ping Sun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6038/cjg20130106" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643258v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00024-011-0398-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLD8FK1B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Sato" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Imanishi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tamura" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL054248" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673280v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2011.10.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100217" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643237v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/48/1/003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VZ2SN52W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643230v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2009.09.027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z25XS90-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643157v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Lambert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811489" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferhat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalvict" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.026" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9FS6W92-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594412v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643233v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trinh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003233" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643222v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukushima" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2007.06.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643195v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gegout" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2007.03533.X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643183v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watada" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643191v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanaka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kisimoto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urabe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531877v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Fukushima" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Tamura" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2007.06.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2005.08.033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2FC6LZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643204v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;v&#233;d&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Millot-Langet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2005.08.020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBH57MDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643155v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Imanishi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023128" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643274v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Park" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teh-Ru Alex Song" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tromp" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Okal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Stein" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1112305" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ray" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2004.07.017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3WD6JW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643199v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#228;kinen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2004.07.010" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN2XV14G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crossley" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2004.07.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBN2L39P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643148v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018304" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643263v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2003.07.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZGW40G9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195865v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973946v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587990v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Couhert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514135v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803132v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804453v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nurul-Huda" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ziegler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Richard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049635v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gonnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/20171404" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_224" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803074v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Capitaine" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souchay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822454v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643283v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733981v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851408v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rosat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mandea" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851384v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109550v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wzontiek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3582839.1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749872v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bogusz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klos" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2020_117" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510996v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_260" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511001v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_247" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384200v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384203v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926856v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37222-3_50" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926864v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37222-3_55" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643252v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643304v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducarme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandercoilden" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jian-Qiao" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Heping" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85426-5_62" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643295v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49350-1_83" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473172v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5880/igets.ru.l1.001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453162v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712962v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02989745v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abend" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro-Seoane" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badaracco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582821v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pollet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144439v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01516905v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04117376v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Spitalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Majstorovi&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lcp5-yvcz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344374v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Z&#252;rn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-025-03843-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaugne Gouranton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff&#8208;lefftz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl116408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogister" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Riccardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae196" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lecomte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01917-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pfeffer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Moreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104245" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Braitenberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geog.2022.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2023.107053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dumberry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104790" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Rosat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03243-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Falanga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Harms" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Jani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Katsanevas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01015-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carlino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pivetta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03313-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833524v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03186-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026503" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Riccardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Issawy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03087-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Sekhar Pedapudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusudhana Rao Katlamudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geog.2022.10.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Warburton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03000-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rekier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F Chao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianli Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-021-09669-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogister" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.029901" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.104052" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949229v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumberry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa448" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couhert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa590" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920445v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#252;ntner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Erbas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa359" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006098v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hector" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.101692" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ziegler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibnu Nurul Huda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa181" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canuel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Abend" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aba80e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.044048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chantrait" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32165-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Littel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2018.05.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8BNQFJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy483" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897701v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33717-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722308v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gruszczynska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Klos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Gruszczynski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Bogusz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-018-1814-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Lenczuk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40328-018-0212-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crossley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-018-1834-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Legros" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2017.01.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDJF5Z3S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397310v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gattano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw378" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514115v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13168/AGG.2017.0010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515466v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Escot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-017-1554-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw220" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Littel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015204v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Cui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Qiao Xu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Cun Zhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.05.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015720v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5NZ9JLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.12.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo Garcia-Maroto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoso Jose" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11200-014-0830-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.04.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J72BMW52-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015721v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.02.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5XD5DBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805574v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He-Ping Sun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6038/cjg20130106" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643258v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00024-011-0398-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLD8FK1B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Sato" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Imanishi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tamura" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL054248" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673280v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2011.10.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120100217" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643237v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/48/1/003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VZ2SN52W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643230v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2009.09.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z25XS90-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594414v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferhat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalvict" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9FS6W92-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.027" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643157v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Lambert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811489" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643233v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trinh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003233" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukushima" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2007.06.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643195v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gegout" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2007.03533.X" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643183v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watada" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643191v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanaka" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kisimoto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urabe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Fukushima" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Tamura" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2007.06.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643204v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;v&#233;d&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Millot-Langet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2005.08.020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBH57MDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643203v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2005.08.033" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V2FC6LZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Imanishi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023128" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643274v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Park" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teh-Ru Alex Song" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tromp" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Okal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Stein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1112305" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643201v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2004.07.017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3WD6JW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#228;kinen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2004.07.010" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN2XV14G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643196v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crossley" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2004.07.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBN2L39P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018304" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643263v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2003.07.010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZGW40G9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195865v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728972v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973946v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587990v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Couhert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514135v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803132v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804453v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278150v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nurul-Huda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ziegler" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Richard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Liu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049635v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gonnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barra" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/20171404" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733966v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_224" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803074v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Capitaine" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souchay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822454v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643283v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733981v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851408v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rosat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mandea" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851384v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109550v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wzontiek" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365999v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3582839.1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749872v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bogusz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2020_117" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510996v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Boudin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_260" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511001v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_247" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384200v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384203v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926856v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37222-3_50" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926864v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37222-3_55" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643252v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643304v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducarme" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandercoilden" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jian-Qiao" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Heping" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85426-5_62" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643295v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49350-1_83" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473172v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5880/igets.ru.l1.001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453162v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712962v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02989745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abend" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro-Seoane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badaracco" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582821v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pollet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144439v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01516905v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04117376v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>