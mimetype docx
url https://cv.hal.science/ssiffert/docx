--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Siffert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDOX THERMAL GAS TREATMENT: THE ROLE OF COPPER AND CARBONATE SPECIES IN THE CO2 PURIFICATION OF INDUSTRIAL FLUE GAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The13th International Conference on Environmental Engineering and Management (ICEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering and Environmental Protection; Gheorghe Asachi Technical University of Iasi, Romania; Department of Science and Engineering of Materials, Environment and Urban Planning; Politecnica delle Marche University, Ancona, Italy, Sep 2025, Iasi Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Cu/Mn ratio in mixed oxides for total oxidation of air pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Machinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria La Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'étude en catalyse (GECAT); Division catalyse de la société chimique de France (DivCat), May 2025, Ronce-les-bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mn/Cu ratio for CuMnOx prepared by oxalate coprecipitation: the essential point for total oxidation of model pollutants issued from biomass combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Machinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria La Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIC aisbl (European Research Institute of Catalysis); Italian Group of Catalysis (GIC); Division of Industrial Chemistry of the Italian Chemical Society (SCI), Jun 2025, Isola delle Femmine - Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn-Co supportés par CeO2 pour l'oxydation totale de mélange CO/COV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Devred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’étude en catalyse (GECat) de la Société chimique de France (SCF), May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed oxides materials for catalytic treatment of wood combustion emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW PREPARATION METHOD OF GOLD NANOPARTICLES ON LDH PRECURSOR'S FOR ETHANOL OXIDATION REACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria La Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxymethyl- &beta;-cyclodextrin assistance for the 4-nitrophenol reduction using cobalt-based layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wadouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th European Conference on Cyclodextrin (EuroCD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Co Based Mixted Oxide in Total Catalytic Oxidation of VOCs Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis (FCCAT-3) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Kinetic Model for NO Reduction by CO Reaction over CoCuAl Mixed Oxide Catalyst under Oxidative Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Mohan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès de la Société Française de Génie des Procédés (SFGP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a Catalytic Process for CO2 Purification from Oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Mohan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du pôle MTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mn-content on the catalytic properties of Mn-Mg-Al mixed oxides for the total oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs en génie des procédés et énergétique "JJC 2021" - 7eme édition Wallonie/Hauts-de-France - UGéPE/GeProc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'hydrotalcites hybrides pour la catalyse hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wadouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Master, Réseau des Jeunes Chimistes – Société Chimique de France (RJSCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France, Jun 2021, Villeneuve d'Ascq [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCuAl mixed oxides derived from hydrotalcite-like compounds for CO2 purification in oxyfuel combustion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cerium content in Cu-Al-Ce oxides towards the total oxidation of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis (ICEC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Co based mixed oxide in total catalytic oxidation of VOCs mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis (ICEC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic screening for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs UGéPE-GEPROC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CoFe molar ratio and microwave treatment on the total oxidation of Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Innovative Materials and Applications (WIMA-2) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances de l'oxydation catalytique de COV par un oxyde mixte à l'échelle pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Eve Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed oxides issued from HDL precursors for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific Congress on Catalysis (APCAT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoAlCe-O: un oxyde mixte efficace pour l'oxydation catalytique des COV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement catalytique des émissions issues de la combustion de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non conventional preparation of efficient metal oxides for VOCs oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Complex Inorganic Nanomaterials (ACIN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">removal of volatile organic compounds from polluted air by absorption, catalysis and thermal oxidation: case study of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">removal of volatile organic compounds from polluted air by absorption, catalysis and thermal oxidation: case study of toluene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the deep oxidation of chlorobenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elhachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the deep oxidation of chlorobenzene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du chlorobenzène sur de nouveaux catalyseurs mésoporeux nanostructurés Pd/MO2 (M: Ti, Zr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vantomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Lian Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxydation du chlorobenzène sur de nouveaux catalyseurs mésoporeux nanostructurés Pd/MO2 (M: Ti, Zr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise au point de nouveaux catalyseurs pour la destruction de COVs aromatiques et chlorés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution à la mise au point de nouveaux catalyseurs pour la destruction de COVs aromatiques et chlorés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2-TiO2 catalysts for trichloroethylene total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafeh Bechara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vantomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2-TiO2 catalysts for trichloroethylene total oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of palladium supported on exchanged BEA and FAU zeolites for VOCs catalytic oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the combustion of toluene and chlorobenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elhachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the combustion of toluene and chlorobenzene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the activation process on Pd-perovskite-type oxides used for the catalytic oxidation of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elhachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies of the activation process on Pd-perovskite-type oxides used for the catalytic oxidation of toluene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2, TiO2 and ZrO2-TiO2 catalysts for VOCs total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2, TiO2 and ZrO2-TiO2 catalysts for VOCs total oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Purification of Industrial Flue Gas : Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for the Selective Catalytic Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; purification of industrial flue gas: effect of physico-chemical properties obtained by different preparation methods on CoCuAl oxide for the Selective Catalytic Reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas: Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for the Selective Catalytic Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis (FCCat) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Purification of Industrial Flue Gas : The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Isola delle Femmine - Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas: The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEC 2025 : 13th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxymethyl β-Cyclodextrin Assistance for the 4-Nitrophenol Reduction Using Cobalt-Based Layered Double Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Cyclodextrin Symposium ICS 21 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed oxides derived from LDH, a suitable catalyst for the toluene and CO co-oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bilbao, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Mohan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérovskite à base de manganèse pour l’oxydation catalytique de polluants (CO, COV...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de préparation de matériaux Au/Hydrotalcite pour l’oxydation totale de l’éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement catalytique des émissions issues de la combustion du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydes mixtes à base de Manganèse et Cobalt préparés par voie HDL : application dans l’oxydation catalytique de l’éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a catalytic process for purification of CO2 from oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Mohan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis: from understanding to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO reduction by CO using Pt/zeolites in an oxidative and wet environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Mohan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 th International Congress on Catalysis and Automotive Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Brussels (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co–Mn–Al mixed oxides issued from hydrotalcite precursors for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2022 : French Conference on Catalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Gas-treatments of Cu-Al Layered-Double Hydroxides on Catalytic Reduction of NO by CO under Oxidative and Wet Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Mohan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2022 : French Conference on Catalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un procédé catalytique pour la purification du CO2 issu de l'oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Mohan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORIALES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a Catalytic Process for Purification of CO2 from Oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Mohan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des jeunes chercheurs 2021 UMONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Mons université, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO reduction using Pt-zeolite catalysts in O2 and CO2 rich gas atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Mohan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC removal by Pt or Pd NaY hierarchical zeolite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R El-Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Sonar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APCAT8 — The 8th Asia-Pacific Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic activity in ethanol total oxidation of oxides catalysts derived from hydrotalcite-like compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs (UGéPE-GEPROC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bivalent and trivalent cations in mixed oxides issued from hydrotalcite precursors for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis (FCCat 2) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microwave irradiations on the catalytic activity of Co-Mg/Al-Fe hydrotalcite like compounds for the total oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Scientific International Conference: Sciences, Social Equity and Sustainable Development (LAAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of Ce in MgAlCe mixed oxide for the total oxidation of toluene and CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress on Catalysis and Automotive Pollution Control (CAPoC 11) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des irradiations micro-ondes sur l'activité catalytique des oxydes Co-Mg/Al-Fe de type hydrotalcite, comme précurseurs pour l'oxydation des COV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Preparation Method for CuAl Mixed Oxide Issued from LDH for Total Oxidation of VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (14), pp.e00350. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202500350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of powerful exchanged Faujasite zeolite materials used as effective heterogeneous catalyst for photo-Fenton oxidation of methyl orange (MO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (1), pp.547-570. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11144-023-02563-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxymethyl β-Cyclodextrin Assistance for the 4-Nitrophenol Reduction Using Cobalt-Based Layered Double Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (12), pp.6390. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25126390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Gold Nanoparticles over CoAl Mixed Oxide for Ethanol Oxidation Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (10), pp.2285. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29102285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Mn‐Mg‐Al Mixed Oxides Composition on their Activity towards the Total Oxidation of Aromatic and Oxygenated VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (20), pp.e202300213. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCuAlOx mixed oxides for the CO2 purification from oxycombustion process exhaust feed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 653, pp.119066. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Mohan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 452 (Part A), pp.139543. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.139543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Catalytic Oxidation of Ethanol over MnCoAl Mixed Oxides Derived from Layered Double Hydroxides: Effect of the Metal Ratio and the Synthesis Atmosphere Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1316. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal13091316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform mesoporous cobalt oxide supported Pd and/ or Au catalysts: effect of the order of metal deposition on the activity in the total oxidation of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (2), pp.491-505. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-022-04896-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the preparation method and silver content on the nature of active sites in Ag/CeO2 catalysts used for propylene oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cherif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 558, pp.111499. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2022.111499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in non-metal doped titania for solar-driven photocatalytic/photoelectrochemical water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jia Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.529-559. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2021.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Co/Fe molar ratio on hydrotalcite catalysts prepared with or without microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 309 (1), pp.122943. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.122943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO reduction by CO under oxidative conditions over CoCuAl mixed oxides derived from hydrotalcite-like compounds: Effect of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11th International Conference on Environmental Catalysis, 384-386, pp.97-105. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2021.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting VOCs elimination by coupling different techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savita Kaliya Perumal Veerapandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Geyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rino Morent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Chemical Synthesis, 22, pp.13. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/cs.2022.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs catalytic removal over hierarchical porous zeolite NaY supporting Pt or Pd nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Sonar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Lian Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 405-406, pp.212-220. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2022.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoporous CeO 2 –ZrO 2 Oxides for Oxidation of Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.1786-1797. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.0c03212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold catalysts supported on cerium-modified mesoporous zirconia for total toluene oxidation. Effect of Ce/Zr molar ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (3), pp.1009-1019. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-020-04313-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of catalysts M/CeO2 (M = Pt, Rh, or Pd) for purification of CO2 derived from oxycombustion in the absence or presence of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengjiao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (10), pp.12521-12532. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11252-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in the Catalytic Treatment of Volatile Organic Compounds: A Review Based on the Mixture Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.1218. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11101218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performance of catalytic oxidation of VOCs by a mixed oxide at a semi‐pilot scale †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐eve Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (1), pp.108-119. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.23887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Oxides Issued from Hydrotalcite Precursors for Toluene and CO Total Oxidation: Comparison of Preparation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madonna Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.1130-1139. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2020.16978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Activity and Selectivity of CoAl and CoAlCe Mixed Oxides in Formaldehyde Production from Pulp Mill Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiina Laitinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satu Ojala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.424. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10040424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuAlCe Oxides Issued from Layered Double Hydroxide Precursors for Ethanol and Toluene Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8), pp.870. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10080870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Precious Metals on NO Reduction by CO in Oxidative Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Debecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Devred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.3042. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10093042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ce Addition on MgAl Mixed Oxides for the Total Oxidation of CO and Toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (1-4), pp.397-402. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-018-1105-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of reaction mechanism and kinetic modelling for the toluene total oxidation in presence of CoAlCe catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 333, pp.28 - 35. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2018.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CO addition on the toluene total oxidation over Co based mixed oxide catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satu Ojala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 247, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.01.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro toxicological evaluation of emissions from catalytic oxidation removal of industrial VOCs by air/liquid interface (ALI) exposure system in repeated mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Méausoone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Tremolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.110 - 117. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Microwave Irradiation Parameters on Co/Fe Hydrotalcite Nanocatalysts for the Total Oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue:Advanced Complex Inorganic Nanomaterials, 2019 (27), pp.3218-3227. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201801528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory Behavior of Pd-Au Catalysts in Toluene Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayan Chlala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.574. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8120574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of N2O production in a catalytic reaction process using mid-infrared quantum cascade laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengjiao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fertein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong-Nguyen Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraquick synthesis of hydrotalcite-like compounds as efficient catalysts for the oxidation of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (11), pp.993-1000. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2018.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical CdS/m-TiO2/G ternary photocatalyst for highly active visible light-induced hydrogen production from water splitting with high stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiu Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoAlCeO Mixed Oxide: An Alternative to Palladium-Based Catalysts for Total Oxidation of Industrial VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Barroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8020064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of toxicological validation of VOCs catalytic degradation by air-liquid interface exposure system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margueritta Al Zallouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landkocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152, pp.328-335. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2016.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ce Substituted Hydrotalcite-derived Mixed Oxides on Total Catalytic Oxidation of Air Pollutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Al-Ce Mixed Oxide Materials Prepared by Hydrotalcite Way for VOCs Total Oxidation in Micro- and Semi-Pilot Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of by-products issued from the catalytic oxidation of toluene by chemical and biological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margueritta Al Zallouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (10), pp.1084-1093. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchically nanostructured porous group Vb metal oxides from alkoxide precursors and their role in the catalytic remediation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna C. Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Franco Finol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.300-309. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Synthesis of Faujasite‐Type Zeolites with a Hierarchical Porosity from Natural Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (28), pp.4658-4665. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Al Mixed Oxides Prepared via LDH Route Using Microwaves or Ultrasound: Application for Catalytic Toluene Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2), pp.851-867. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal5020851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Faujasite type zeolite from low grade Tunisian clay for the removal of heavy metals from aqueous waste by batch process: Kinetic and equilibrium study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (10), pp.1123-1133. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propene oxidation and NO reduction over MgCu–Al(Fe) mixed oxides derived from hydrotalcite-like compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raya Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257 (Part 1), pp.98-103. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2015.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of natural clay as heterogeneous Fenton and photo-Fenton catalyst for phenol and tyrosol degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemya Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10-12), pp.2225-2230. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.799440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Gold on Hydrotalcite-like Compound Catalysts for Toluene and CO Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.966 - 977. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal3040966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocast ordered Mesoporous Ceria as Support for Highly Active Gold Catalysts for Toluene total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bailiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chérif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ToF-SIMS studies of the TiO 2 -ZrO 2 supported palladium as trace level used in the total oxidation of TCE in humid air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-L. Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.566-569. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.5109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hierarchically porous niobium doped TiO2 supports in the total catalytic oxidation of model VOCs over noble metal nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Franco Finol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142-143, pp.149-160. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-intercalated layered double hydroxides for fragrance release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue: II European Conference on Cyclodextrins - Asti 2011, 75 (3-4), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-012-0227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Mg-Al oxides issued of hydrotalcite precursors for total oxidation of volatile organic compounds. Identification and toxicological impact of the by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Shirali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (5), pp.494-501. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2010.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Co3O4/ZrO2 catalysts for VOC emissions abatement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wyrwalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119 (1-4), pp.332-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the exchanged cation in Pd/BEA and Pd/FAU zeolites for catalytic oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2006.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Co3O4/ZrO2 catalysts for VOC emissons abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2006.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pd / hierarchical macro-mesoporous ZrO2, TiO2 and ZrO2-TiO2 catalysts for VOCs total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 310, pp.61-69. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatal.2006.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk and surface structures of iron doped zirconium oxide systems: influence of preparation method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40(4), pp.933. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-005-6512-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Siffert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDOX THERMAL GAS TREATMENT: THE ROLE OF COPPER AND CARBONATE SPECIES IN THE CO2 PURIFICATION OF INDUSTRIAL FLUE GAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The13th International Conference on Environmental Engineering and Management (ICEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering and Environmental Protection; Gheorghe Asachi Technical University of Iasi, Romania; Department of Science and Engineering of Materials, Environment and Urban Planning; Politecnica delle Marche University, Ancona, Italy, Sep 2025, Iasi Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Cu/Mn ratio in mixed oxides for total oxidation of air pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Machinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria La Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'étude en catalyse (GECAT); Division catalyse de la société chimique de France (DivCat), May 2025, Ronce-les-bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mn/Cu ratio for CuMnOx prepared by oxalate coprecipitation: the essential point for total oxidation of model pollutants issued from biomass combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Machinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria La Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIC aisbl (European Research Institute of Catalysis); Italian Group of Catalysis (GIC); Division of Industrial Chemistry of the Italian Chemical Society (SCI), Jun 2025, Isola delle Femmine - Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn-Co supportés par CeO2 pour l'oxydation totale de mélange CO/COV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Devred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’étude en catalyse (GECat) de la Société chimique de France (SCF), May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed oxides materials for catalytic treatment of wood combustion emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW PREPARATION METHOD OF GOLD NANOPARTICLES ON LDH PRECURSOR'S FOR ETHANOL OXIDATION REACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria La Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxymethyl- &beta;-cyclodextrin assistance for the 4-nitrophenol reduction using cobalt-based layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wadouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th European Conference on Cyclodextrin (EuroCD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Co Based Mixted Oxide in Total Catalytic Oxidation of VOCs Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis (FCCAT-3) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Kinetic Model for NO Reduction by CO Reaction over CoCuAl Mixed Oxide Catalyst under Oxidative Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès de la Société Française de Génie des Procédés (SFGP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a Catalytic Process for CO2 Purification from Oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du pôle MTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'hydrotalcites hybrides pour la catalyse hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wadouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Master, Réseau des Jeunes Chimistes – Société Chimique de France (RJSCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France, Jun 2021, Villeneuve d'Ascq [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mn-content on the catalytic properties of Mn-Mg-Al mixed oxides for the total oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs en génie des procédés et énergétique "JJC 2021" - 7eme édition Wallonie/Hauts-de-France - UGéPE/GeProc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCuAl mixed oxides derived from hydrotalcite-like compounds for CO2 purification in oxyfuel combustion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cerium content in Cu-Al-Ce oxides towards the total oxidation of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis (ICEC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Co based mixed oxide in total catalytic oxidation of VOCs mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis (ICEC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic screening for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs UGéPE-GEPROC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CoFe molar ratio and microwave treatment on the total oxidation of Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Innovative Materials and Applications (WIMA-2) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances de l'oxydation catalytique de COV par un oxyde mixte à l'échelle pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Eve Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed oxides issued from HDL precursors for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific Congress on Catalysis (APCAT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoAlCe-O: un oxyde mixte efficace pour l'oxydation catalytique des COV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement catalytique des émissions issues de la combustion de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non conventional preparation of efficient metal oxides for VOCs oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Complex Inorganic Nanomaterials (ACIN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the deep oxidation of chlorobenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elhachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the deep oxidation of chlorobenzene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">removal of volatile organic compounds from polluted air by absorption, catalysis and thermal oxidation: case study of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">removal of volatile organic compounds from polluted air by absorption, catalysis and thermal oxidation: case study of toluene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du chlorobenzène sur de nouveaux catalyseurs mésoporeux nanostructurés Pd/MO2 (M: Ti, Zr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vantomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Lian Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxydation du chlorobenzène sur de nouveaux catalyseurs mésoporeux nanostructurés Pd/MO2 (M: Ti, Zr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise au point de nouveaux catalyseurs pour la destruction de COVs aromatiques et chlorés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution à la mise au point de nouveaux catalyseurs pour la destruction de COVs aromatiques et chlorés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of palladium supported on exchanged BEA and FAU zeolites for VOCs catalytic oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2-TiO2 catalysts for trichloroethylene total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafeh Bechara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vantomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2-TiO2 catalysts for trichloroethylene total oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the activation process on Pd-perovskite-type oxides used for the catalytic oxidation of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elhachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies of the activation process on Pd-perovskite-type oxides used for the catalytic oxidation of toluene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the combustion of toluene and chlorobenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elhachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the combustion of toluene and chlorobenzene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2, TiO2 and ZrO2-TiO2 catalysts for VOCs total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2, TiO2 and ZrO2-TiO2 catalysts for VOCs total oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for the Selective Catalytic Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Isola delle Femmine - Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; purification of industrial flue gas: effect of physico-chemical properties obtained by different preparation methods on CoCuAl oxide for the Selective Catalytic Reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas: The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEC 2025 : 13th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérovskite à base de manganèse pour l’oxydation catalytique de polluants (CO, COV...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed oxides derived from LDH, a suitable catalyst for the toluene and CO co-oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bilbao, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxymethyl β-Cyclodextrin Assistance for the 4-Nitrophenol Reduction Using Cobalt-Based Layered Double Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Cyclodextrin Symposium ICS 21 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de préparation de matériaux Au/Hydrotalcite pour l’oxydation totale de l’éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement catalytique des émissions issues de la combustion du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydes mixtes à base de Manganèse et Cobalt préparés par voie HDL : application dans l’oxydation catalytique de l’éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a catalytic process for purification of CO2 from oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis: from understanding to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO reduction by CO using Pt/zeolites in an oxidative and wet environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 th International Congress on Catalysis and Automotive Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Brussels (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Gas-treatments of Cu-Al Layered-Double Hydroxides on Catalytic Reduction of NO by CO under Oxidative and Wet Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2022 : French Conference on Catalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co–Mn–Al mixed oxides issued from hydrotalcite precursors for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2022 : French Conference on Catalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un procédé catalytique pour la purification du CO2 issu de l'oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORIALES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a Catalytic Process for Purification of CO2 from Oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des jeunes chercheurs 2021 UMONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Mons université, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO reduction using Pt-zeolite catalysts in O2 and CO2 rich gas atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC removal by Pt or Pd NaY hierarchical zeolite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R El-Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Sonar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APCAT8 — The 8th Asia-Pacific Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic activity in ethanol total oxidation of oxides catalysts derived from hydrotalcite-like compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs (UGéPE-GEPROC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bivalent and trivalent cations in mixed oxides issued from hydrotalcite precursors for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis (FCCat 2) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of Ce in MgAlCe mixed oxide for the total oxidation of toluene and CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress on Catalysis and Automotive Pollution Control (CAPoC 11) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microwave irradiations on the catalytic activity of Co-Mg/Al-Fe hydrotalcite like compounds for the total oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Scientific International Conference: Sciences, Social Equity and Sustainable Development (LAAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des irradiations micro-ondes sur l'activité catalytique des oxydes Co-Mg/Al-Fe de type hydrotalcite, comme précurseurs pour l'oxydation des COV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Preparation Method for CuAl Mixed Oxide Issued from LDH for Total Oxidation of VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (14), pp.e00350. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202500350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of powerful exchanged Faujasite zeolite materials used as effective heterogeneous catalyst for photo-Fenton oxidation of methyl orange (MO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (1), pp.547-570. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11144-023-02563-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Gold Nanoparticles over CoAl Mixed Oxide for Ethanol Oxidation Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (10), pp.2285. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29102285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxymethyl β-Cyclodextrin Assistance for the 4-Nitrophenol Reduction Using Cobalt-Based Layered Double Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (12), pp.6390. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25126390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCuAlOx mixed oxides for the CO2 purification from oxycombustion process exhaust feed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 653, pp.119066. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Mn‐Mg‐Al Mixed Oxides Composition on their Activity towards the Total Oxidation of Aromatic and Oxygenated VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (20), pp.e202300213. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 452 (Part A), pp.139543. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.139543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Catalytic Oxidation of Ethanol over MnCoAl Mixed Oxides Derived from Layered Double Hydroxides: Effect of the Metal Ratio and the Synthesis Atmosphere Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1316. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal13091316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform mesoporous cobalt oxide supported Pd and/ or Au catalysts: effect of the order of metal deposition on the activity in the total oxidation of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (2), pp.491-505. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-022-04896-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the preparation method and silver content on the nature of active sites in Ag/CeO2 catalysts used for propylene oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cherif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 558, pp.111499. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2022.111499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in non-metal doped titania for solar-driven photocatalytic/photoelectrochemical water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jia Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.529-559. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2021.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Co/Fe molar ratio on hydrotalcite catalysts prepared with or without microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 309 (1), pp.122943. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.122943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO reduction by CO under oxidative conditions over CoCuAl mixed oxides derived from hydrotalcite-like compounds: Effect of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11th International Conference on Environmental Catalysis, 384-386, pp.97-105. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2021.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs catalytic removal over hierarchical porous zeolite NaY supporting Pt or Pd nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Sonar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Lian Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 405-406, pp.212-220. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2022.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting VOCs elimination by coupling different techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savita Kaliya Perumal Veerapandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Geyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rino Morent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Chemical Synthesis, 22, pp.13. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/cs.2022.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold catalysts supported on cerium-modified mesoporous zirconia for total toluene oxidation. Effect of Ce/Zr molar ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (3), pp.1009-1019. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-020-04313-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of catalysts M/CeO2 (M = Pt, Rh, or Pd) for purification of CO2 derived from oxycombustion in the absence or presence of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengjiao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (10), pp.12521-12532. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11252-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoporous CeO 2 –ZrO 2 Oxides for Oxidation of Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.1786-1797. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.0c03212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performance of catalytic oxidation of VOCs by a mixed oxide at a semi‐pilot scale †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐eve Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (1), pp.108-119. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.23887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in the Catalytic Treatment of Volatile Organic Compounds: A Review Based on the Mixture Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.1218. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11101218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Oxides Issued from Hydrotalcite Precursors for Toluene and CO Total Oxidation: Comparison of Preparation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madonna Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.1130-1139. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2020.16978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Activity and Selectivity of CoAl and CoAlCe Mixed Oxides in Formaldehyde Production from Pulp Mill Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiina Laitinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satu Ojala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.424. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10040424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Precious Metals on NO Reduction by CO in Oxidative Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Debecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Devred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.3042. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10093042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuAlCe Oxides Issued from Layered Double Hydroxide Precursors for Ethanol and Toluene Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8), pp.870. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10080870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of reaction mechanism and kinetic modelling for the toluene total oxidation in presence of CoAlCe catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 333, pp.28 - 35. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2018.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ce Addition on MgAl Mixed Oxides for the Total Oxidation of CO and Toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (1-4), pp.397-402. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-018-1105-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CO addition on the toluene total oxidation over Co based mixed oxide catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satu Ojala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 247, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.01.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro toxicological evaluation of emissions from catalytic oxidation removal of industrial VOCs by air/liquid interface (ALI) exposure system in repeated mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Méausoone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Tremolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.110 - 117. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Microwave Irradiation Parameters on Co/Fe Hydrotalcite Nanocatalysts for the Total Oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue:Advanced Complex Inorganic Nanomaterials, 2019 (27), pp.3218-3227. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201801528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory Behavior of Pd-Au Catalysts in Toluene Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayan Chlala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.574. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8120574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of N2O production in a catalytic reaction process using mid-infrared quantum cascade laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengjiao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fertein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong-Nguyen Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraquick synthesis of hydrotalcite-like compounds as efficient catalysts for the oxidation of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (11), pp.993-1000. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2018.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical CdS/m-TiO2/G ternary photocatalyst for highly active visible light-induced hydrogen production from water splitting with high stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiu Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoAlCeO Mixed Oxide: An Alternative to Palladium-Based Catalysts for Total Oxidation of Industrial VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Barroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8020064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of toxicological validation of VOCs catalytic degradation by air-liquid interface exposure system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margueritta Al Zallouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landkocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152, pp.328-335. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2016.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ce Substituted Hydrotalcite-derived Mixed Oxides on Total Catalytic Oxidation of Air Pollutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Al-Ce Mixed Oxide Materials Prepared by Hydrotalcite Way for VOCs Total Oxidation in Micro- and Semi-Pilot Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of by-products issued from the catalytic oxidation of toluene by chemical and biological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margueritta Al Zallouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (10), pp.1084-1093. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Synthesis of Faujasite‐Type Zeolites with a Hierarchical Porosity from Natural Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (28), pp.4658-4665. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Al Mixed Oxides Prepared via LDH Route Using Microwaves or Ultrasound: Application for Catalytic Toluene Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2), pp.851-867. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal5020851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchically nanostructured porous group Vb metal oxides from alkoxide precursors and their role in the catalytic remediation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna C. Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Franco Finol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.300-309. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Faujasite type zeolite from low grade Tunisian clay for the removal of heavy metals from aqueous waste by batch process: Kinetic and equilibrium study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (10), pp.1123-1133. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propene oxidation and NO reduction over MgCu–Al(Fe) mixed oxides derived from hydrotalcite-like compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raya Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257 (Part 1), pp.98-103. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2015.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of natural clay as heterogeneous Fenton and photo-Fenton catalyst for phenol and tyrosol degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemya Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10-12), pp.2225-2230. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.799440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Gold on Hydrotalcite-like Compound Catalysts for Toluene and CO Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.966 - 977. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal3040966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocast ordered Mesoporous Ceria as Support for Highly Active Gold Catalysts for Toluene total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bailiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chérif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ToF-SIMS studies of the TiO 2 -ZrO 2 supported palladium as trace level used in the total oxidation of TCE in humid air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-L. Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.566-569. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.5109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hierarchically porous niobium doped TiO2 supports in the total catalytic oxidation of model VOCs over noble metal nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Franco Finol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142-143, pp.149-160. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-intercalated layered double hydroxides for fragrance release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue: II European Conference on Cyclodextrins - Asti 2011, 75 (3-4), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-012-0227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Mg-Al oxides issued of hydrotalcite precursors for total oxidation of volatile organic compounds. Identification and toxicological impact of the by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Shirali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (5), pp.494-501. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2010.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Co3O4/ZrO2 catalysts for VOC emissions abatement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wyrwalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119 (1-4), pp.332-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the exchanged cation in Pd/BEA and Pd/FAU zeolites for catalytic oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2006.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Co3O4/ZrO2 catalysts for VOC emissons abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2006.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pd / hierarchical macro-mesoporous ZrO2, TiO2 and ZrO2-TiO2 catalysts for VOCs total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 310, pp.61-69. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatal.2006.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk and surface structures of iron doped zirconium oxide systems: influence of preparation method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40(4), pp.933. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-005-6512-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Rahhal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077839v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Machinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf Eddine Bounoukta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria La Parola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hanon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04211278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Demeester" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Douma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wadouachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariebelle Tannous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Mohan Behera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ribeiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heymans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Eve Duprez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Granger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Leclercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elhachimi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wyrwalski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vantomme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Lian Su" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafeh Bechara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107366v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lucette Tidahy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingomalala Lucette Tidahy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294438v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05316590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05316610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05163739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc giraudon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Tidahy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346379v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346318v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03525139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El-Khawaja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Barakat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Sonar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Heymans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424056v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500350" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ouled Ltaief" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benzina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-023-02563-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04635555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126390" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102285" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300213" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Akil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119066" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139543" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04301005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13091316" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-022-04896-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benaissa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherif-Aouali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hany" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labaki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aouad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2022.111499" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ying Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Xin Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jia Zeng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.08.038" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.122943" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533616v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.05.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03773338v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Kaliya Perumal Veerapandian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bitar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Geyter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Morent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cs.2022.10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03846461v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2022.05.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03162218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c03212" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-020-04313-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982886v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjiao Shen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11252-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11101218" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333674v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Duprez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23887" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madonna Labaki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2020.16978" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Laitinen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040424" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10080870" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533601v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debecker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10093042" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dib" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1105-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.03.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485892v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.01.081" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tremolet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.030" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333668v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801528" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311603v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rooke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Chlala" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8120574" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Nguyen Ba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z7PW3QL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311686v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.09.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Cheng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Tian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li He" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.02.021" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168622v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barroo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8020064" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295268v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pequeux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.069" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295274v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bugnon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Decroly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.055" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03209286v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna C. Rooke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Franco Finol" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.06.056" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W6JD4HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320519v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500537" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WS6HWG76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259403v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5020851" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242306v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.03.013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333658v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Mrad" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abouka&#239;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.02.020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Djeffal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Abderrahmane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.799440" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250406v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal3040966" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915164v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bailiche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#233;rif-Aouali" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bengueddach" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042978v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lamonier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Giraudon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-L. Su" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5109" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHDSRKWJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043685v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rooke" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barakat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franco Finol" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billemont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Weireld" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.05.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4VN57QR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-012-0227-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L81FWC84-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kouassi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.01.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115219v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wyrwalski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115646v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.02.027" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2C39PN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105439v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.08.025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGHLZSZ6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107343v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatal.2006.05.020" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105447v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-6512-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPDRL4D1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Rahhal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077839v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Machinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf Eddine Bounoukta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria La Parola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hanon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04211278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Demeester" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Douma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wadouachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariebelle Tannous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Behera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ribeiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heymans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Eve Duprez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elhachimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Leclercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wyrwalski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Granger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vantomme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Lian Su" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lucette Tidahy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafeh Bechara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingomalala Lucette Tidahy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294438v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05316610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05163739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc giraudon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Tidahy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426461v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03525139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El-Khawaja" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Barakat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Sonar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Heymans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500350" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ouled Ltaief" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benzina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-023-02563-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579473v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102285" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04635555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301175v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300213" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139543" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04301005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13091316" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377785v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-022-04896-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benaissa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherif-Aouali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hany" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labaki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aouad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2022.111499" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ying Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Xin Chen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jia Zeng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.08.038" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311584v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.122943" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.05.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03846461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2022.05.022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03773338v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Kaliya Perumal Veerapandian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bitar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Geyter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Morent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cs.2022.10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-020-04313-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982886v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjiao Shen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11252-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03162218v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c03212" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Duprez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23887" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11101218" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madonna Labaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2020.16978" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Laitinen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040424" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533601v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debecker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10093042" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10080870" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.03.018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1105-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.01.081" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tremolet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333668v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801528" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311603v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rooke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Chlala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8120574" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290046v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Nguyen Ba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.022" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z7PW3QL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311686v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.09.012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377865v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Cheng" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Tian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li He" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.02.021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168622v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barroo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8020064" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXT5813P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295268v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pequeux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.069" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295274v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bugnon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Decroly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.055" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320519v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500537" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WS6HWG76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259403v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5020851" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03209286v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna C. Rooke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Franco Finol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.06.056" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W6JD4HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242306v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.03.013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333658v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Mrad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abouka&#239;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.02.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351344v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Djeffal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Abderrahmane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.799440" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal3040966" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915164v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bailiche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#233;rif-Aouali" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bengueddach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042978v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lamonier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Giraudon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-L. Su" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5109" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHDSRKWJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043685v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rooke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franco Finol" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billemont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Weireld" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.05.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4VN57QR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321243v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-012-0227-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L81FWC84-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285460v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kouassi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.01.001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115219v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wyrwalski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115646v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.02.027" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2C39PN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105439v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.08.025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGHLZSZ6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107343v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatal.2006.05.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105447v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-6512-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPDRL4D1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>