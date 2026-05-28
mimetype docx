--- v1 (2026-05-01)
+++ v2 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Siffert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDOX THERMAL GAS TREATMENT: THE ROLE OF COPPER AND CARBONATE SPECIES IN THE CO2 PURIFICATION OF INDUSTRIAL FLUE GAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The13th International Conference on Environmental Engineering and Management (ICEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering and Environmental Protection; Gheorghe Asachi Technical University of Iasi, Romania; Department of Science and Engineering of Materials, Environment and Urban Planning; Politecnica delle Marche University, Ancona, Italy, Sep 2025, Iasi Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Cu/Mn ratio in mixed oxides for total oxidation of air pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Machinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria La Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'étude en catalyse (GECAT); Division catalyse de la société chimique de France (DivCat), May 2025, Ronce-les-bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mn/Cu ratio for CuMnOx prepared by oxalate coprecipitation: the essential point for total oxidation of model pollutants issued from biomass combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Machinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria La Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIC aisbl (European Research Institute of Catalysis); Italian Group of Catalysis (GIC); Division of Industrial Chemistry of the Italian Chemical Society (SCI), Jun 2025, Isola delle Femmine - Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn-Co supportés par CeO2 pour l'oxydation totale de mélange CO/COV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Devred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’étude en catalyse (GECat) de la Société chimique de France (SCF), May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed oxides materials for catalytic treatment of wood combustion emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW PREPARATION METHOD OF GOLD NANOPARTICLES ON LDH PRECURSOR'S FOR ETHANOL OXIDATION REACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria La Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxymethyl- &beta;-cyclodextrin assistance for the 4-nitrophenol reduction using cobalt-based layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wadouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th European Conference on Cyclodextrin (EuroCD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Co Based Mixted Oxide in Total Catalytic Oxidation of VOCs Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis (FCCAT-3) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Kinetic Model for NO Reduction by CO Reaction over CoCuAl Mixed Oxide Catalyst under Oxidative Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès de la Société Française de Génie des Procédés (SFGP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a Catalytic Process for CO2 Purification from Oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du pôle MTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'hydrotalcites hybrides pour la catalyse hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wadouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Master, Réseau des Jeunes Chimistes – Société Chimique de France (RJSCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France, Jun 2021, Villeneuve d'Ascq [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mn-content on the catalytic properties of Mn-Mg-Al mixed oxides for the total oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs en génie des procédés et énergétique "JJC 2021" - 7eme édition Wallonie/Hauts-de-France - UGéPE/GeProc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCuAl mixed oxides derived from hydrotalcite-like compounds for CO2 purification in oxyfuel combustion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cerium content in Cu-Al-Ce oxides towards the total oxidation of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis (ICEC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Co based mixed oxide in total catalytic oxidation of VOCs mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis (ICEC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic screening for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs UGéPE-GEPROC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CoFe molar ratio and microwave treatment on the total oxidation of Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Innovative Materials and Applications (WIMA-2) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances de l'oxydation catalytique de COV par un oxyde mixte à l'échelle pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Eve Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed oxides issued from HDL precursors for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific Congress on Catalysis (APCAT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoAlCe-O: un oxyde mixte efficace pour l'oxydation catalytique des COV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement catalytique des émissions issues de la combustion de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non conventional preparation of efficient metal oxides for VOCs oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Complex Inorganic Nanomaterials (ACIN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the deep oxidation of chlorobenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elhachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the deep oxidation of chlorobenzene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">removal of volatile organic compounds from polluted air by absorption, catalysis and thermal oxidation: case study of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">removal of volatile organic compounds from polluted air by absorption, catalysis and thermal oxidation: case study of toluene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du chlorobenzène sur de nouveaux catalyseurs mésoporeux nanostructurés Pd/MO2 (M: Ti, Zr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vantomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Lian Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxydation du chlorobenzène sur de nouveaux catalyseurs mésoporeux nanostructurés Pd/MO2 (M: Ti, Zr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise au point de nouveaux catalyseurs pour la destruction de COVs aromatiques et chlorés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution à la mise au point de nouveaux catalyseurs pour la destruction de COVs aromatiques et chlorés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of palladium supported on exchanged BEA and FAU zeolites for VOCs catalytic oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2-TiO2 catalysts for trichloroethylene total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafeh Bechara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vantomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2-TiO2 catalysts for trichloroethylene total oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the activation process on Pd-perovskite-type oxides used for the catalytic oxidation of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elhachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies of the activation process on Pd-perovskite-type oxides used for the catalytic oxidation of toluene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the combustion of toluene and chlorobenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elhachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the combustion of toluene and chlorobenzene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2, TiO2 and ZrO2-TiO2 catalysts for VOCs total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2, TiO2 and ZrO2-TiO2 catalysts for VOCs total oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for the Selective Catalytic Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Isola delle Femmine - Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; purification of industrial flue gas: effect of physico-chemical properties obtained by different preparation methods on CoCuAl oxide for the Selective Catalytic Reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas: The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEC 2025 : 13th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérovskite à base de manganèse pour l’oxydation catalytique de polluants (CO, COV...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed oxides derived from LDH, a suitable catalyst for the toluene and CO co-oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bilbao, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxymethyl β-Cyclodextrin Assistance for the 4-Nitrophenol Reduction Using Cobalt-Based Layered Double Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Cyclodextrin Symposium ICS 21 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de préparation de matériaux Au/Hydrotalcite pour l’oxydation totale de l’éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement catalytique des émissions issues de la combustion du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydes mixtes à base de Manganèse et Cobalt préparés par voie HDL : application dans l’oxydation catalytique de l’éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a catalytic process for purification of CO2 from oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis: from understanding to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO reduction by CO using Pt/zeolites in an oxidative and wet environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 th International Congress on Catalysis and Automotive Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Brussels (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Gas-treatments of Cu-Al Layered-Double Hydroxides on Catalytic Reduction of NO by CO under Oxidative and Wet Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2022 : French Conference on Catalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co–Mn–Al mixed oxides issued from hydrotalcite precursors for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2022 : French Conference on Catalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un procédé catalytique pour la purification du CO2 issu de l'oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORIALES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a Catalytic Process for Purification of CO2 from Oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des jeunes chercheurs 2021 UMONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Mons université, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO reduction using Pt-zeolite catalysts in O2 and CO2 rich gas atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC removal by Pt or Pd NaY hierarchical zeolite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R El-Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Sonar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APCAT8 — The 8th Asia-Pacific Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic activity in ethanol total oxidation of oxides catalysts derived from hydrotalcite-like compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs (UGéPE-GEPROC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bivalent and trivalent cations in mixed oxides issued from hydrotalcite precursors for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis (FCCat 2) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of Ce in MgAlCe mixed oxide for the total oxidation of toluene and CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress on Catalysis and Automotive Pollution Control (CAPoC 11) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microwave irradiations on the catalytic activity of Co-Mg/Al-Fe hydrotalcite like compounds for the total oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Scientific International Conference: Sciences, Social Equity and Sustainable Development (LAAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des irradiations micro-ondes sur l'activité catalytique des oxydes Co-Mg/Al-Fe de type hydrotalcite, comme précurseurs pour l'oxydation des COV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Preparation Method for CuAl Mixed Oxide Issued from LDH for Total Oxidation of VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (14), pp.e00350. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202500350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of powerful exchanged Faujasite zeolite materials used as effective heterogeneous catalyst for photo-Fenton oxidation of methyl orange (MO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (1), pp.547-570. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11144-023-02563-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Gold Nanoparticles over CoAl Mixed Oxide for Ethanol Oxidation Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (10), pp.2285. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29102285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxymethyl β-Cyclodextrin Assistance for the 4-Nitrophenol Reduction Using Cobalt-Based Layered Double Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (12), pp.6390. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25126390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCuAlOx mixed oxides for the CO2 purification from oxycombustion process exhaust feed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 653, pp.119066. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Mn‐Mg‐Al Mixed Oxides Composition on their Activity towards the Total Oxidation of Aromatic and Oxygenated VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (20), pp.e202300213. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 452 (Part A), pp.139543. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.139543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Catalytic Oxidation of Ethanol over MnCoAl Mixed Oxides Derived from Layered Double Hydroxides: Effect of the Metal Ratio and the Synthesis Atmosphere Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1316. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal13091316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform mesoporous cobalt oxide supported Pd and/ or Au catalysts: effect of the order of metal deposition on the activity in the total oxidation of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (2), pp.491-505. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-022-04896-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the preparation method and silver content on the nature of active sites in Ag/CeO2 catalysts used for propylene oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cherif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 558, pp.111499. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2022.111499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in non-metal doped titania for solar-driven photocatalytic/photoelectrochemical water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jia Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.529-559. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2021.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Co/Fe molar ratio on hydrotalcite catalysts prepared with or without microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 309 (1), pp.122943. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.122943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO reduction by CO under oxidative conditions over CoCuAl mixed oxides derived from hydrotalcite-like compounds: Effect of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11th International Conference on Environmental Catalysis, 384-386, pp.97-105. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2021.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs catalytic removal over hierarchical porous zeolite NaY supporting Pt or Pd nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Sonar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Lian Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 405-406, pp.212-220. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2022.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting VOCs elimination by coupling different techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savita Kaliya Perumal Veerapandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Geyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rino Morent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Chemical Synthesis, 22, pp.13. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/cs.2022.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold catalysts supported on cerium-modified mesoporous zirconia for total toluene oxidation. Effect of Ce/Zr molar ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (3), pp.1009-1019. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-020-04313-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of catalysts M/CeO2 (M = Pt, Rh, or Pd) for purification of CO2 derived from oxycombustion in the absence or presence of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengjiao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (10), pp.12521-12532. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11252-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoporous CeO 2 –ZrO 2 Oxides for Oxidation of Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.1786-1797. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.0c03212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performance of catalytic oxidation of VOCs by a mixed oxide at a semi‐pilot scale †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐eve Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (1), pp.108-119. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.23887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in the Catalytic Treatment of Volatile Organic Compounds: A Review Based on the Mixture Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.1218. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11101218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Oxides Issued from Hydrotalcite Precursors for Toluene and CO Total Oxidation: Comparison of Preparation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madonna Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.1130-1139. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2020.16978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Activity and Selectivity of CoAl and CoAlCe Mixed Oxides in Formaldehyde Production from Pulp Mill Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiina Laitinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satu Ojala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.424. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10040424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Precious Metals on NO Reduction by CO in Oxidative Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Debecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Devred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.3042. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10093042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuAlCe Oxides Issued from Layered Double Hydroxide Precursors for Ethanol and Toluene Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8), pp.870. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10080870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of reaction mechanism and kinetic modelling for the toluene total oxidation in presence of CoAlCe catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 333, pp.28 - 35. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2018.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ce Addition on MgAl Mixed Oxides for the Total Oxidation of CO and Toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (1-4), pp.397-402. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-018-1105-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CO addition on the toluene total oxidation over Co based mixed oxide catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satu Ojala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 247, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.01.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro toxicological evaluation of emissions from catalytic oxidation removal of industrial VOCs by air/liquid interface (ALI) exposure system in repeated mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Méausoone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Tremolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.110 - 117. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Microwave Irradiation Parameters on Co/Fe Hydrotalcite Nanocatalysts for the Total Oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue:Advanced Complex Inorganic Nanomaterials, 2019 (27), pp.3218-3227. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201801528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory Behavior of Pd-Au Catalysts in Toluene Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayan Chlala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.574. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8120574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of N2O production in a catalytic reaction process using mid-infrared quantum cascade laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengjiao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fertein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong-Nguyen Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraquick synthesis of hydrotalcite-like compounds as efficient catalysts for the oxidation of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (11), pp.993-1000. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2018.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical CdS/m-TiO2/G ternary photocatalyst for highly active visible light-induced hydrogen production from water splitting with high stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiu Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoAlCeO Mixed Oxide: An Alternative to Palladium-Based Catalysts for Total Oxidation of Industrial VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Barroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8020064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of toxicological validation of VOCs catalytic degradation by air-liquid interface exposure system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margueritta Al Zallouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landkocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152, pp.328-335. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2016.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ce Substituted Hydrotalcite-derived Mixed Oxides on Total Catalytic Oxidation of Air Pollutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Al-Ce Mixed Oxide Materials Prepared by Hydrotalcite Way for VOCs Total Oxidation in Micro- and Semi-Pilot Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of by-products issued from the catalytic oxidation of toluene by chemical and biological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margueritta Al Zallouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (10), pp.1084-1093. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Synthesis of Faujasite‐Type Zeolites with a Hierarchical Porosity from Natural Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (28), pp.4658-4665. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Al Mixed Oxides Prepared via LDH Route Using Microwaves or Ultrasound: Application for Catalytic Toluene Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2), pp.851-867. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal5020851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchically nanostructured porous group Vb metal oxides from alkoxide precursors and their role in the catalytic remediation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna C. Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Franco Finol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.300-309. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Faujasite type zeolite from low grade Tunisian clay for the removal of heavy metals from aqueous waste by batch process: Kinetic and equilibrium study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (10), pp.1123-1133. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propene oxidation and NO reduction over MgCu–Al(Fe) mixed oxides derived from hydrotalcite-like compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raya Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257 (Part 1), pp.98-103. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2015.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of natural clay as heterogeneous Fenton and photo-Fenton catalyst for phenol and tyrosol degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemya Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10-12), pp.2225-2230. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.799440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Gold on Hydrotalcite-like Compound Catalysts for Toluene and CO Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.966 - 977. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal3040966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocast ordered Mesoporous Ceria as Support for Highly Active Gold Catalysts for Toluene total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bailiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chérif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ToF-SIMS studies of the TiO 2 -ZrO 2 supported palladium as trace level used in the total oxidation of TCE in humid air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-L. Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.566-569. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.5109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hierarchically porous niobium doped TiO2 supports in the total catalytic oxidation of model VOCs over noble metal nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Franco Finol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142-143, pp.149-160. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-intercalated layered double hydroxides for fragrance release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue: II European Conference on Cyclodextrins - Asti 2011, 75 (3-4), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-012-0227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Mg-Al oxides issued of hydrotalcite precursors for total oxidation of volatile organic compounds. Identification and toxicological impact of the by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Shirali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (5), pp.494-501. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2010.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Co3O4/ZrO2 catalysts for VOC emissions abatement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wyrwalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119 (1-4), pp.332-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the exchanged cation in Pd/BEA and Pd/FAU zeolites for catalytic oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2006.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Co3O4/ZrO2 catalysts for VOC emissons abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2006.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pd / hierarchical macro-mesoporous ZrO2, TiO2 and ZrO2-TiO2 catalysts for VOCs total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 310, pp.61-69. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatal.2006.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk and surface structures of iron doped zirconium oxide systems: influence of preparation method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40(4), pp.933. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-005-6512-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Siffert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du traitement de polluants issus de la combustion de la biomasse sur des catalyseurs de type pérovskite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Machinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, La londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of calcination temperature on the formation of Cu/Co/Al mixed oxides via LDH route for catalytic oxidation of CO at low temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fabián Sierra-Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Machinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, La londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la longueur de la chaîne carbonée des acides dioïques des précurseurs d’oxydes mixtes Cu-Mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Machinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Rousé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, La londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Isola delle Femmine - Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; purification of industrial flue gas: effect of physico-chemical properties obtained by different preparation methods on CoCuAl oxide for the Selective Catalytic Reduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for the Selective Catalytic Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas: The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEC 2025 : 13th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérovskite à base de manganèse pour l’oxydation catalytique de polluants (CO, COV...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed oxides derived from LDH, a suitable catalyst for the toluene and CO co-oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bilbao, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxymethyl β-Cyclodextrin Assistance for the 4-Nitrophenol Reduction Using Cobalt-Based Layered Double Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Cyclodextrin Symposium ICS 21 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode de préparation de matériaux Au/Hydrotalcite pour l’oxydation totale de l’éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydes mixtes à base de Manganèse et Cobalt préparés par voie HDL : application dans l’oxydation catalytique de l’éthanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement catalytique des émissions issues de la combustion du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un procédé catalytique pour la purification du CO2 issu de l'oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTORIALES 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Gas-treatments of Cu-Al Layered-Double Hydroxides on Catalytic Reduction of NO by CO under Oxidative and Wet Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2022 : French Conference on Catalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co–Mn–Al mixed oxides issued from hydrotalcite precursors for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2022 : French Conference on Catalysis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a catalytic process for purification of CO2 from oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis: from understanding to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO reduction by CO using Pt/zeolites in an oxidative and wet environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 th International Congress on Catalysis and Automotive Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Brussels (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a Catalytic Process for Purification of CO2 from Oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des jeunes chercheurs 2021 UMONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Mons université, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO reduction using Pt-zeolite catalysts in O2 and CO2 rich gas atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic activity in ethanol total oxidation of oxides catalysts derived from hydrotalcite-like compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs (UGéPE-GEPROC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC removal by Pt or Pd NaY hierarchical zeolite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R El-Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Sonar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APCAT8 — The 8th Asia-Pacific Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bivalent and trivalent cations in mixed oxides issued from hydrotalcite precursors for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis (FCCat 2) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of Ce in MgAlCe mixed oxide for the total oxidation of toluene and CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress on Catalysis and Automotive Pollution Control (CAPoC 11) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microwave irradiations on the catalytic activity of Co-Mg/Al-Fe hydrotalcite like compounds for the total oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Scientific International Conference: Sciences, Social Equity and Sustainable Development (LAAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des irradiations micro-ondes sur l'activité catalytique des oxydes Co-Mg/Al-Fe de type hydrotalcite, comme précurseurs pour l'oxydation des COV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des oxydes mixtes Cu-Mn issu de la voie oxalate : suivi en temps réel de la transition de phase par techniques in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Machinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria La Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, La londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Purification of Industrial Flue Gas: The Effect of Redox Thermal Treatment of CoCuAl Mixed Oxides on NO SCR by CO Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, La londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Cu/Mn ratio in mixed oxides for total oxidation of air pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Machinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria La Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'étude en catalyse (GECAT); Division catalyse de la société chimique de France (DivCat), May 2025, Ronce-les-bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDOX THERMAL GAS TREATMENT: THE ROLE OF COPPER AND CARBONATE SPECIES IN THE CO2 PURIFICATION OF INDUSTRIAL FLUE GAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abou Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The13th International Conference on Environmental Engineering and Management (ICEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering and Environmental Protection; Gheorghe Asachi Technical University of Iasi, Romania; Department of Science and Engineering of Materials, Environment and Urban Planning; Politecnica delle Marche University, Ancona, Italy, Sep 2025, Iasi Romania, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mn/Cu ratio for CuMnOx prepared by oxalate coprecipitation: the essential point for total oxidation of model pollutants issued from biomass combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Machinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria La Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIC aisbl (European Research Institute of Catalysis); Italian Group of Catalysis (GIC); Division of Industrial Chemistry of the Italian Chemical Society (SCI), Jun 2025, Isola delle Femmine - Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn-Co supportés par CeO2 pour l'oxydation totale de mélange CO/COV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Devred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’étude en catalyse (GECat) de la Société chimique de France (SCF), May 2024, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed oxides materials for catalytic treatment of wood combustion emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW PREPARATION METHOD OF GOLD NANOPARTICLES ON LDH PRECURSOR'S FOR ETHANOL OXIDATION REACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria La Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxymethyl- &beta;-cyclodextrin assistance for the 4-nitrophenol reduction using cobalt-based layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wadouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th European Conference on Cyclodextrin (EuroCD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a Catalytic Process for CO2 Purification from Oxycombustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du pôle MTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Co Based Mixted Oxide in Total Catalytic Oxidation of VOCs Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis (FCCAT-3) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ronce Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Kinetic Model for NO Reduction by CO Reaction over CoCuAl Mixed Oxide Catalyst under Oxidative Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès de la Société Française de Génie des Procédés (SFGP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'hydrotalcites hybrides pour la catalyse hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wadouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Master, Réseau des Jeunes Chimistes – Société Chimique de France (RJSCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France, Jun 2021, Villeneuve d'Ascq [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mn-content on the catalytic properties of Mn-Mg-Al mixed oxides for the total oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs en génie des procédés et énergétique "JJC 2021" - 7eme édition Wallonie/Hauts-de-France - UGéPE/GeProc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cerium content in Cu-Al-Ce oxides towards the total oxidation of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis (ICEC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCuAl mixed oxides derived from hydrotalcite-like compounds for CO2 purification in oxyfuel combustion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Co based mixed oxide in total catalytic oxidation of VOCs mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Environmental Catalysis (ICEC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CoFe molar ratio and microwave treatment on the total oxidation of Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Innovative Materials and Applications (WIMA-2) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances de l'oxydation catalytique de COV par un oxyde mixte à l'échelle pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Eve Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic screening for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs UGéPE-GEPROC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed oxides issued from HDL precursors for ethanol total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asia-Pacific Congress on Catalysis (APCAT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoAlCe-O: un oxyde mixte efficace pour l'oxydation catalytique des COV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement catalytique des émissions issues de la combustion de la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet (J2C2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non conventional preparation of efficient metal oxides for VOCs oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Complex Inorganic Nanomaterials (ACIN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du chlorobenzène sur de nouveaux catalyseurs mésoporeux nanostructurés Pd/MO2 (M: Ti, Zr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vantomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Lian Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxydation du chlorobenzène sur de nouveaux catalyseurs mésoporeux nanostructurés Pd/MO2 (M: Ti, Zr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">removal of volatile organic compounds from polluted air by absorption, catalysis and thermal oxidation: case study of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">removal of volatile organic compounds from polluted air by absorption, catalysis and thermal oxidation: case study of toluene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the deep oxidation of chlorobenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elhachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the deep oxidation of chlorobenzene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise au point de nouveaux catalyseurs pour la destruction de COVs aromatiques et chlorés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution à la mise au point de nouveaux catalyseurs pour la destruction de COVs aromatiques et chlorés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of palladium supported on exchanged BEA and FAU zeolites for VOCs catalytic oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2-TiO2 catalysts for trichloroethylene total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafeh Bechara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vantomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2-TiO2 catalysts for trichloroethylene total oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the activation process on Pd-perovskite-type oxides used for the catalytic oxidation of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elhachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies of the activation process on Pd-perovskite-type oxides used for the catalytic oxidation of toluene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the combustion of toluene and chlorobenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Elhachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effect of the nature of the B cation on the catalytic performances of La-based perovskites for the combustion of toluene and chlorobenzene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2, TiO2 and ZrO2-TiO2 catalysts for VOCs total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Pd/hierarchical macro-mesoporous ZrO2, TiO2 and ZrO2-TiO2 catalysts for VOCs total oxidation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Oxides for Simultaneous CO and Toluene Catalytic Oxidation: Effect of Mn/Cu Ratio on Catalytic Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Machinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fabián Sierra-Cantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria La Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (7), pp.e01805. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202501805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Preparation Method for CuAl Mixed Oxide Issued from LDH for Total Oxidation of VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (14), pp.e00350. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202500350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Gold Nanoparticles over CoAl Mixed Oxide for Ethanol Oxidation Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (10), pp.2285. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29102285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxymethyl β-Cyclodextrin Assistance for the 4-Nitrophenol Reduction Using Cobalt-Based Layered Double Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Demeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Pourceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (12), pp.6390. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25126390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of powerful exchanged Faujasite zeolite materials used as effective heterogeneous catalyst for photo-Fenton oxidation of methyl orange (MO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (1), pp.547-570. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11144-023-02563-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform mesoporous cobalt oxide supported Pd and/ or Au catalysts: effect of the order of metal deposition on the activity in the total oxidation of toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (2), pp.491-505. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-022-04896-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCuAlOx mixed oxides for the CO2 purification from oxycombustion process exhaust feed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 653, pp.119066. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Mn‐Mg‐Al Mixed Oxides Composition on their Activity towards the Total Oxidation of Aromatic and Oxygenated VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (20), pp.e202300213. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gas treatment of CuAl-LDH on NO reduction by CO under oxidative conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Behera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 452 (Part A), pp.139543. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.139543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Catalytic Oxidation of Ethanol over MnCoAl Mixed Oxides Derived from Layered Double Hydroxides: Effect of the Metal Ratio and the Synthesis Atmosphere Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charf Eddine Bounoukta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1316. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal13091316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Co/Fe molar ratio on hydrotalcite catalysts prepared with or without microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 309 (1), pp.122943. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.122943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in non-metal doped titania for solar-driven photocatalytic/photoelectrochemical water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jia Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, pp.529-559. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2021.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the preparation method and silver content on the nature of active sites in Ag/CeO2 catalysts used for propylene oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cherif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 558, pp.111499. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2022.111499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO reduction by CO under oxidative conditions over CoCuAl mixed oxides derived from hydrotalcite-like compounds: Effect of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ciotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11th International Conference on Environmental Catalysis, 384-386, pp.97-105. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2021.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting VOCs elimination by coupling different techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savita Kaliya Perumal Veerapandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Geyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rino Morent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Chemical Synthesis, 22, pp.13. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/cs.2022.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs catalytic removal over hierarchical porous zeolite NaY supporting Pt or Pd nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilpa Sonar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Lian Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 405-406, pp.212-220. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2022.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold catalysts supported on cerium-modified mesoporous zirconia for total toluene oxidation. Effect of Ce/Zr molar ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (3), pp.1009-1019. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-020-04313-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of catalysts M/CeO2 (M = Pt, Rh, or Pd) for purification of CO2 derived from oxycombustion in the absence or presence of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengjiao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (10), pp.12521-12532. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11252-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoporous CeO 2 –ZrO 2 Oxides for Oxidation of Volatile Organic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.1786-1797. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.0c03212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performance of catalytic oxidation of VOCs by a mixed oxide at a semi‐pilot scale †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐eve Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (1), pp.108-119. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.23887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in the Catalytic Treatment of Volatile Organic Compounds: A Review Based on the Mixture Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Olivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariebelle Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.1218. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal11101218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Oxides Issued from Hydrotalcite Precursors for Toluene and CO Total Oxidation: Comparison of Preparation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madonna Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.1130-1139. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2020.16978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Activity and Selectivity of CoAl and CoAlCe Mixed Oxides in Formaldehyde Production from Pulp Mill Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiina Laitinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satu Ojala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.424. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10040424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuAlCe Oxides Issued from Layered Double Hydroxide Precursors for Ethanol and Toluene Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8), pp.870. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10080870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Precious Metals on NO Reduction by CO in Oxidative Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pirault-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Debecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Devred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.3042. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10093042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Microwave Irradiation Parameters on Co/Fe Hydrotalcite Nanocatalysts for the Total Oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue:Advanced Complex Inorganic Nanomaterials, 2019 (27), pp.3218-3227. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201801528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of reaction mechanism and kinetic modelling for the toluene total oxidation in presence of CoAlCe catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 333, pp.28 - 35. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2018.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ce Addition on MgAl Mixed Oxides for the Total Oxidation of CO and Toluene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (1-4), pp.397-402. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-018-1105-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CO addition on the toluene total oxidation over Co based mixed oxide catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satu Ojala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 247, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.01.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro toxicological evaluation of emissions from catalytic oxidation removal of industrial VOCs by air/liquid interface (ALI) exposure system in repeated mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Méausoone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca El Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Tremolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.110 - 117. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory Behavior of Pd-Au Catalysts in Toluene Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayan Chlala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.574. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8120574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of N2O production in a catalytic reaction process using mid-infrared quantum cascade laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengjiao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudia Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fertein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong-Nguyen Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraquick synthesis of hydrotalcite-like compounds as efficient catalysts for the oxidation of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Abou Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Labaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (11), pp.993-1000. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2018.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical CdS/m-TiO2/G ternary photocatalyst for highly active visible light-induced hydrogen production from water splitting with high stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiu Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoAlCeO Mixed Oxide: An Alternative to Palladium-Based Catalysts for Total Oxidation of Industrial VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Barroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8020064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of toxicological validation of VOCs catalytic degradation by air-liquid interface exposure system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margueritta Al Zallouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Landkocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152, pp.328-335. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2016.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ce Substituted Hydrotalcite-derived Mixed Oxides on Total Catalytic Oxidation of Air Pollutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Al-Ce Mixed Oxide Materials Prepared by Hydrotalcite Way for VOCs Total Oxidation in Micro- and Semi-Pilot Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propene oxidation and NO reduction over MgCu–Al(Fe) mixed oxides derived from hydrotalcite-like compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raya Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 257 (Part 1), pp.98-103. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2015.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Synthesis of Faujasite‐Type Zeolites with a Hierarchical Porosity from Natural Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (28), pp.4658-4665. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201500537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Al Mixed Oxides Prepared via LDH Route Using Microwaves or Ultrasound: Application for Catalytic Toluene Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2), pp.851-867. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal5020851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchically nanostructured porous group Vb metal oxides from alkoxide precursors and their role in the catalytic remediation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna C. Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Franco Finol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.300-309. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of by-products issued from the catalytic oxidation of toluene by chemical and biological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margueritta Al Zallouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (10), pp.1084-1093. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Faujasite type zeolite from low grade Tunisian clay for the removal of heavy metals from aqueous waste by batch process: Kinetic and equilibrium study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ouled Ltaief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (10), pp.1123-1133. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of natural clay as heterogeneous Fenton and photo-Fenton catalyst for phenol and tyrosol degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemya Djeffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10-12), pp.2225-2230. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2013.799440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Gold on Hydrotalcite-like Compound Catalysts for Toluene and CO Total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.966 - 977. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal3040966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocast ordered Mesoporous Ceria as Support for Highly Active Gold Catalysts for Toluene total Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bailiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chérif-Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ToF-SIMS studies of the TiO 2 -ZrO 2 supported palladium as trace level used in the total oxidation of TCE in humid air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-L. Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.566-569. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.5109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hierarchically porous niobium doped TiO2 supports in the total catalytic oxidation of model VOCs over noble metal nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Franco Finol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Weireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 142-143, pp.149-160. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin-intercalated layered double hydroxides for fragrance release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue: II European Conference on Cyclodextrins - Asti 2011, 75 (3-4), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-012-0227-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Mg-Al oxides issued of hydrotalcite precursors for total oxidation of volatile organic compounds. Identification and toxicological impact of the by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Shirali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (5), pp.494-501. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2010.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Co3O4/ZrO2 catalysts for VOC emissions abatement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wyrwalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119 (1-4), pp.332-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pd / hierarchical macro-mesoporous ZrO2, TiO2 and ZrO2-TiO2 catalysts for VOCs total oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 310, pp.61-69. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatal.2006.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Co3O4/ZrO2 catalysts for VOC emissons abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2006.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the exchanged cation in Pd/BEA and Pd/FAU zeolites for catalytic oxidation of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lucette Tidahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2006.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk and surface structures of iron doped zirconium oxide systems: influence of preparation method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aboukaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wyrwalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40(4), pp.933. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-005-6512-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Rahhal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077839v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Machinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf Eddine Bounoukta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria La Parola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hanon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04211278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Demeester" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Douma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wadouachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariebelle Tannous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Behera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ribeiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heymans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Eve Duprez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elhachimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Leclercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wyrwalski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Granger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vantomme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Lian Su" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lucette Tidahy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafeh Bechara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingomalala Lucette Tidahy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294438v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05316610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05163739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc giraudon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Tidahy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426461v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03525139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El-Khawaja" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Barakat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Sonar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Heymans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500350" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ouled Ltaief" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benzina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-023-02563-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579473v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102285" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04635555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301175v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300213" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139543" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04301005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13091316" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377785v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-022-04896-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benaissa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherif-Aouali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hany" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labaki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aouad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2022.111499" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ying Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Xin Chen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jia Zeng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.08.038" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311584v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.122943" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.05.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03846461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2022.05.022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03773338v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Kaliya Perumal Veerapandian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bitar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Geyter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Morent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cs.2022.10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-020-04313-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982886v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjiao Shen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11252-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03162218v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c03212" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Duprez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23887" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11101218" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madonna Labaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2020.16978" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Laitinen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040424" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533601v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debecker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10093042" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10080870" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487192v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.03.018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1105-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.01.081" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tremolet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333668v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801528" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311603v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rooke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Chlala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8120574" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290046v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Nguyen Ba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.022" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z7PW3QL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311686v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.09.012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377865v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Cheng" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Tian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li He" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.02.021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168622v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barroo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8020064" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXT5813P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295268v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pequeux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.069" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295274v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bugnon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Decroly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.055" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320519v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500537" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WS6HWG76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259403v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5020851" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03209286v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna C. Rooke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Franco Finol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.06.056" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W6JD4HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242306v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.03.013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333658v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Mrad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abouka&#239;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.02.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351344v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Djeffal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Abderrahmane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.799440" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal3040966" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915164v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bailiche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#233;rif-Aouali" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bengueddach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042978v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lamonier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Giraudon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-L. Su" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5109" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHDSRKWJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043685v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rooke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franco Finol" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billemont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Weireld" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.05.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4VN57QR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321243v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-012-0227-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L81FWC84-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285460v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kouassi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.01.001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115219v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wyrwalski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115646v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.02.027" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2C39PN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105439v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.08.025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGHLZSZ6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107343v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatal.2006.05.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105447v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-6512-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPDRL4D1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf Eddine Bounoukta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Machinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabi&#225;n Sierra-Cantor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Zemmouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Rous&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Rahhal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294438v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05316610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Behera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05163739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Demeester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Douma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Pourceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc giraudon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariebelle Tannous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Tidahy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03525139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El-Khawaja" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Barakat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Sonar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Heymans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria La Parola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hanon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04211278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wadouachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423739v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ribeiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heymans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Eve Duprez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108365v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Binh Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Leclercq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vantomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Lian Su" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Granger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elhachimi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wyrwalski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107366v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lucette Tidahy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafeh Bechara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingomalala Lucette Tidahy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108324v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501805" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500350" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579473v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102285" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04635555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126390" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ouled Ltaief" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benzina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-023-02563-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377785v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-022-04896-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119066" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301175v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300213" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139543" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04301005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13091316" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.122943" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ying Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Xin Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jia Zeng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.08.038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benaissa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherif-Aouali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hany" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labaki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aouad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2022.111499" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533616v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.05.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03773338v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Kaliya Perumal Veerapandian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bitar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Geyter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Morent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cs.2022.10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03846461v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2022.05.022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377843v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-020-04313-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjiao Shen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11252-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03162218v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c03212" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Duprez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23887" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11101218" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411741v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madonna Labaki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2020.16978" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Laitinen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040424" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955105v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10080870" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533601v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Debecker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10093042" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333668v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801528" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487192v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.03.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1105-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485892v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.01.081" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486078v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tremolet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rooke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Chlala" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8120574" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290046v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Nguyen Ba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z7PW3QL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311686v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.09.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Cheng" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Tian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li He" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.02.021" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barroo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8020064" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXT5813P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295268v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pequeux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capelle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.069" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295274v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bugnon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Decroly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.055" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333658v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raya Mrad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abouka&#239;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.02.020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320519v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500537" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WS6HWG76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259403v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5020851" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03209286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna C. Rooke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Franco Finol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.06.056" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W6JD4HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242306v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.03.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Djeffal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Abderrahmane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.799440" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250406v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal3040966" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915164v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bailiche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#233;rif-Aouali" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bengueddach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042978v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lamonier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Giraudon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-L. Su" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5109" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHDSRKWJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043685v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rooke" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franco Finol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billemont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Weireld" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.05.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4VN57QR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321243v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciobanu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ruellan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gennequin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-012-0227-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L81FWC84-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285460v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kouassi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.01.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115219v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wyrwalski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107343v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatal.2006.05.020" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105439v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.08.025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGHLZSZ6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115646v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.02.027" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2C39PN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105447v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-6512-5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPDRL4D1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>