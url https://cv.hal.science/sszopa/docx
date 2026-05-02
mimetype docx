--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -1893,697 +1893,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preindustrial to present-day changes in tropospheric hydroxyl radical and methane lifetime from the Atmospheric Chemistry and Climate Model Intercomparison Project (ACCMIP)</w:t>
+                <w:t xml:space="preserve">Radiative forcing in the ACCMIP historical and future climate simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Naik</w:t>
+                <w:t xml:space="preserve">D. T. Shindell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Voulgarakis</w:t>
+                <w:t xml:space="preserve">M. Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fiore</w:t>
+                <w:t xml:space="preserve">M. Flanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Horowitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Lamarque</w:t>
+                <w:t xml:space="preserve">C. Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (10), pp.5277-5298. </w:t>
+              <w:t xml:space="preserve">, 2013, 13 (6), pp.2939-2974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ACP-13-5277-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-2939-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048333v1</w:t>
+                <w:t xml:space="preserve">hal-02870485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone changes, radiative forcing and attribution to emissions in the Atmospheric Chemistry and Climate Model Intercomparison Project (ACCMIP)</w:t>
+                <w:t xml:space="preserve">Long-term ozone changes and associated climate impacts in CMIP5 simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stevenson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Shindell</w:t>
+                <w:t xml:space="preserve">V. Eyring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Arblaster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cionni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sedláček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perlwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ACP-13-3063-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (10), pp.5029-5060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JGRD.50316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048310v1</w:t>
+                <w:t xml:space="preserve">hal-03048322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-industrial to end 21st century projections of tropospheric ozone from the Atmospheric Chemistry and Climate Model Intercomparison Project (ACCMIP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tropospheric ozone changes, radiative forcing and attribution to emissions in the Atmospheric Chemistry and Climate Model Intercomparison Project (ACCMIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Bowman</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Naik</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Shindell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (4), pp.2063-2090. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ACP-13-2063-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (6), pp.3063-3085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ACP-13-3063-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048074v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative forcing in the ACCMIP historical and future climate simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. T. Shindell</w:t>
+                <w:t xml:space="preserve">Preindustrial to present-day changes in tropospheric hydroxyl radical and methane lifetime from the Atmospheric Chemistry and Climate Model Intercomparison Project (ACCMIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Voulgarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Horowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Lamarque</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (6), pp.2939-2974. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-2939-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (10), pp.5277-5298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ACP-13-5277-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870485v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term ozone changes and associated climate impacts in CMIP5 simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Sedláček</w:t>
+                <w:t xml:space="preserve">Pre-industrial to end 21st century projections of tropospheric ozone from the Atmospheric Chemistry and Climate Model Intercomparison Project (ACCMIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Perlwitz</w:t>
+                <w:t xml:space="preserve">A. Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118 (10), pp.5029-5060. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.2063-2090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/JGRD.50316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ACP-13-2063-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048322v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of transport model errors on the global and regional methane emissions estimated by inverse modelling</w:t>
               </w:r>
@@ -2703,64 +2703,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of present day and future OH and methane lifetime in the ACCMIP simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Voulgarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,51 +3520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling future changes in surface ozone: a parameterized approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Shindell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4467,51 +4467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jonson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,51 +4718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of foreign vs. North American emissions on surface ozone in the US</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Reidmiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4833,424 +4833,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of large scale circulation on European summer surface ozone and consequences for modelling forecast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Szopa</w:t>
+                <w:t xml:space="preserve">Multimodel estimates of intercontinental source-receptor relationships for ozone pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foret</w:t>
+                <w:t xml:space="preserve">F. Dentener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Menut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (6), pp.1189-1195. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (D4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.ATMOSENV.2008.10.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008JD010816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047859v1</w:t>
+                <w:t xml:space="preserve">hal-03048083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global upper-tropospheric formaldehyde: seasonal cycles observed by the ACE-FTS satellite instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barkley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barkley</w:t>
+                <w:t xml:space="preserve">C. Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (12), pp.3893-3910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ACP-9-3893-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodel estimates of intercontinental source-receptor relationships for ozone pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Fiore</w:t>
+                <w:t xml:space="preserve">Impact of large scale circulation on European summer surface ozone and consequences for modelling forecast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dentener</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (6), pp.1189-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ATMOSENV.2008.10.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JD010816⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03048083v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercontinental Impacts of Ozone Pollution on Human Mortality</w:t>
               </w:r>
@@ -5517,64 +5517,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-model study of the hemispheric transport and deposition of oxidised nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dentener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,51 +5664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. T Shindell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dentener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M Doherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6005,51 +6005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Shindell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Faluvegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6113,103 +6113,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Global Atmospheric Environment for the Next Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dentener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ellingsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. van Noije</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (11), pp.3586-3594. </w:t>
@@ -6247,77 +6247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodel ensemble simulations of present-day and near-future tropospheric ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dentener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ellingsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6420,51 +6420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hauglustaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Menut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7521,277 +7521,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in tropospheric aerosol and reactive gases burdens and concentrations under IPCC-AR5 emission scenarios for 1850-2100</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ten years of CO emissions as seen from MOPITT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Szopa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Déandreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San francisco, United States. pp.abstract id. A53F-0320</w:t>
+              <w:t xml:space="preserve">American Geophysical Union 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco California, United States. pp.abstract id. A51H-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115194v1</w:t>
+                <w:t xml:space="preserve">hal-04115200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years of CO emissions as seen from MOPITT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in tropospheric aerosol and reactive gases burdens and concentrations under IPCC-AR5 emission scenarios for 1850-2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Balkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Audrey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Szopa</w:t>
+                <w:t xml:space="preserve">C. Déandreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco California, United States. pp.abstract id. A51H-01</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San francisco, United States. pp.abstract id. A53F-0320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115200v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of the global models to reproduce UT/LS large scale features of CO, CH4, CO2 and oxygenated compounds assessed by comparisons with the airborne CARIBIC data</w:t>
               </w:r>
@@ -8500,51 +8500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Contamine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aroskay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Bindeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031425" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Meinshausen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Friedrich Schleussner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Beyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Bodeker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4533-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian De Perthuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2024-0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tebaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#240;finna A&#240;algeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybren Drijfhout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dunne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin L Edwards" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2023.100516" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.228.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Zanis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Akritidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Turnock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Naik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac4a34" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szopa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Harrison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Boone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Bernath" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.02.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F31XLFD2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verbeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lathi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13555-2015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Si&#269;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Zbinden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11427-2014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Humblot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Leconte-Demarsy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola P. Clerino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Castell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.10.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RB69DM4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bowman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shindell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Worden" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lamarque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Young" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4057-2013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lamarque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Josse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cionni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/GMD-6-179-2013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Somot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morcrette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-1287-2013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naik" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voulgarakis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Horowitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-13-5277-2013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stevenson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-13-3063-2013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048074v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archibald" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-13-2063-2013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Shindell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flanner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-2939-2013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyring" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Arblaster" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perlwitz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRD.50316" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Locatelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortems-Cheney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-13-9917-2013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-13-2563-2013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saunois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-12-6699-2012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;. Hodnebrog" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berntsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dessens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grewe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-12-12211-2012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ringeval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Dlugokencky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. -G. Brunke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-9381-2012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Fiore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Spracklen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Steiner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Unger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS35095E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048476v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meridith Fry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jason West" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daniel Schwarzkopf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017134" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048449v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wild" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doherty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Collins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-12-2037-2012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806769v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dlugokencky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-G. Brunke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-3689-2011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortems" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014599" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049287v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-11-11293-2011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Myhre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Shine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#228;del" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S.A. Isaksen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ATMOSENV.2010.10.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schuck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenninkmeijer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-11-8053-2011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049270v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koffi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cozic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hauglustaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Velthoven" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-10-11681-2010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jonson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hess" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-10-5759-2010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-9-5281-2009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048455v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reidmiller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaffe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvelier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-9-5027-2009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047859v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ATMOSENV.2008.10.039" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZLN8SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049241v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-9-3893-2009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dentener" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010816" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Casper Anenberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jaffe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prather" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ES900518Z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113805v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bousquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-103-200910.5194/bgd-5-3845-2008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanderson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keating" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035389" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328325v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T Shindell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M Doherty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faluvegi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-5353-2008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926770v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030231" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05B2422438CAC7498770BDEE29D3AB38A2059706/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2007.08.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emmons" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007100" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048267v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellingsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Noije" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ES0523845" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047999v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006338" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048529v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025860" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lathiere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folberth" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024031" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L14ND0RT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216318v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621930v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humblot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leconte-Demarsy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03052582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623959v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971224v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Rao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971130v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970802v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Hodnebrog" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115194v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balkanski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cugnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;andreis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115200v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audrey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113671v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alkemade" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970026v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328266v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Dingenen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Dentener" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emberson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872319v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Schultz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Backman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bjoerndalsaeter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Contamine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aroskay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Bindeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031425" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Meinshausen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Friedrich Schleussner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Beyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Bodeker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4533-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian De Perthuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2024-0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tebaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#240;finna A&#240;algeirsd&#243;ttir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybren Drijfhout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dunne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin L Edwards" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2023.100516" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.228.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Zanis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Akritidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Turnock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Naik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac4a34" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szopa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Harrison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Boone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Bernath" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2016.02.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F31XLFD2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verbeke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lathi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13555-2015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Si&#269;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Zbinden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11427-2014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Humblot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Leconte-Demarsy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola P. Clerino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Castell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.10.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RB69DM4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bowman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shindell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Worden" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lamarque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Young" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4057-2013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lamarque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Josse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cionni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/GMD-6-179-2013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Somot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morcrette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-1287-2013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870485v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Shindell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flanner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-2939-2013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyring" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Arblaster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perlwitz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRD.50316" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stevenson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Naik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-13-3063-2013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048333v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voulgarakis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Horowitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-13-5277-2013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archibald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-13-2063-2013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Locatelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortems-Cheney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-13-9917-2013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-13-2563-2013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saunois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-12-6699-2012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;. Hodnebrog" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berntsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dessens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grewe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-12-12211-2012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ringeval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Dlugokencky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. -G. Brunke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-9381-2012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Fiore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Spracklen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Steiner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Unger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS35095E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048476v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meridith Fry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jason West" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daniel Schwarzkopf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017134" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048449v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wild" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doherty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Collins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-12-2037-2012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806769v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dlugokencky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-G. Brunke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-3689-2011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortems" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014599" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049287v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-11-11293-2011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Myhre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Shine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#228;del" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S.A. Isaksen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ATMOSENV.2010.10.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schuck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenninkmeijer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-11-8053-2011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049270v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koffi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cozic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hauglustaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Velthoven" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-10-11681-2010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048574v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jonson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hess" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-10-5759-2010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-9-5281-2009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048455v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reidmiller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaffe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvelier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-9-5027-2009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dentener" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010816" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049241v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-9-3893-2009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ATMOSENV.2008.10.039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZLN8SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Casper Anenberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jaffe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prather" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ES900518Z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113805v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bousquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-103-200910.5194/bgd-5-3845-2008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanderson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keating" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035389" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328325v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T Shindell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M Doherty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faluvegi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-5353-2008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926770v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030231" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/05B2422438CAC7498770BDEE29D3AB38A2059706/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2007.08.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emmons" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007100" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048267v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellingsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Noije" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ES0523845" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047999v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006338" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048529v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025860" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lathiere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folberth" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024031" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L14ND0RT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216318v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621930v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humblot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leconte-Demarsy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03052582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623959v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971224v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Rao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971130v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970802v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Hodnebrog" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115200v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audrey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115194v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balkanski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cugnet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;andreis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113671v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alkemade" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970026v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328266v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Dingenen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Dentener" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emberson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872319v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Schultz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Backman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bjoerndalsaeter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>